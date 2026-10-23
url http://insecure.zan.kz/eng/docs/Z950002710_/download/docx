--- v2 (2026-07-21)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1771efb" w14:textId="1771efb">
+    <w:p w14:paraId="9fbf85b" w14:textId="9fbf85b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -290,97 +290,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The national security bodies of the Republic of Kazakhstan (hereinafter – the national security bodies) shall be special state bodies directly subordinate and accountable to the President of the Republic of Kazakhstan, which are an integral part of the security system of the Republic of Kazakhstan, the goals of which shall be: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ensuring the security of the individual and society, protection of the constitutional system, state sovereignty, territorial integrity, economic, scientific-technical and defense potential of the country;</w:t>
-[...17 lines deleted...]
-      2) carrying out and coordinating intelligence activities in order to provide the President of the Republic of Kazakhstan, the Chairman of the Security Council of the Republic of Kazakhstan, the Parliament of the Republic of Kazakhstan, the Government of the Republic of Kazakhstan and other state bodies and organizations with intelligence information for decision-making, as well as assistance in the implementation of the policy of the state leadership in political, financial-economic, military-political, scientific-technical, humanitarian, environmental and other areas affecting the national interests of Kazakhstan.</w:t>
+      1) ensuring the security of the individual and society, protection of the foundations of the constitutional order, the Sovereignty and Independence, unitarity, territorial integrity, economic, scientific-technical and defense potential of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) carrying out and coordinating intelligence activities for the purpose of providing the President of the Republic of Kazakhstan, the Kurultai of the Republic of Kazakhstan, the Government of the Republic of Kazakhstan and other state bodies and organizations with intelligence information for decision-making, as well as facilitating the implementation of the policy of the state leadership in the political, financial-economic, military-political, scientific-technical, humanitarian, environmental and other spheres affecting the national interests of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 is in the wording of the Law of the Republic of Kazakhstan dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 is in the wording of the Law of the Republic of Kazakhstan dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -462,97 +462,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) counter-technical intelligence are cybersecurity activities aimed at preventing the leakage of information constituting state secrets via technical channels, and the deliberate manipulation of such information using technical means, including software and hardware-software solutions;</w:t>
+      3) countering technical intelligence – activities aimed at preventing the leakage, via technical channels, of information constituting state secrets, and the deliberate manipulation of such information using technical means, including software and hardware-software;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) the official representative of the national security agencies in the foreign missions of the Republic of Kazakhstan, his/her assistants - employees, military personnel who are full-time staff members of the national security agencies sent to the foreign missions of the Republic of Kazakhstan to perform the tasks of ensuring the national security.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 1 is supplemented with the article 1-1 in accordance with the Law of the Republic of Kazakhstan dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 28.12.2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication) № 237-VІ as of 18.03.2019 (shall be enforced twenty-one calendar days after its first official publication); dated December 27, 2019 № 291-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 256-VIII of 09.01.2026 (shall come into force upon expiration of six months from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 1 is supplemented with the article 1-1 in accordance with the Law of the Republic of Kazakhstan dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 28.12.2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication) № 237-VІ as of 18.03.2019 (shall be enforced twenty-one calendar days after its first official publication); dated December 27, 2019 № 291-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 256-VIII of 09.01.2026 (shall come into force upon expiration of six months from the date of its first official publication); № 326-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -646,104 +646,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) coordination and implementation of activities on counteraction to technical intelligence in relation to information, constituting state secrets;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) detection, prevention and suppression of terrorism and other activities directed towards the violent change of the constitutional system, violation of the integrity and undermining the security of the Republic of Kazakhstan;</w:t>
+      4) detecting, preventing and suppressing terrorism and other activities aimed at the forcible change of the foundations of the constitutional order, violation of the territorial integrity and undermining of the national security of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) to coordinate activities in the field of counteraction to terrorism and extremism in the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      4-2) exercising state oversight in the field of digitalisation with regard to ensuring the cybersecurity of critical digital infrastructure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       5) detection, suppression, disclosure and investigation of criminal offenses attributed by the law to the jurisdiction of national security agencies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      5-1) combating corruption;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       6) ensuring the President of the Republic of Kazakhstan, governmental bodies, Armed Forces, other troops and military formations of the Republic of Kazakhstan with governmental bond in peace and war time;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) organization of encryption work in the authorized governmental bodies, military administration bodies, national security and internal affairs of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -800,51 +836,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 2 as amended by the Law of the Republic of Kazakhstan dated 16.05.1997 № 110; dated 21.03.2002 № 309; dated 27.05.2010 № 279-IV (the order of the entry into force see article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 23.04.2012 № 14-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 08.01.2013 № 63-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.01.2013 № 71-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2014 №227-V (shall be enforced from 01.01.2015); dated 28.12.2016 No 36-VI  (shall be enforced upon expiry of two months after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 2 as amended by the Law of the Republic of Kazakhstan dated 16.05.1997 № 110; dated 21.03.2002 № 309; dated 27.05.2010 № 279-IV (the order of the entry into force see article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 23.04.2012 № 14-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 08.01.2013 № 63-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.01.2013 № 71-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2014 №227-V (shall be enforced from 01.01.2015); dated 28.12.2016 No 36-VI  (shall be enforced upon expiry of two months after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026); dated 12.06.2026 № 311-VIII (shall be enforced upon the expiry of ten calendar days after the day of its first official publication); № 326-VIII of 24.06.2026 (shall be effected upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1211,60 +1247,79 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 5 as amended by the Law of the Republic of Kazakhstan dated 21.03.2002 № 309; dated 10.01.2011 № 383-IV (shall be enforced upon expiry of ten calendar days after its first official publication); by the constitutional law of the Republic of Kazakhstan dated 03.07.2013 № 121-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.06.2020 № 351-VI (shall come into effect from 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 6. Interaction and cooperation of the national security structures with governmental bodies and organizations of the Republic, special services of foreign states</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 6. Interaction and cooperation of the national security bodies with state bodies and organizations of the Republic of Kazakhstan, special services of foreign states</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The heading of Article 6 as amended by the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The national security structures shall carry out their activities in interaction with governmental bodies and organizations of the Republic of Kazakhstan. Officials of governmental bodies, organizations, commanders of military units and parts shall be obliged to provide assistance to national security structures in solving of tasks entrusted to them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1332,51 +1387,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 2. System and organization of the activity of national security structures Article 7. System of the activity of national security structures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Unified system of bodies of national security of the Republic of Kazakhstan shall be made up from the national security Committee of the Republic of Kazakhstan (hereinafter - Committee of national security), its agencies, territorial and other bodies of national security, special purpose units, educational institutions, scientific-research institutions and other subordinate organizations.</w:t>
+      The unified system of the national security bodies shall comprise the National Security Committee of the Republic of Kazakhstan (hereinafter – the National Security Committee), its departments, territorial and other national security bodies, special-purpose units, educational institutions, research institutions and other subordinate organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The national security Committee, its departments, territorial and other bodies of national security can create out of their location other separate structural subdivisions that shall not be subjected to registration in the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1396,51 +1451,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 is in the wording of the constitutional law of the Republic of Kazakhstan dated 03.07.2013 № 121-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 is in the wording of the constitutional law of the Republic of Kazakhstan dated 03.07.2013 № 121-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 10.06.2026 № 301-VIII (shall be enforced upon the expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1462,51 +1517,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Committee of national security shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) be formed, abolished and reorganized by the President of the Republic and shall not be included in the system of Central Executive bodies of the Republic;</w:t>
+      1) be established, abolished and reorganized by the President of the Republic of Kazakhstan and shall not be included in the system of central executive bodies of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) supervise the departments of the Committee of national security, territorial and other bodies of national security, as well as subordinate organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1594,51 +1649,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) be a legal entity, shall have a valid and conditional names, its symbols and insignia.</w:t>
+      5) be a legal entity, shall have a valid and conditional name, its symbols and insignia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The status and authority of the national security Committee shall be determined by the Regulations on the Committee of national security.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1658,51 +1713,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan dated 16.05.1997 № 110; dated 09.12.1998 № 307; dated 21.03.2002 № 3009; dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 № 159-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2017 No 69-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan dated 16.05.1997 № 110; dated 09.12.1998 № 307; dated 21.03.2002 № 3009; dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 № 159-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2017 No 69-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1742,227 +1797,227 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Department of Committee of national security shall be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Formed, abolished and reorganized by the President of the Republic of Kazakhstan on recommendation of the Chairman of the Committee of national security of the Republic of Kazakhstan;</w:t>
-[...35 lines deleted...]
-      3) legal entities, shall have a valid and conditional names.</w:t>
+      1) be established, abolished and reorganized by the President of the Republic of Kazakhstan upon the recommendation of the Chairman of the National Security Committee of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) be headed by directors who shall be appointed to positions and dismissed from positions by the President of the Republic of Kazakhstan upon the recommendation of the Chairman of the National Security Committee of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) legal entities, shall have a valid and conditional name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 shall be added by the article 8-1 in correspondence to the Law of the Republic of Kazakhstan dated 16.05.1997 № 110; is in the wording of the Law of the Republic of Kazakhstan dated 21.03.2002 № 309; as amended by the Law of the Republic of Kazakhstan dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 shall be added by the article 8-1 in correspondence to the Law of the Republic of Kazakhstan dated 16.05.1997 № 110; is in the wording of the Law of the Republic of Kazakhstan dated 21.03.2002 № 309; as amended by the Law of the Republic of Kazakhstan dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2026 № 301-VIII (shall be enforced upon the expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 9. Territorial bodies of the national security Committee</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      2. Territorial agencies of the National Security Committee in the regions, cities of republican significance and the capital are legal entities having real and code names, seals and stamps, accounts, fixed assets, socio-cultural and medical facilities.</w:t>
+        <w:t xml:space="preserve">
+      1. The territorial bodies of the National Security Committee for the capital, regions and cities of republican significance and the city and district directorates (departments, sections) subordinate to them shall be established for the implementation of the tasks assigned to the national security bodies in the respective territory. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The territorial bodies of the National Security Committee for the capital, regions and cities of republican significance shall be legal entities, shall have real and conventional names, seals and stamps, accounts, fixed assets, social, cultural and medical facilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. In operational-official activity of the territorial bodies of the national security Committee shall be independent from the local representative and executive bodies and their official persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9 as amended by the Law of the Republic of Kazakhstan 09.12.1998 № 307; dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); № 210-VI as of 28.12.2018 (shall be enforced ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 9 as amended by the Law of the Republic of Kazakhstan 09.12.1998 № 307; dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); № 210-VI as of 28.12.2018 (shall be enforced ten calendar days after its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2242,79 +2297,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Subdivisions of special purpose shall be created to suppress acts of terrorism and other especially dangerous criminal attacks on the personality, society and state.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Subdivisions of special purpose shall be involved in the operational-military and other measures, conducted by the bodies of national security, in accordance with the procedure provided for by the Chairman of the Committee of national security.</w:t>
+      Special-purpose units shall participate in operational-combat and other measures conducted by the national security bodies in accordance with the procedure determined by the Chairman of the National Security Committee of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11 as amended by the Laws of the Republic of Kazakhstan dated 08.04.2010 № 266-IV (the order of the entry into force see article 2); dated 08.01.2013 № 63-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 11 as amended by the Laws of the Republic of Kazakhstan dated 08.04.2010 № 266-IV (the order of the entry into force see article 2); dated 08.01.2013 № 63-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2026 № 301-VIII (shall be enforced upon the expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2468,51 +2523,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       National security structures within the limits of their powers shall be obliged to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) inform the President of the Republic of Kazakhstan, the Parliament of the Republic of Kazakhstan, the Government of the Republic of Kazakhstan about the threats to the security of the country;</w:t>
+      1) inform the President of the Republic of Kazakhstan, the Kurultai of the Republic of Kazakhstan, the Government of the Republic of Kazakhstan of threats to the security of the country;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) carry out intelligence activities in the interest of the Republic of Kazakhstan in accordance with Law of the Republic of Kazakhstan "On external intelligence service";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2522,87 +2577,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) carry out counter-intelligence activity; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) detect, prevent and suppress terrorism and other activities directed towards the violent change of the constitutional system, violation of the integrity and undermining the security of the Republic of Kazakhstan;</w:t>
+      4) detect, prevent and suppress terrorism and other activities aimed at the forcible change of the foundations of the constitutional order, violation of the territorial integrity and undermining of the national security of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) detect, prevent, uncover and investigate criminal offenses attributed by the law, to the jurisdiction of national security agencies; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) assist to governmental bodies in the prevention and suppression of activity on the territory of the Republic of Kazakhstan of illegal paramilitary groups, political parties and trade unions of other states, religious parties as well as financing political parties and trade unions by foreign legal entities and citizens, foreign states and international organizations;</w:t>
+      6) render assistance to state bodies in preventing and suppressing activities in the territory of the Republic of Kazakhstan of illegal paramilitary formations, political parties and trade unions of other states, parties on a religious basis, as well as the financing of political parties and trade unions by foreign legal entities, foreign citizens and stateless persons, legal entities with foreign participation, foreign states and international organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) develop and implement measures for counterintelligence protection of information, constituting state secrets in governmental bodies, military formations, units and organizations and control their activities in this area. To carry out a special inspection of the citizens of the Republic of Kazakhstan processed (reissued) for access to the information constituting a state and professional secrecy;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2619,50 +2674,86 @@
       8) participate in the development and implementation of measures on ensuring the security of objects of the defense complex, nuclear energy, transport and communications, life support of regions and other strategic objects the list of that is determined by the Government of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) participate in the implementation of tasks of territorial defense of the Republic of Kazakhstan in accordance with the Law of the Republic of Kazakhstan "On the Territorial Defense of the Republic of Kazakhstan";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2) exercise state oversight in the field of digitalisation with regard to ensuring the cybersecurity of critical digital infrastructure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-3) issue and forward for implementation directives where breaches of the legislation of the Republic of Kazakhstan in the field of digitalisation, as regards ensuring the cybersecurity of critical digital assets, are identified;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      9) is excluded by the Law of the Republic of Kazakhstan dated 27.05.2010 № 279-IV (the order of the entry into force see article 2);</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -2690,51 +2781,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) participate in ensuring the safety of diplomatic missions of the Republic of Kazakhstan and their personnel;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) participate in accordance with the legislation of the Republic of Kazakhstan in solution of matters, concerning admission to the citizenship of the Republic of Kazakhstan and withdrawal from the citizenship of the Republic of Kazakhstan, of leaving abroad of citizens of the Republic of Kazakhstan, entry to the territory of the Republic of Kazakhstan and departure abroad of foreign citizens and persons without citizenship, as well as regime of their sojourn on the territory of the Republic;</w:t>
+      10) participate in accordance with the legislation of the Republic of Kazakhstan in resolving issues concerning admission to citizenship of the Republic of Kazakhstan and renunciation of citizenship of the Republic of Kazakhstan, departure abroad of citizens of the Republic of Kazakhstan, entry into the territory of the Republic of Kazakhstan and departure beyond its borders of foreign citizens and stateless persons, as well as the regime of their stay in the territory of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) take in cooperation with other competent bodies measures to ensure the security of missions of foreign states and international organizations on the territory of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2798,69 +2889,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1) carry out the procedure for confirming identity using dactyloscopic information in relation to persons who have passed fingerprint registration when crossing the State Border of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13-2) carry out fingerprint registration of foreigners and stateless persons subject to deportation from the Republic of Kazakhstan or subject to international readmission agreements ratified by the Republic of Kazakhstan;</w:t>
-[...17 lines deleted...]
-      14) engage in an information-analytical work in order to implement imposed on national security structures problems;</w:t>
+      13-2) carry out fingerprint registration of foreign citizens and stateless persons subject to expulsion from the Republic of Kazakhstan or falling under the effect of international treaties on readmission ratified by the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2912,105 +2985,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) organize encryption and decryption work, exploit, develop governmental communication, encrypted and secret communications, as well as special purpose telecommunication networks used in the interests of national security agencies, ensure their security;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16-1) organize and carry out combat duty in national security agencies in the manner determined by the Chairman of the National Security Committee;</w:t>
-[...17 lines deleted...]
-      16-2) organize and perform military service in national security agencies in the manner determined by the Chairman of the National Security Committee;</w:t>
+      16-1) organize and perform combat duty in the national security bodies in accordance with the procedure determined by the Chairman of the National Security Committee of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-2) organize and perform combat service in the national security bodies in accordance with the procedure determined by the Chairman of the National Security Committee of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) implement measures on ensuring its own security, including prevention of technical penetration for details of the national security structures constituting state secrets;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17-1) take necessary measures on ensuring security upon conducting reconnaissance, counterintelligence, and other operational-search activity, upon implementation of materials, reflecting the results of this activity, as well as preventing the disclosure of information sources through administrative activities of the Chairman of National Security Committee or authorized official, that provide restriction of access to the materials of operative-service activity before their investments in a vowel form;</w:t>
+      17-1) take the necessary measures to ensure conspiracy in the conduct of intelligence, counterintelligence, operational-search activities, the implementation of materials reflecting the results of such activities, as well as to prevent the declassification of sources of information through the administrative activity of the Chairman of the National Security Committee of the Republic of Kazakhstan or an official authorized by him, ensuring the restriction of access to materials of operational-service activities until they are given a public form;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3044,123 +3117,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) ensure mobilization readiness of the national security structures;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      18-1) ensure the readiness of the national security bodies to act in the event of the emergence of crisis situations, the introduction of regimes of a social emergency situation, a state of emergency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       19) provide training for national security structures, their retraining and improvement of professional skill;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19-1) carry out work aimed at the patriotic, moral, and spiritual education of personnel and prevention of offenses in national security agencies, in the manner determined by the Chairman of the National Security Committee;</w:t>
+      19-1) organize educational and ideological work with the personnel of the national security bodies in accordance with the procedure determined by the Chairman of the National Security Committee of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) conduct a mandatory special check of citizens of the Republic of Kazakhstan entering the civil service for the first time or re-entering the civil service after its termination, as well as those applying for the position of a judge, an employee of the National Bank of the Republic of Kazakhstan and its departments, an employee of the authorized body for regulation, control, and supervision of the financial market and financial organizations, an aviation inspector of an authorized organization in the field of civil aviation, carrying out control and supervisory functions in the field of aviation security, in cases, limits and procedures established by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20-1) conduct obligatory special check of foreigners employed by the state bodies of the Republic of Kazakhstan, within the limits and in the order established by the legislation of the Republic of Kazakhstan.</w:t>
-[...17 lines deleted...]
-      National security agencies shall have the right not to explain the reason, which served as the basis for refusal to admit a foreigner to work in state bodies of the Republic of Kazakhstan;</w:t>
+      The Instruction on Mandatory Special Verification shall be approved by the Chairman of the National Security Committee of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1) conduct mandatory special verification of foreigners recruited to work in state bodies of the Republic of Kazakhstan within the limits and in accordance with the procedure established by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The national security bodies shall be entitled not to explain the reason that served as the ground for refusal to employ a foreign citizen in state bodies of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3230,79 +3339,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-1) carry out measures to protect and promote the national interests of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      22-2) coordinate cooperation between participants in the National Video Surveillance System;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       23) exercise other functions provided for by this Law, other laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12 as amended by the Law of the Republic of Kazakhstan dated 16.05.1997 № 110: dated 09.12.1998 № 307; dated 21.03.2002 № 309; dated 09.08.2002 № 346; dated 28.08.2009 № 192-IV (shall be enforced from 08.03.2010); dated 27.05.2010 № 279-IV (the order of the entry into force see article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 08.01.2013 № 63-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.01.2013 № 71-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 № 159-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03. 07. 2014 № 227-V (shall be enforced from 01.01.2015); dated 23. 11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 22. 12. 2016 № 28-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12. 2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 11.07.2017 № 91-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); № 325-VІ dated 13.05.2020 (shall come into effect six months after the day of its first official publication); dated 16.11.2020 № 375-VI (shall come into effect ten calendar days after the day of its first official publication); dated March 14, 2023 № 206-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.06.2025 № 202-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 19.09.2025, № 219-VIII (effective sixty calendar days after the date of its first official publication); № 256-VIII of 09.01.2026 (shall be enforced upon expiration of six months from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 12 as amended by the Law of the Republic of Kazakhstan dated 16.05.1997 № 110: dated 09.12.1998 № 307; dated 21.03.2002 № 309; dated 09.08.2002 № 346; dated 28.08.2009 № 192-IV (shall be enforced from 08.03.2010); dated 27.05.2010 № 279-IV (the order of the entry into force see article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 08.01.2013 № 63-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.01.2013 № 71-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 № 159-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03. 07. 2014 № 227-V (shall be enforced from 01.01.2015); dated 23. 11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 22. 12. 2016 № 28-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12. 2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 11.07.2017 № 91-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); № 325-VІ dated 13.05.2020 (shall come into effect six months after the day of its first official publication); dated 16.11.2020 № 375-VI (shall come into effect ten calendar days after the day of its first official publication); dated March 14, 2023 № 206-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.06.2025 № 202-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 19.09.2025, № 219-VIII (effective sixty calendar days after the date of its first official publication); № 256-VIII of 09.01.2026 (shall be enforced upon expiration of six months from the date of its first official publication); dated 10.06.2026 № 301-VIII (shall be enforced upon the expiry of sixty calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026); № 326-VIII of 24.06.2026 (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3324,123 +3451,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       National security structures for execution of tasks entrusted to them shall be entitled to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) carry out counter-intelligence measures, general and special operational investigations, forensic studies, involve citizens of the Republic of Kazakhstan on a voluntary basis as a freelance operational staff in accordance with the procedure provided for by the Chairman of National Security Committee;</w:t>
+      1) conduct counterintelligence measures, general and special operational-search measures, criminalistic examinations, recruit citizens of the Republic of Kazakhstan on a voluntary basis as non-staff operational officers in accordance with the procedure established by the Chairman of the National Security Committee of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) carry out operational-military measures to stop illegal activity in accordance with develop specific methodologies and to use special means in accordance with the list approved by the Government of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-2) carry out radio electronic and radio technical reconnaissance in accordance with the rules approved by National Security Committee of the Republic of Kazakhstan;</w:t>
-[...35 lines deleted...]
-      3) solve independently or jointly with the competent state bodies the matters on closing the entry and expulsion from the Republic of Kazakhstan of foreigners and stateless persons, who threaten or damage the security of society and the state by their actions;</w:t>
+      1-2) carry out electronic and radio-technical intelligence in accordance with the procedure determined by the Chairman of the National Security Committee of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) carry out infiltration into special services of foreign states and other foreign organizations, criminal groups whose aims and actions are directed at undermining the security of the state, violation of the integrity of the Republic of Kazakhstan, forcible change of the foundations of the constitutional order;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) independently or jointly with competent state bodies resolve issues of closing entry into and expelling from the Republic of Kazakhstan foreign citizens and stateless persons who by their actions create a threat to or cause damage to the security of society and the state;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) upon revealing, suppression, disclosure and investigation of criminal offenses attributed by the law to the jurisdiction of national security agencies, give binding instructions to other bodies within the limits provided for by criminal procedure legislation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3540,51 +3667,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) freely enter the territory and premises of organizations, military formations and units, residential and other premises belonging to the citizens, to their land plots in order to suppress criminal offenses, prosecution of persons suspected of having committed them, if the delay can threaten the life and health of citizens, damage the security of the country. On cases of forced entry into residential and other premises belonging to the citizens, the national security agencies shall notify the Prosecutor within twenty-four hours;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) have temporary detention facilities, investigatory isolators for keeping the persons in accordance with the procedure established by the legislation of the Republic of Kazakhstan, in relation to whom detention in custody was chosen as a measure of restraint, or the detained on suspicion of committing criminal offenses by national security agencies. In some cases, upon agreement with national security agencies, the detained and subjected to detention by law enforcement agencies and courts, as well as the convicted;</w:t>
+      10) have temporary detention facilities, investigatory isolators for keeping the persons in accordance with the procedure established by the legislation of the Republic of Kazakhstan, in relation to whom detention in custody was chosen as a measure of restraint, or the detained-on suspicion of committing criminal offenses by national security agencies. In some cases, upon agreement with national security agencies, the detained and subjected to detention by law enforcement agencies and courts, as well as the convicted;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) escort detained persons and persons placed in custody in accordance with the procedure determined by the Chairman of the National Security Committee of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) exercise control, provide methodological and practical assistance on the issues of ensuring the security of state secrets, commercial, banking and other secrets protected by the law, security of special purpose telecommunication networks and encryption work in the authorized state bodies, military administration bodies, national security and internal affairs of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3612,69 +3757,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1) declare in official written form to individuals and legal entities official warnings about the inadmissibility of an act (action or inaction) creating conditions for committing criminal offenses, the investigation of which shall be referred to the jurisdiction of national security agencies by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13)stop the use on the territory of the Republic of Kazakhstan transmitting radio-electronic means, used with infringement of the established rules or legislation of the Republic of Kazakhstan on protection of state secrets;</w:t>
-[...17 lines deleted...]
-      14) without charge and in compliance with the requirements for the disclosure of information constituting commercial, banking and other legally protected secrets, as laid down in the legislative acts of the Republic of Kazakhstan, obtain from state bodies, military units, units and organisations, information required to perform the tasks assigned to national security bodies, including digital resources obtained from the digital systems of state bodies and organisations, as established by joint regulatory legal acts with the said state bodies, and by agreements with organisations;</w:t>
+      13) stop the use on the territory of the Republic of Kazakhstan transmitting radio-electronic means, used with infringement of the established rules or legislation of the Republic of Kazakhstan on protection of state secrets;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) receive free of charge and in compliance with the requirements established by the laws of the Republic of Kazakhstan concerning the disclosure of information constituting commercial, banking and other secrets protected by law, from state bodies, military formations, units and organizations the information necessary for the performance of the tasks assigned to the national security bodies, including electronic information resources provided from information systems of state bodies and organizations, in accordance with the procedure established by joint regulatory legal acts with the indicated state bodies, and with organizations – by agreements;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) inform the local representative and executive bodies on issues within the competence of the national security structures;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3708,51 +3853,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) in order to encrypt the identity of employees and servicemen of the national security structures, departments, their divisions, premises and means of transport or the identity of the citizens, assisting the national security structures on a confidential basis, to use, manufacture and (or) to draw up documents of other governmental bodies, as well as organizations, the procedure of use, manufacture and (or) official registration of that is determined by the by the Chairman of the Committee of national security.</w:t>
+      17) for the purpose of concealing the identity of officers and servicemen of the national security bodies, the departmental affiliation of their units, premises and vehicles or the identity of citizens rendering assistance to the national security bodies on a confidential basis, use, produce and (or) formalise documents of other state bodies as well as organizations, the procedure for the use, production and (or) formalisation of which shall be determined by the Chairman of the National Security Committee of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In case of necessity of use of by the national security structures for the purposes provided for by this subparagraph, documents of the governmental bodies that require registration in the governmental bodies, including the issued by them documents, at the request of the national security structures, the relevant governmental bodies on a gratuitous basis shall produce and (or) formalize them for national security structures in accordance with the procedure determined by combined regulatory legal acts;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4258,117 +4403,117 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan dated 16.11.1999 № 476; dated 29.03.2000 № 42; dated 21.03.2002 № 309; dated 08.04.2010 № 266-IV (the order of the entry into force see article 2); dated 5.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 23.04.2012 № 14-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 08.01.2013 № 63-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 N. 159-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2014 № 185-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03. -7. 2014 № 227-V (shall be enforced from 01.01.2015); dated 04.07.2014 № 233-V (shall be enforced from 01.01.2015); dated 03.11.2014 № 244-V (shall be enforced from 02.01.2015); dated 24.11.2015 № 419-V (shall be enforced from 01. 01.2016); dated 22.12. 2016 № 28-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28. 12. 2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 10.02.2017 № 45-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 18.04.2017 № 58-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12. 2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall come into effect ten calendar days after the day of its first official publication); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 231-VIII of 17.11.2025  (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); № 256-VIII of 09.01.2026 (shall become effective upon expiration of six months from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan dated 16.11.1999 № 476; dated 29.03.2000 № 42; dated 21.03.2002 № 309; dated 08.04.2010 № 266-IV (the order of the entry into force see article 2); dated 5.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 23.04.2012 № 14-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 08.01.2013 № 63-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 N. 159-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2014 № 185-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03. -7. 2014 № 227-V (shall be enforced from 01.01.2015); dated 04.07.2014 № 233-V (shall be enforced from 01.01.2015); dated 03.11.2014 № 244-V (shall be enforced from 02.01.2015); dated 24.11.2015 № 419-V (shall be enforced from 01. 01.2016); dated 22.12. 2016 № 28-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28. 12. 2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 10.02.2017 № 45-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 18.04.2017 № 58-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12. 2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall come into effect ten calendar days after the day of its first official publication); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 231-VIII of 17.11.2025  (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); № 256-VIII of 09.01.2026 (shall become effective upon expiration of six months from the date of its first official publication); dated 10.06.2026 № 301-VIII (shall be enforced upon the expiry of sixty calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026); dated 12.06.2026 № 311-VIII (shall be enforced upon the expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 13-1. Official caution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The decision to declare an official caution in written form (hereinafter referred to as a caution) shall be made by the authorized head of national security agency of the Republic of Kazakhstan after verification and confirmation of the information obtained on the act of (an action or inaction) by an individual or legal entity, creating conditions for committing of criminal offenses.</w:t>
-[...17 lines deleted...]
-      The right to sign a caution belongs to the Chairman of  National Security Committee of the Republic of Kazakhstan or his deputies, the directors of the departments of  the Committee for National Security of the Republic of Kazakhstan, the heads of  territorial bodies of the Committee for National Security of the Republic of Kazakhstan.</w:t>
+      The decision to issue an official warning in written form (hereinafter – the warning) shall be taken by an authorized head of a national security body after the completion of verification and confirmation of the received information on the commission by an individual or a legal entity of an act (action or omission) creating conditions for the commission of criminal offences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The right to sign the warning shall belong to the Chairman of the National Security Committee of the Republic of Kazakhstan or his deputies, directors of departments of the National Security Committee, heads of territorial bodies of the National Security Committee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The warning should be addressed to a specific individual or to the head (official) of the legal entity with an indication (reduction) of the act (action or inaction), creating conditions for committing criminal offenses, the investigation of which is attributed by the legislation of the Republic of Kazakhstan to the jurisdiction of national security agencies, the inadmissibility of this act (action or inaction) and responsibility, for which a physical or legal entity is cautioned.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4406,51 +4551,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 3 is supplemented by Article 13-1 in accordance with the Law of the Republic of Kazakhstan dated 03.11.2014 № 244-V (shall be enforced from 02.01.2015); dated 29.06.2020 № 351-VI (shall come into effect from 01.07.2021); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 3 is supplemented by Article 13-1 in accordance with the Law of the Republic of Kazakhstan dated 03.11.2014 № 244-V (shall be enforced from 02.01.2015); dated 29.06.2020 № 351-VI (shall come into effect from 01.07.2021); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 10.06.2026 № 301-VIII (shall be enforced upon the expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5016,51 +5161,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) in cases of necessary defense and extreme necessity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) to prevent the violation of airspace by unmanned aerial vehicles over the territory of objects of the national security bodies of the Republic of Kazakhstan.</w:t>
+      11) for the suppression of violation of airspace by unmanned aerial vehicles over the territory of facilities of the national security bodies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Use of special means in the direction of the protected person, as well as concerning women with visible signs of pregnancy, persons with obvious signs of disability and small children shall be prohibited, unless they commit an attack on employees or military personnel of the national security structures, citizens and the protected persons, threatening their life and health, group attacks or rendering armed resistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5080,51 +5225,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15-3 as amended by the Law of the Republic of Kazakhstan dated 03.07.2014 № 227-V (shall be enforced from 01.01.2015); dated 25.06.2020 № 347-VI (shall come into effect ten calendar days after the day of its first official publication); dated 29.12.2022 № 174-VII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 15-3 as amended by the Law of the Republic of Kazakhstan dated 03.07.2014 № 227-V (shall be enforced from 01.01.2015); dated 25.06.2020 № 347-VI (shall come into effect ten calendar days after the day of its first official publication); dated 29.12.2022 № 174-VII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 10.06.2026 № 301-VIII (shall be enforced upon the expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5346,51 +5491,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) in cases of necessary defence and extreme necessity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) to prevent the violation of airspace by unmanned aerial vehicles over the territory of objects of the national security bodies of the Republic of Kazakhstan.</w:t>
+      12) for the suppression of violation of airspace by unmanned aerial vehicles over the territory of facilities of the national security bodies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Use of weapons towards protected persons, and also against women, persons with obvious signs of disability and minors shall be prohibited, except cases of presence of a real threat to life and health of citizens, employees or military personnel of the national security structures, as well as committing by them of an armed attack, rendering armed resistance, group attacks, hostage-taking, objects, transport vehicles, including aircraft.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5446,51 +5591,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15-4 as amended by the Law of the Republic of Kazakhstan dated 03.07. 2014 № 227-V (shall be enforced from 01.01.2015); dated 25.06.2020 № 347-VI (shall come into effect ten calendar days after the day of its first official publication); dated 29.12.2022 № 174-VII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 15-4 as amended by the Law of the Republic of Kazakhstan dated 03.07. 2014 № 227-V (shall be enforced from 01.01.2015); dated 25.06.2020 № 347-VI (shall come into effect ten calendar days after the day of its first official publication); dated 29.12.2022 № 174-VII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 10.06.2026 № 301-VIII (shall be enforced upon the expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5512,115 +5657,115 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Membership of personnel of national security structures shall be the staff, soldiers and workers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. On service in national security structures shall be enlisted on a voluntary basis citizens of the Republic of Kazakhstan that have reached the age of 18, but not older than the age limit for titles established by laws with the necessary personal, moral and professional qualities, level of education, state of health and physical development.</w:t>
-[...35 lines deleted...]
-      Staff set of employees, military personnel and workers of national security structures, as well as subordinated to Committee of governmental institutions shall be determined by the Chairperson of the Committee of national security within the limit of staff set of national security agencies, approved by the President of the Republic of Kazakhstan.</w:t>
+      2. On service in national security structures shall be enlisted on a voluntary basis citizen of the Republic of Kazakhstan that have reached the age of 18, but not older than the age limit for titles established by laws with the necessary personal, moral and professional qualities, level of education, state of health and physical development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The limit of the staff number of the national security bodies shall be approved by the President of the Republic of Kazakhstan upon the recommendation of the Chairman of the National Security Committee of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The staff number of officers, servicemen and employees of the national security bodies, as well as state institutions subordinate to the National Security Committee, shall be established by the Chairman of the National Security Committee of the Republic of Kazakhstan within the limits of the limit of the staff number of the national security bodies approved by the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16 is in the wording of the Law of the Republic of Kazakhstan dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 16 is in the wording of the Law of the Republic of Kazakhstan dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 10.06.2026 № 301-VIII (shall be enforced upon the expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5660,51 +5805,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Military counterintelligence authorities can be equipped with the soldiers, moved from the Armed Forces, other troops and military formations of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. For taking decision of tasks on ensuring the security of the state employees and military servicemen of the national security structures can be assigned to the governmental bodies and organizations with the consent of their managers in accordance with the procedure leaving the service in a special governmental bodies and active military personnel.</w:t>
+      3. For taking decision of tasks on ensuring the security of the state employees and military servicemen of the national security structures can be assigned to the governmental bodies and organizations with the consent of their managers in accordance with the procedure leaving the service in special governmental bodies and active military personnel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Employees shall be on a special account in national security structures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5805,114 +5950,115 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 17 is in the wording of the Law of the Republic of Kazakhstan dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 16.01.2013 № 71-V (shall be enforced upon expiry of ten calendar days after its first official publication); ); by the constitutional law of the Republic of Kazakhstan dated 03.07.2013 № 121-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its official publication); dated 13.06.2017, № 69-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.11.2020 № 375-VI (shall come into effect ten calendar days after the day of its first official publication); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...54 lines deleted...]
-      The damage caused to health and property of an employee or a serviceman of national security structures, as well as damage caused to health and property of family members and close relatives of an employee or a serviceman of national security structures in connection with the execution of his service duties shall be compensated in full amount from the state budget funds with subsequent collection of these sums from a person that caused damage. The procedure for compensation of damage shall be determined by the Government of the Republic of Kazakhstan.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 18. Legal status of employees and military personnel of the national security structures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Officers and servicemen of the national security bodies shall be under the protection of the state and, in the performance of their official duties, shall be representatives of state authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The lawful demands of officers or servicemen of the national security bodies shall be binding upon individuals and legal entities. Failure to comply with the lawful demands of officers or servicemen of the national security bodies, insult, resistance, threat of violence or encroachment on their life, health, honour and dignity, property, other actions impeding the performance of the official duties assigned to them, as well as encroachment on the life, health, honour, dignity and property of members of their families, close relatives in connection with the performance by officers or servicemen of the national security bodies of official duties and official duty shall entail liability established by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Damage caused to the health and property of an officer or serviceman of the national security bodies, as well as damage caused to the health and property of family members and close relatives of an officer or serviceman of the national security bodies in connection with the performance of official duties by him, shall be compensated in full from budgetary funds with the subsequent recovery of this amount from the person who caused the damage. The procedure for compensation of damage shall be determined by the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Information on the employees and servicemen of the national security agencies, carrying out (carried out) assignments in special services of foreign states and other foreign organizations, criminal groups, constitute state secrets and can be made public only in cases provided for by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6004,133 +6150,135 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 is in the wording of the Law of the Republic of Kazakhstan dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the laws of the Republic of Kazakhstan dated 03. 07. 2014 № 227-V (shall be enforced from 01.01.2015); dated 28.12.2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 18 is in the wording of the Law of the Republic of Kazakhstan dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the laws of the Republic of Kazakhstan dated 03. 07. 2014 № 227-V (shall be enforced from 01.01.2015); dated 28.12.2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 10.06.2026 № 301-VIII (shall be enforced upon the expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 19. Remuneration of labour, pension and other benefits of military personnel of national security structures</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 19. Remuneration of labour, pension and other benefits of military personnel of national security structures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Article 19 is excluded by the Law of the Republic of Kazakhstan dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...18 lines deleted...]
-      1. The time of fulfillment by the employee and servicemen of  national security agencies of tasks in special services of foreign states and other foreign organizations, criminal groups, shall be subject to credit in length of service in preferential calculation for the purpose of granting pension payments for long service, awarding military or special ranks and calculating the official salary in the order , determined by the Government of the Republic of Kazakhstan.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 20. Measures of social protection of employees and servicemen of national security structures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The time of fulfillment by the employee and servicemen of national security agencies of tasks in special services of foreign states and other foreign organizations, criminal groups, shall be subject to credit in length of service in preferential calculation for the purpose of granting pension payments for long service, awarding military or special ranks and calculating the official salary in the order, determined by the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. In established by national security Committee procedure the Chairman of the Committee for separate categories of employees and servicemen of national security structures can count the years of service experience of their employment prior to admission to the service in special governmental bodies and military service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6158,115 +6306,151 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. In case of death of an employee or a serviceman of national security structures upon performance of official duties or professional duty the family of a deceased shall be entitled to receive not later than one year from the day of his death for dwellings from the state housing fund under the conditions and in a procedure provided by the housing legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Official representatives of the national security bodies in foreign institutions of the Republic of Kazakhstan and their assistants sent to foreign institutions of the Republic of Kazakhstan shall be equated to the corresponding positions of employees of the diplomatic service of the Republic of Kazakhstan in matters of diplomatic privileges and immunities, remuneration and working conditions, as well as social and medical security, in including members of their families, provided for by the legislation of the Republic of Kazakhstan on the diplomatic service. Herewith, the official representatives of the national security bodies in the foreign institutions of the Republic of Kazakhstan and their assistants shall retain the salary for a special or military rank, allowances for special conditions of service and other allowances, as well as the rights, guarantees, benefits, compensations established by the legislation of the Republic of Kazakhstan for employees and military personnel of special state bodies.</w:t>
-[...35 lines deleted...]
-      The matching of positions of official representatives of national security agencies in foreign missions of the Republic of Kazakhstan and their assistants to those of employees of the diplomatic service of the Republic of Kazakhstan working at foreign missions of the Republic of Kazakhstan is carried out in accordance with a joint decision of the Chairman of the National Security Committee and the Minister of Foreign Affairs of the Republic of Kazakhstan.</w:t>
+      5. Official representatives of the national security bodies posted to foreign institutions of the Republic of Kazakhstan and their assistants, as well as other officers of the national security bodies posted to foreign institutions of the Republic of Kazakhstan or foreign organizations, shall be equated to the corresponding positions of officers of the diplomatic service of the Republic of Kazakhstan in matters of remuneration and labor conditions, as well as social and medical support, including for members of their families, provided for by the legislation of the Republic of Kazakhstan on the diplomatic service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Official representatives of the national security bodies posted to foreign institutions of the Republic of Kazakhstan and their assistants shall also be equated to the corresponding positions of officers of the diplomatic service of the Republic of Kazakhstan in matters of diplomatic privileges and immunities. In this regard, official representatives of the national security bodies posted to foreign institutions of the Republic of Kazakhstan and their assistants, as well as other officers of the national security bodies posted to foreign institutions of the Republic of Kazakhstan or foreign organizations, shall retain the salary according to special or military rank, allowances for special conditions of service and other allowances, as well as the rights, guarantees, benefits and compensations established by the legislation of the Republic of Kazakhstan for officers and servicemen of special state bodies of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The list of units of the national security bodies whose officers may be posted to foreign institutions of the Republic of Kazakhstan or foreign organizations shall be determined by the Chairman of the National Security Committee of the Republic of Kazakhstan in coordination with the central authorized body for budget planning. In this regard, the procedure for their posting to foreign institutions of the Republic of Kazakhstan or foreign organizations shall be determined by the Chairman of the National Security Committee of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Financing of the activities of official representatives of the national security bodies posted to foreign institutions of the Republic of Kazakhstan and their assistants, as well as other officers of the national security bodies posted to foreign institutions of the Republic of Kazakhstan or foreign organizations, shall be carried out in the amount and in accordance with the procedure established by the legislation of the Republic of Kazakhstan on the diplomatic service, according to the equated positions, at the expense of budgetary funds allocated for the National Security Committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The equating of positions of official representatives of the national security bodies posted to foreign institutions of the Republic of Kazakhstan and their assistants, as well as other officers of the national security bodies, to the corresponding positions of officers of the diplomatic service of the Republic of Kazakhstan in foreign institutions of the Republic of Kazakhstan shall be carried out by a joint legal act of the Chairman of the National Security Committee of the Republic of Kazakhstan and the Minister of Foreign Affairs of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 20 is in the wording of the Law of the Republic of Kazakhstan dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 28. 12. 2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication);№ 237-VІ as of 18.03.2019 (shall be enforced twenty-one calendar days after its first official publication); dated 27.12.2019 № 291-VI (shall come into effect ten calendar days after the day of its first official publication). </w:t>
+        <w:t>      Footnote. Article 20 is in the wording of the Law of the Republic of Kazakhstan dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 28. 12. 2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication);№ 237-VІ as of 18.03.2019 (shall be enforced twenty-one calendar days after its first official publication); dated 27.12.2019 № 291-VI (shall come into effect ten calendar days after the day of its first official publication); dated 10.06.2026 № 301-VIII (shall be enforced upon the expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6441,50 +6625,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 5. Final and transitional provisions Article 23. Ensuring of national security structures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Note!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Paragraph 1 is set forth as revised by Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall become effective on 01.01.2029).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Financing, material and technical, and social support of the national security bodies is carried out at the expense of budgetary funds, as well as at the expense of funds received for the provision of medical care from the social health insurance fund in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6805,148 +7045,100 @@
         <w:t xml:space="preserve"> Article 28. Measures for the implementation of this Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Declare invalid the Law of the Republic of Kazakhstan dated 20 June, 1992, "On national security structures of the Republic of Kazakhstan" (Gazette of the Supreme Council of the Republic of Kazakhstan, 1992, № 11-12, article 286; № 24, article 591; 1993, № 8, article 179).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...96 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2. Is excluded by the Law of the Republic of Kazakhstan dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3. Is excluded by the Law of the Republic of Kazakhstan dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 28 as amended by the Law of the Republic of Kazakhstan dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -7108,55 +7300,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7482,31 +7674,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>