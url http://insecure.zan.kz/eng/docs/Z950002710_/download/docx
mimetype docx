--- v1 (2026-03-05)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="686c51e" w14:textId="686c51e">
+    <w:p w14:paraId="1771efb" w14:textId="1771efb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -462,97 +462,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) counteraction to technical intelligence - activity in the field of information security aimed at preventing leakage of information constituting state secrets through technical channels, deliberate exposure to them by technical means, including software and hardware and software.</w:t>
+      3) counter-technical intelligence are cybersecurity activities aimed at preventing the leakage of information constituting state secrets via technical channels, and the deliberate manipulation of such information using technical means, including software and hardware-software solutions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) the official representative of the national security agencies in the foreign missions of the Republic of Kazakhstan, his/her assistants - employees, military personnel who are full-time staff members of the national security agencies sent to the foreign missions of the Republic of Kazakhstan to perform the tasks of ensuring the national security.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 1 is supplemented with the article 1-1 in accordance with the Law of the Republic of Kazakhstan dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 28.12.2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication) № 237-VІ as of 18.03.2019 (shall be enforced twenty-one calendar days after its first official publication); dated December 27, 2019 № 291-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 1 is supplemented with the article 1-1 in accordance with the Law of the Republic of Kazakhstan dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 28.12.2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication) № 237-VІ as of 18.03.2019 (shall be enforced twenty-one calendar days after its first official publication); dated December 27, 2019 № 291-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 256-VIII of 09.01.2026 (shall come into force upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -682,51 +682,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) to coordinate activities in the field of counteraction to terrorism and extremism in the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) detection, suppression, disclosure and investigation of criminal offenses attributed by the law to the jurisdiction of  national security agencies;</w:t>
+      5) detection, suppression, disclosure and investigation of criminal offenses attributed by the law to the jurisdiction of national security agencies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ensuring the President of the Republic of Kazakhstan, governmental bodies, Armed Forces, other troops and military formations of the Republic of Kazakhstan with governmental bond in peace and war time;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2271,50 +2271,182 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 11 as amended by the Laws of the Republic of Kazakhstan dated 08.04.2010 № 266-IV (the order of the entry into force see article 2); dated 08.01.2013 № 63-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Article 11-1. Special expert council </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The National Security Committee of the Republic of Kazakhstan shall establish a special expert council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The special expert council shall review issues relating to the digitalisation of national security agencies and draw up proposals and/or recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The regulations and composition of the special expert council shall be approved by an order of the head of the National Security Committee of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The special expert council shall perform its duties on a permanent basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 has been supplemented with Article 11-1 under Law of the Republic of Kazakhstan № 256-VIII of 09.01.2026 (shall enter into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3062,51 +3194,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) fulfill the written demand of the Prosecutor, associated with the exercise of supervision functions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) upon the financial monitoring authority’s request provide information from its own information systems in accordance with the legislation of the Republic of Kazakhstan on combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction;</w:t>
+      22) upon request from the competent financial monitoring authority, provide information from its own digital systems pursuant to the legislation of the Republic of Kazakhstan on combating the legalisation (laundering) of proceeds of crime, the financing of terrorism and the financing of the proliferation of weapons of mass destruction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-1) carry out measures to protect and promote the national interests of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3126,51 +3258,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12 as amended by the Law of the Republic of Kazakhstan dated 16.05.1997 № 110: dated 09.12.1998 № 307; dated 21.03.2002 № 309; dated 09.08.2002 № 346; dated 28.08.2009 № 192-IV (shall be enforced from 08.03.2010); dated 27.05.2010 № 279-IV (the order of the entry into force see article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 08.01.2013 № 63-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.01.2013 № 71-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 № 159-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03. 07. 2014 № 227-V (shall be enforced from 01.01.2015); dated 23. 11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 22. 12. 2016 № 28-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12. 2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 11.07.2017 № 91-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); № 325-VІ dated 13.05.2020 (shall come into effect six months after the day of its first official publication); dated 16.11.2020 № 375-VI (shall come into effect ten calendar days after the day of its first official publication); dated March 14, 2023 № 206-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.06.2025 № 202-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 19.09.2025, № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 12 as amended by the Law of the Republic of Kazakhstan dated 16.05.1997 № 110: dated 09.12.1998 № 307; dated 21.03.2002 № 309; dated 09.08.2002 № 346; dated 28.08.2009 № 192-IV (shall be enforced from 08.03.2010); dated 27.05.2010 № 279-IV (the order of the entry into force see article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 08.01.2013 № 63-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.01.2013 № 71-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 № 159-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03. 07. 2014 № 227-V (shall be enforced from 01.01.2015); dated 23. 11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 22. 12. 2016 № 28-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12. 2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 11.07.2017 № 91-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); № 325-VІ dated 13.05.2020 (shall come into effect six months after the day of its first official publication); dated 16.11.2020 № 375-VI (shall come into effect ten calendar days after the day of its first official publication); dated March 14, 2023 № 206-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.06.2025 № 202-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 19.09.2025, № 219-VIII (effective sixty calendar days after the date of its first official publication); № 256-VIII of 09.01.2026 (shall be enforced upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3318,51 +3450,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) call in to the national security structures the citizens on materials, that are in the production, to receive explanations, certificates, documents, and to take copies of them; to subject the drive to the persons evading appear on summons;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) in accordance with the legislation, check citizens’  documents proving their identity in case of reasonable suspicion of committing criminal offenses.  To carry out the arrest of persons suspected of committing criminal offenses,  to check documents, to carry out personal examination of the arrested and their vehicles, as well as the seizure of items and documents in their possession;</w:t>
+      6) in accordance with the legislation, check citizens’ documents proving their identity in case of reasonable suspicion of committing criminal offenses.  To carry out the arrest of persons suspected of committing criminal offenses, to check documents, to carry out personal examination of the arrested and their vehicles, as well as the seizure of items and documents in their possession;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1) upon participating in anti-terrorist operations and the legal regime of an antiterrorist operation to apply measures and temporary restrictions under the Law of the Republic of Kazakhstan "On counteraction to terrorism";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3390,159 +3522,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) use means of communication, means of transport, belonging to organizations, military formations and units to prevent criminal offenses, to prosecute and detain persons who committed or are suspected of committing offenses, to deliver detainees to their place of detention, and to travel to the scene and delivery of people in urgent need of medical care to medical institutions. At the demand of the owners, the national security agencies shall compensate the actual damage caused as a result of this, in accordance with the procedure provided for by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) freely enter the territory and premises of organizations, military formations and units, residential and other premises belonging to the citizens, to their land plots in order to suppress criminal offenses, prosecution of persons suspected of having committed them, if the delay can  threaten the life and health of citizens, damage the security of the country. On cases of forced entry into residential and other premises belonging to the citizens, the national security agencies shall notify the Prosecutor within twenty-four hours;</w:t>
-[...71 lines deleted...]
-      12-1) declare in official written form to individuals and legal entities official warnings about the inadmissibility of an act (action or inaction) creating conditions for committing criminal offenses, the investigation of which shall be referred to the jurisdiction of  national security agencies by the legislation of the Republic of Kazakhstan;</w:t>
+      9) freely enter the territory and premises of organizations, military formations and units, residential and other premises belonging to the citizens, to their land plots in order to suppress criminal offenses, prosecution of persons suspected of having committed them, if the delay can threaten the life and health of citizens, damage the security of the country. On cases of forced entry into residential and other premises belonging to the citizens, the national security agencies shall notify the Prosecutor within twenty-four hours;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) have temporary detention facilities, investigatory isolators for keeping the persons in accordance with the procedure established by the legislation of the Republic of Kazakhstan, in relation to whom detention in custody was chosen as a measure of restraint, or the detained on suspicion of committing criminal offenses by national security agencies. In some cases, upon agreement with national security agencies, the detained and subjected to detention by law enforcement agencies and courts, as well as the convicted;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) exercise control, provide methodological and practical assistance on the issues of ensuring the security of state secrets, commercial, banking and other secrets protected by the law, security of special purpose telecommunication networks and encryption work in the authorized state bodies, military administration bodies, national security and internal affairs of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) submit representations to the state bodies, military formations, units and organizations compulsory for execution on elimination of reasons and conditions facilitating the implementation of threats to the security of the Republic of Kazakhstan, committing criminal offenses, the investigation of which is referred to the jurisdiction of national security agencies by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1) declare in official written form to individuals and legal entities official warnings about the inadmissibility of an act (action or inaction) creating conditions for committing criminal offenses, the investigation of which shall be referred to the jurisdiction of national security agencies by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13)stop the use on the territory of the Republic of Kazakhstan transmitting radio-electronic means, used with infringement of the established rules or legislation of the Republic of Kazakhstan on protection of state secrets;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) receive free of charge and in compliance with the requirements, established by the legislative acts of the Republic of Kazakhstan, to the disclosure of information constituting commercial, banking and other secrets protected by law, information from governmental agencies, military formations, units and organizations necessary to perform tasks assigned to  national security agencies, including electronic information resources, which are provided from information systems of state bodies and organizations, in accordance with the procedure established by the joint normative legal acts with the specified public authorities, and with organizations by agreements;</w:t>
+      14) without charge and in compliance with the requirements for the disclosure of information constituting commercial, banking and other legally protected secrets, as laid down in the legislative acts of the Republic of Kazakhstan, obtain from state bodies, military units, units and organisations, information required to perform the tasks assigned to national security bodies, including digital resources obtained from the digital systems of state bodies and organisations, as established by joint regulatory legal acts with the said state bodies, and by agreements with organisations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) inform the local representative and executive bodies on issues within the competence of the national security structures;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3702,51 +3834,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) develop, create, acquire and use means of special communication, armament and equipment, including special technical and other means, while the development, production and adoption of state cryptographic means and their special protection (from technical reconnaissance means) established by the legislation of the Republic of Kazakhstan. To conclude agreements, contracts with state bodies and organizations of the Republic of Kazakhstan, special services and organizations of foreign states for this purpose;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) conduct scientific research on the problems of ensuring the security of the Republic of Kazakhstan, develop and create information systems and systems of special types of communication;</w:t>
+      20) conduct scientific research into issues relating to the security of the Republic of Kazakhstan, and develop and create digital systems and specialised communications systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3911,70 +4043,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-1) use video cameras and other types of electronic equipment of governmental bodies and other organizations in the manner determined by joint regulatory legal acts or agreements;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      21-3) develop a single gateway to the Internet access and a single electronic mail gateway for "e-government";</w:t>
+        <w:t xml:space="preserve">
+      21-2) implement interdepartmental coordination on matters relating to the operation of the single internet access gateway and the single email gateway for the digital government; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-3) develop the single internet access gateway and the single email gateway for the digital government;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-4) exercise state control over the application of the security certificate by telecom operators;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4020,51 +4152,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-7) determine the procedure for issuing and applying a safety certificate;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21-8) determine the certifying information security center;</w:t>
+      21-8) designate a cybersecurity certification authority;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-9) exercise state oversight of licences issued in the areas of information security and special technical equipment intended for operational and investigative activities, in the form of inspections to verify conformity with the qualification or licensing requirements for such licences, and unannounced inspections pursuant to the Entrepreneurial Code of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4108,51 +4258,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan dated 16.11.1999 № 476; dated 29.03.2000 № 42; dated 21.03.2002 № 309; dated 08.04.2010 № 266-IV (the order of the entry into force see article 2); dated 5.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 23.04.2012 № 14-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 08.01.2013 № 63-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 N. 159-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2014 № 185-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03. -7. 2014 № 227-V (shall be enforced from 01.01.2015); dated 04.07.2014 № 233-V (shall be enforced from 01.01.2015); dated 03.11.2014 № 244-V (shall be enforced from 02.01.2015);  dated 24.11.2015 № 419-V (shall be enforced from 01. 01.2016); dated 22.12. 2016 № 28-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28. 12. 2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 10.02.2017 № 45-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 18.04.2017 № 58-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated  28.12. 2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall come into effect ten calendar days after the day of its first official publication); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan dated 16.11.1999 № 476; dated 29.03.2000 № 42; dated 21.03.2002 № 309; dated 08.04.2010 № 266-IV (the order of the entry into force see article 2); dated 5.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 23.04.2012 № 14-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 08.01.2013 № 63-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 N. 159-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.04.2014 № 185-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03. -7. 2014 № 227-V (shall be enforced from 01.01.2015); dated 04.07.2014 № 233-V (shall be enforced from 01.01.2015); dated 03.11.2014 № 244-V (shall be enforced from 02.01.2015); dated 24.11.2015 № 419-V (shall be enforced from 01. 01.2016); dated 22.12. 2016 № 28-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28. 12. 2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 10.02.2017 № 45-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 18.04.2017 № 58-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12. 2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall come into effect ten calendar days after the day of its first official publication); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 231-VIII of 17.11.2025  (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); № 256-VIII of 09.01.2026 (shall become effective upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6958,55 +7108,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>