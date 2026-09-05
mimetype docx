--- v0 (2025-10-05)
+++ v1 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6dfe863" w14:textId="6dfe863">
+    <w:p w14:paraId="201570a" w14:textId="201570a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -619,97 +619,97 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> The same person shall not be awarded twice with marks of excellent distinction, or the same orders and medals, except for awards with levels.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Honorary titles shall not be reassigned.</w:t>
+      The same honorary title shall not be conferred more than once.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Posthumous awarding of state honors of the Republic of Kazakhstan may be carried out for courage, bravery, and heroism demonstrated in defending the country's interests and in situations involving saving human lives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 5 is in the wording of Law of the Republic of Kazakhstan № 462 dated July 26, 1999; as amended by the Law of the Republic of Kazakhstan dated 13.01.2025 № 157-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 5 is in the wording of Law of the Republic of Kazakhstan № 462 dated July 26, 1999; as amended by the Law of the Republic of Kazakhstan dated 13.01.2025 № 157-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 14.05.2026 № 289-VIII (effective from the date of its signing).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -985,51 +985,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 as amended by Laws of the Republic of Kazakhstan № 462 dated July 26, 1999,; № 307 dated 21.07.2007, (see Article 2 of the Law for the enactment procedure); № 525-IV dated 02.01.2012; № 91-VI dated 11.07.2017 (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 as amended by Laws of the Republic of Kazakhstan № 462 dated July 26, 1999; № 307 dated 21.07.2007, (see Article 2 of the Law for the enactment procedure); № 525-IV dated 02.01.2012; № 91-VI dated 11.07.2017 (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1125,1037 +1125,1332 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> III. Orders</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 11. The orders of the Republic of Kazakhstan are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “Otan”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “Barys”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “Danq”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “AL-FARABI”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “QOJA AHMET YASAUI”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “Nursultan Nazarbayev — First President of the Republic of Kazakhstan — Elbasy”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “Meirim”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “Aibyn”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “Parasat”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “Dostyq”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “El birligi”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “Qurmet”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      “Enbek Danqy”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 11 as amended by the Law of the Republic of Kazakhstan dated 14.05.2026 № 289-VIII (effective from the date of its signing).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 11.</w:t>
-[...189 lines deleted...]
-      - “Enbek Danky” (Labour Glory).</w:t>
+        <w:t>Article 12.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The order of “Otan” is awarded to citizens for outstanding achievements in:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - public and social activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - development of economic, social spheres, science and culture;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - the public, law enforcement and military service, and development of democracy and social progress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 11 as amended by Laws of the Republic of Kazakhstan № 462 dated 26.07.1999; №180 dated 03.05.2001; № 290-IV dated 14.06.2010 (see Article 2 for the enactment procedure); № 212-V dated 27.06.2014 (shall be enforced from 01.01.2015); </w:t>
-[...9 lines deleted...]
-        <w:t>№ 293-V</w:t>
+        <w:t>      Footnote. Article 12 as amended by Law of the Republic of Kazakhstan № 255 dated 22 May 2007, (shall be enforced from the day of its official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dated 17.03.2015 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 91-VI dated 11.07.2017 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 04.07.2023 № 15-VIII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Article 12-1. Excluded by the Law of the Republic of Kazakhstan dated 14.05.2026 № 289-VIII (effective from the date of its signing).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 12.</w:t>
-[...63 lines deleted...]
-      - the public, law enforcement and military service, and development of democracy and social progress.</w:t>
+        <w:t>Article 12-2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The order of “Barys” is awarded for special services in:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - strengthening the statehood and sovereignty of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - guaranteeing the peace and consolidating the community and unity of the people of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - public, industrial, scientific, socio-cultural and social activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - strengthening cooperation between nations, rapprochement and mutual enrichment of national cultures, and friendly relations among states.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The order of “Barys” consists of three classes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - “Barys” 1st degree;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - “Barys” 2nd degree;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - “Barys” 3rd degree.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The first degree is the highest degree of the order. Awarding shall be 3rd, 2nd and 1st degree in sequence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In exceptional cases for special distinction, the award may be given without taking account of the sequence, by decision of Head of State.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12 as amended by Law of the Republic of Kazakhstan № 255 dated 22 May 2007, (shall be enforced from the day of its official publication).</w:t>
+        <w:t>      Footnote. The Law is supplemented by Article 12-2 in accordance with Law of the Republic of Kazakhstan № 180 dated 3 May 2001.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 12-1.</w:t>
-[...27 lines deleted...]
-      The Order of “Kazakhstan Respublikasynyn Tyngysh Prezidentі - Elbasy Nursultan Nazarbayev” may be awarded to heads and leaders of foreign governments for special services to the Republic of Kazakhstan.</w:t>
+        <w:t>Article 13.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The “Daтq” order is awarded to persons of the senior officer corps of the Armed Forces of the Republic of Kazakhstan, other troops and military formations, special state bodies of the Republic of Kazakhstan, as well as to persons of the senior commanding staff of law enforcement agencies, civil protection bodies, and the state courier service of the Republic of Kazakhstan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - for achievements in command and control of troops and high combat readiness, and ensuring the defence capability of the country;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - for excellent organization of military, border and internal services ensuring national security, strengthening legality and protecting public order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Order of “Dunk” consists of two classes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - “Dunk” 1st degree;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - “Dunk” 2nd degree.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The 1st degree is the highest degree of the order. Awarding shall be 2nd and 1st degree sequentially.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Law supplemented by Article 12-1 in accordance with Law of the Republic of Kazakhstan dated 26.07.1999 № 462; in the wording of Law of the Republic of Kazakhstan dated 03.05.2001 № 180; as amended by Law of the Republic of Kazakhstan dated 14.06.2010 № 290-IV (see Article 2 for the enactment procedure).</w:t>
+        <w:t>      Footnote. Article 13 is in the wording of Law of the Republic of Kazakhstan № 462 dated 26 July, 1999, as amended by Laws of the Republic of Kazakhstan № 473 dated 4 July 2003; № 255 22 May 2007 (shall be enforced from day of its official publication); № 547-IV dated 18.01.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 553-IV dated 13.02.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2025 № 157-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 14.05.2026 № 289-VIII (effective from the date of its signing).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 12-2.</w:t>
-[...189 lines deleted...]
-      In exceptional cases for special distinction, the award may be given without taking account of the sequence, by decision of Head of State.</w:t>
+        <w:t>Article 13-1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The “AL-FARABI” order is awarded to citizens of the Republic of Kazakhstan and foreign citizens for great merits before the Republic of Kazakhstan, who have achieved significant success in the fields of education and science, culture, and spiritual life</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Law is supplemented by Article 12-2 in accordance with Law of the Republic of Kazakhstan № 180 dated 3 May 2001.</w:t>
+        <w:t>      Footnote. The Law was supplemented with Article 13-1 in accordance with the Law of the Republic of Kazakhstan dated 14.05.2026 № 289-VIII (effective from the date of its signing).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 13.</w:t>
-[...117 lines deleted...]
-      The 1st degree is the highest degree of the order. Awarding shall be 2nd and 1st degree sequentially.</w:t>
+        <w:t>Article 13-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The “QOJA AHMET YASAUI” order is awarded to domestic and foreign scholars, state and public figures who have special merits in the development of the Republic of Kazakhstan, as well as to citizens who have contributed to strengthening statehood and to the development of the socio-political, social, educational, cultural, and humanitarian fields </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 13 is in the wording of Law of the Republic of Kazakhstan № 462 dated 26 July, 1999, as amended by Laws of the Republic of Kazakhstan № 473 dated 4 July 2003; № 255 22 May 2007 (shall be enforced from day of its official publication); № 547-IV dated 18.01.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 553-IV dated 13.02.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2025 № 157-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. The Law was supplemented with Article 13-2 in accordance with the Law of the Republic of Kazakhstan dated 14.05.2026 № 289-VIII (effective from the date of its signing).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Article 13-3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The “Nursultan Nazarbayev — First President of the Republic of Kazakhstan — Elbasy” order is awarded to citizens of the Republic of Kazakhstan for special merits in state and public activity contributing to the establishment, prosperity, and glory of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The “Nursultan Nazarbayev — First President of the Republic of Kazakhstan — Elbasy” order may also be awarded, for special merits before the Republic of Kazakhstan, to heads and leaders of the governments of foreign states.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Law was supplemented with Article 13-3 in accordance with the Law of the Republic of Kazakhstan dated 14.05.2026 № 289-VIII (effective from the date of its signing).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 13-4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The “Meirim” order is awarded to citizens who have demonstrated a high level of social responsibility and made a significant contribution to charitable activity, including patronage or philanthropy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In exceptional cases, for special distinction, by decision of the Head of State, the award of the “Meirim” order may be made without regard to the established time limits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Law was supplemented with Article 13-4 in accordance with the Law of the Republic of Kazakhstan dated 14.05.2026 № 289-VIII (effective from the date of its signing).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Article 14.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The Aibyn Order is awarded to military personnel of the Armed Forces, other troops and military formations, as well as employees of special state bodies, prosecutor's offices, civil protection, and internal affairs of the Republic of Kazakhstan:</w:t>
+        <w:t xml:space="preserve"> The “Aibyn” order is awarded to servicemen of the Armed Forces, other troops and military formations, as well as employees of special state and law enforcement agencies, civil protection bodies, and the state courier service of the Republic of Kazakhstan:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - for achievements in combat training, ensuring high levels of combat readiness and developing of new military equipment, and ensuring legality and public order;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2237,51 +2532,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - "Aibyn" of IIIrd degree named after Rakhimzhan Koshkarbayev.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      The Orders "Aibyn" of Ist degree named after Sagadat Nurmagambetov and IInd degree named after Bauyrzhan Momyshuly are awarded to junior and senior officers. </w:t>
+      The “Aibyn” orders of Class I named after Sagadat Nurmagambetov and Class II named after Baurzhan Momyshuly are awarded to persons of the junior, senior, and highest officer corps. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The highest degree of the order is the Ist degree. The awarding is carried out sequentially: IInd degree and 1st degree. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2301,51 +2596,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 14 is in the wording of Law of the Republic of Kazakhstan № 462 dated 26 July 1999; as amended by Laws of the Republic of Kazakhstan № 473 dated 4 July 2003; № 255 dated 22 May 2007 (shall be enforced from day of its official publication); № 547-IV dated 18.01.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 553-IV dated 13.02.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.04.2024 № 78-VIII (comes into force on the day of its first official publication); dated 13.01.2025 № 157-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 14 is in the wording of Law of the Republic of Kazakhstan № 462 dated 26 July 1999; as amended by Laws of the Republic of Kazakhstan № 473 dated 4 July 2003; № 255 dated 22 May 2007 (shall be enforced from day of its official publication); № 547-IV dated 18.01.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 553-IV dated 13.02.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.04.2024 № 78-VIII (comes into force on the day of its first official publication); dated 13.01.2025 № 157-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 14.05.2026 № 289-VIII (effective from the date of its signing).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2865,123 +3160,165 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 18.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Medals of the Republic of Kazakhstan are:</w:t>
-[...71 lines deleted...]
-      - “Shapagat” (Mercy).</w:t>
+        <w:t xml:space="preserve"> The medals of the Republic of Kazakhstan are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “Erligi ushin”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “Zhauyngerlik erligi ushin”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “Eren enbegi ushin”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “Shapagat”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 14.05.2026 № 289-VIII (effective from the date of its signing).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3049,51 +3386,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 20.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The “Zhauyngerlik erligi ushin” medal is awarded to servicemen of the Armed Forces, other troops and military formations of the Republic of Kazakhstan, and also officials of special state bodies, prosecutor’s offices, national security, internal affairs authorities of the Republic of Kazakhstan: </w:t>
+        <w:t xml:space="preserve"> The “Zhauyngerlik erligi ushin” medal is awarded to servicemen of the Armed Forces, other troops and military formations of the Republic of Kazakhstan, as well as employees of special state and law enforcement agencies, civil protection bodies, and the state courier service of the Republic of Kazakhstan: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - for skilful, initiative and courageous actions in battle contributing to the successful fulfilment of a combat missions by a military unit or subunit and in the fight against crime;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3131,51 +3468,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 20 as amended by Laws of the Republic of Kazakhstan № 462 dated 26 July 1999; № 338 dated 10 July 2002; № 473 dated 4 July 2003; № 547-IV dated 18.01.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 553-IV dated 13.02.2012 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 20 as amended by Laws of the Republic of Kazakhstan № 462 dated 26 July 1999; № 338 dated 10 July 2002; № 473 dated 4 July 2003; № 547-IV dated 18.01.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 553-IV dated 13.02.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 14.05.2026 № 289-VIII (effective from the date of its signing).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3329,51 +3666,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 23 as amended by Law of the Republic of Kazakhstan № 462.dated 26 July 1999 </w:t>
+        <w:t>      Footnote. Article 23 as amended by Law of the Republic of Kazakhstan № 462.dated 26 July 1999.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4195,97 +4532,139 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 27.</w:t>
-[...45 lines deleted...]
-      - “Kumiss Alka” (Silver pendant).</w:t>
+        <w:t xml:space="preserve">Article 27. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>The awards for mothers of many children are pendants:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “Altyn alqa”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      “Kumis alqa”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 27 as amended by the Law of the Republic of Kazakhstan dated 14.05.2026 № 289-VIII (effective from the date of its signing).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -6111,55 +6490,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6485,31 +6864,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>