--- v1 (2026-09-05)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="201570a" w14:textId="201570a">
+    <w:p w14:paraId="0346d6f" w14:textId="0346d6f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -229,97 +229,147 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 1.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Citizens of the Republic of Kazakhstan, in recognition of their services to the Republic and their fruitful state, social, creative and activities, labour feats and feats of arms, shall be awarded state awards.</w:t>
+        <w:t xml:space="preserve">Article 1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Citizens of the Republic of Kazakhstan in recognition of their merits to the Republic of Kazakhstan, for fruitful state, social, creative activities, labor and military exploits shall be awarded state awards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       State awards of the Republic of Kazakhstan may also be awarded to foreign citizens and stateless persons providing services to the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      State awards in accordance with the Constitution of the Republic of Kazakhstan shall be established by the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       State awards are awarded by the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -341,51 +391,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 2 as amended by Law of the Republic of Kazakhstan № 93-IV dated 01.12.2008 (see Art. 2 for the enactment procedure); dated 13.01.2025 № 157-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 2 as amended by Law of the Republic of Kazakhstan № 93-IV dated 01.12.2008 (see Art. 2 for the enactment procedure); dated 13.01.2025 № 157-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -509,105 +559,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nominees for bestowal of the order “Altyn Kyran” are determined by the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Nominations for bestowal of other state awards shall be brought before the President of the Republic of Kazakhstan by the Parliament, the Government of the Republic of Kazakhstan, ministries, state committees, other central and local executive bodies, creative unions, and other organizations.</w:t>
+      Submissions for awarding other state awards shall be made to the President of the Republic of Kazakhstan Kurultai, the Government of the Republic of Kazakhstan, Қазақстан Халық Кеңесі, central and local executive bodies, creative unions and other organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Nominees for awards may be considered and put forward by labour collectives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Nominations for bestowal of awards on foreign citizens shall be made by the Ministry of Foreign Affairs, other ministries and state committees, and other central executive bodies of the Republic of Kazakhstan, on common grounds.</w:t>
+      Submissions for awarding foreign citizens shall be made by the Ministry of Foreign Affairs, other central executive bodies of the Republic of Kazakhstan on a general basis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Nominations of citizens for the next award shall be made not less than five years from the previous awarding, except for awards to mothers with many children and special occasions connected to heroic feats and extreme circumstances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 4 as amended by Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1363,80 +1455,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       “Qurmet”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      “Enbek Danqy”. </w:t>
+        <w:t>
+      “Enbek Danqy”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - other orders established by the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11 as amended by the Law of the Republic of Kazakhstan dated 14.05.2026 № 289-VIII (effective from the date of its signing).</w:t>
+        <w:t>      Footnote. Article 11 as amended by the Law of the Republic of Kazakhstan dated 14.05.2026 № 289-VIII (effective from the date of its signing); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2648,51 +2758,93 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 15.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The Order of “Parassat” is awarded to scientists, artists, writers, people of art, statesmen and public figures, and citizens who have made a great contribution to developing and increasing the spiritual and intellectual potential of the Republic, or for activity in protection of human rights and social interests.</w:t>
+        <w:t xml:space="preserve"> The Order of "Parasat" shall be awarded to figures of science and culture, literature and art, state and public figures, as well as citizens who have made a great personal contribution to the development and multiplication of the spiritual and intellectual potential of the Republic of Kazakhstan, or for active work in protecting human rights and its social interests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3232,79 +3384,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       “Eren enbegi ushin”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      “Shapagat”.</w:t>
+      “Shapagat”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - other medals established by the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 14.05.2026 № 289-VIII (effective from the date of its signing).</w:t>
+        <w:t>      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 14.05.2026 № 289-VIII (effective from the date of its signing); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3638,79 +3808,79 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 23.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The sequence of orders and medals of the Republic of Kazakhstan, in order of importance, is established in the manner set out in this Law.</w:t>
+        <w:t xml:space="preserve"> The sequence of orders and medals of the Republic of Kazakhstan by importance shall be established in the order determined by the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as amended by Law of the Republic of Kazakhstan № 462.dated 26 July 1999.</w:t>
+        <w:t>      Footnote. Article 23 as amended by Law of the Republic of Kazakhstan № 462.dated 26 July 1999; dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4022,50 +4192,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       “Kazakstannyn halyk zhazushysy”-People’s writer of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      other honorary titles established by the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Individuals awarded the honorary title “Kazakstannyn garyshker-ushkishy” are entitled to special state benefits as established by Kazakh legislation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Teachers awarded the honorary title "Kazakhstannyn Enbek Sinirgen Ustazy" receive a lump sum payment in the amount established by the Law of the Republic of Kazakhstan "On the Status of a Teacher".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4086,51 +4274,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 24 is in the wording of Law of the Republic of Kazakhstan № 211-IV dated 02.12.2009 (shall be enforced from 01.01.2010); as amended by the Law of the Republic of Kazakhstan dated December 27, 2019 № 294-VІ (shall be enforced ten calendar days after the day of its first official publication); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); dated 16.10.2023 № 33-VIII (shall be enforced from the date of its first official publication); dated 19.04.2024 № 74-VIII (effective ten calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 24 is in the wording of Law of the Republic of Kazakhstan № 211-IV dated 02.12.2009 (shall be enforced from 01.01.2010); as amended by the Law of the Republic of Kazakhstan dated December 27, 2019 № 294-VІ (shall be enforced ten calendar days after the day of its first official publication); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); dated 16.10.2023 № 33-VIII (shall be enforced from the date of its first official publication); dated 19.04.2024 № 74-VIII (effective ten calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4578,79 +4766,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       “Altyn alqa”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      “Kumis alqa”.</w:t>
+      “Kumis alqa”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - other suspensions established by the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 27 as amended by the Law of the Republic of Kazakhstan dated 14.05.2026 № 289-VIII (effective from the date of its signing).</w:t>
+        <w:t>      Footnote. Article 27 as amended by the Law of the Republic of Kazakhstan dated 14.05.2026 № 289-VIII (effective from the date of its signing); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5750,97 +5956,97 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 39-1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Citizens of the Republic of Kazakhstan, foreign citizens and stateless persons on whom state awards are bestowed shall have the right to export these awards out of the Republic together with the awarding documents.</w:t>
+        <w:t xml:space="preserve"> Citizens of the Republic of Kazakhstan, foreign citizens and stateless persons awarded with state awards have the right to export these awards abroad of the Republic of Kazakhstan if there are documents on awarding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The method for export state awards made of precious metals is determined by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter IX is supplemented with Article 39-1 in accordance with of Law of the Republic of Kazakhstan № 462 dated July 26, 1999.</w:t>
+        <w:t>      Footnote. Chapter IX is supplemented with Article 39-1 in accordance with of Law of the Republic of Kazakhstan № 462 dated 26.07.1999; dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5992,79 +6198,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> It is prohibited to establish and manufacture orders, medals, badges, and documents for them that are completely or in any part similar in appearance or name to state awards of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      It is not permitted to award non-state awards on behalf of the Republic of Kazakhstan, the people of Kazakhstan, or the Head of State.</w:t>
+      Awarding non-state awards on behalf of the Republic of Kazakhstan, the people of Kazakhstan and the President of the Republic of Kazakhstan shall not be allowed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 42 as amended by the Law of the Republic of Kazakhstan dated 13.01.2025 № 157-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 42 as amended by the Law of the Republic of Kazakhstan dated 13.01.2025 № 157-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6110,79 +6316,79 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 44.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> For citizens awarded before the entry into force of this Law with the orders “Otan” and “Dunk”, the highest degree of excellence, the title “Halyk Kaharmany” and honorary titles of the Republic, local representative bodies may provide the benefits at the expense of local budgets.</w:t>
+        <w:t xml:space="preserve"> Citizens awarded before the entry into force of this Law with the orders "Otan," "Даңқ", awarded the highest degree of distinction - the title "Халық қаһарманы", honorary titles of the Republic of Kazakhstan, local representative bodies shall have the right to provide benefits at the expense of local budgets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 44 is in the wording of Law of the Republic of Kazakhstan № 462 dated 26 July, 1999.</w:t>
+        <w:t>      Footnote. Article 44 is in the wording of Law of the Republic of Kazakhstan № 462 dated 26 July, 1999; dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6490,55 +6696,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>