--- v0 (2025-10-07)
+++ v1 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4e92345" w14:textId="4e92345">
+    <w:p w14:paraId="ffd283e" w14:textId="ffd283e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -166,52 +166,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Footnote: The title as amended by the Constitutional Law of the RK dated May 6, 1999 № 376. </w:t>
+        <w:t>
+      Footnote: The title as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Throughout the text:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the words "republican referendum", have been replaced respectively by the words "the National referendum";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the word "Republic" has been replaced respectively by the words "the Republic of Kazakhstan" pursuant to the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Constitutional Law, in accordance with the Constitution of the Republic of Kazakhstan determines the order of appointment, preparation for and conducting the referendum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -230,216 +284,206 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote: The preamble to the wording of the Constitutional Law of the RK dated May 6, 1999 № 376.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter I. General provisions</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 1. Concept of the national referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A national referendum- is a nationwide vote on draft Constitution, constitutional laws, laws and decisions on other critical issues of public life in the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The referendum is conducted on the whole territory of the Republic.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 1. Definition of the Republican referendum</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="4"/>
+        <w:t xml:space="preserve"> Article 2. Subject of a national referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The subject of the referendum may be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) adoption of the Constitution, constitutional laws, laws of the Republic, amendments and additions to them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) decisions about other most important issues of the Republic’s public life.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 2. Subject of the Republican referendum</w:t>
-[...74 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+        <w:t xml:space="preserve"> Article 3. Issues that may not be the subject of a national referendum </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The following questions may not be the subject of the referendum: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -447,51 +491,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) issues that may result in violation of constitutional rights and freedoms of individuals and citizens; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) changes in the independence of the State, the unitary and territorial integrity of the Republic, the form of its governance, the fundamental principles of the Republic, the provision that the President of the Republic shall be elected for a term of seven years and the same person shall not be eligible for election more than once as the President of the Republic;</w:t>
+      2) changes to the Sovereignty, Independence of the state, unitarity and territorial integrity of the Republic of Kazakhstan, its form of governance, the fundamental principles of the Republic, the provision that the President of the Republic of Kazakhstan is elected for a seven-year term and that the same person may not be elected President of the Republic of Kazakhstan more than once;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) administrative-territorial structure and borders of the Republic; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -536,132 +580,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) amnesty and clemency; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      7) appointment and election to the office, dismissal of officials under authority of the President, the Chambers of the Parliament and the Government of the Republic; </w:t>
+        <w:t>
+      7) appointments and elections to office, dismissals of persons within the jurisdiction of the President, the Kurultai and the Government of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) implementation of obligations arising from international treaties of the Republic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote: Article 3 as amended by the Constitutional law of RK dated 15.06.2017 №75-VI (shall be enforced from the date of its first official publication); № 119-VII of 05.05.2022 (shall enter into force on the date of its first official publication); № 156-VІI of 05.11.2022 (shall be enacted after ten calendar days from the date of its first official publication).</w:t>
+        <w:t>      Footnote: Article 3 as amended by the Constitutional law of RK dated 15.06.2017 №75-VI (shall be enforced from the date of its first official publication); № 119-VII of 05.05.2022 (shall enter into force on the date of its first official publication); № 156-VІI of 05.11.2022 (shall be enacted after ten calendar days from the date of its first official publication); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 4. Principles for conduct of the Republican referendum</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+        <w:t xml:space="preserve"> Article 4. Principles for holding a national referendum</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Conduct of referendum is based on the following principles: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -690,282 +732,304 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) universal, equal and direct right of citizens to take part in referendum by secret ballot; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) publicity. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 5. Right to take part in the Republican referendum</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="9"/>
+        <w:t xml:space="preserve"> Article 5. Right to participate in a national referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Citizens of the Republic of Kazakhstan, who have reached the age of eighteen shall have the right to participate in a referendum, regardless of origin, social, professional and property status, gender, race, ethnicity, language, religious affiliation, beliefs, domicile place or any other circumstances. Citizens declared legally incompetent by a court, as well as those held in places of liberty deprivation pursuant to a court sentence shall not be entitled to participate in the referendum. Any direct or indirect restriction of the rights of other citizens of the Republic of Kazakhstan to participate in the referendum is impermissible and shall be punishable by law.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Citizens take part in referendum on equal basis and respectively each of them has one vote or equal number of votes. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z61" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Citizens shall take part in referendum directly.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z7" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 5 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 6. Publicity in the organization and conduct of the Republican referendum</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="12"/>
+        <w:t xml:space="preserve"> Article 6. Transparency in the organization and holding of a national referendum</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Organization and conduct of referendum are carried out openly and publicly. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z63" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Decision to conduct referendum and the issue (s) submitted to referendum are be served to the citizens by mass media. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z64" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Referendum commission informs citizens about their work on the conduct of referendum, formation of polling stations, composition, location, working hours of the commissions and lists of citizens eligible to take part in referendum. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z65" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Citizens of the Republic of Kazakhstan representing accredited public associations, non-profit organizations, as well as accredited observers from foreign states and international organizations, and representatives of foreign mass media may be present during the referendum.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The accreditation procedure, as well as the rights and obligations of the persons specified in part one of this paragraph, shall be determined in accordance with the Constitutional Law of the Republic of Kazakhstan "On Elections in the Republic of Kazakhstan" and the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Interference in the work of referendum commissions is not permitted.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Mass media shall cover the preparation and conduct of the referendum, and their representatives are guaranteed access to events related to the conduct of the referendum.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The presence of mass media representatives at polling stations is regulated in accordance with the Constitutional Law of the Republic of Kazakhstan "On Elections in the Republic of Kazakhstan".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -982,319 +1046,302 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 6 as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (comes into force ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 7. Campaigning prior to the Republican referendum</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z67" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Citizens, public associations of the Republic are guaranteed with the right to express their opinions on the issue (s) submitted to referendum at meetings, rallies, gathering of citizens, in mass media. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z68" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. All printed campaign materials contain information about the organization which has printed these materials, place of printing, number of copies, individuals responsible for printing. Distribution of anonymous campaign materials is prohibited. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z69" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Agitation in favor of forcible change of the constitutional system, violation of the Republic’s integrity, undermining the state security, war, social, racial ethnical, religious, and tribal superiority as well as cult of cruelty and violence is prohibited. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. On the day prior to referendum and on the day of conducting referendum, campaigning is prohibited. Printed campaign materials, posters, previously posted outside of polling stations can be kept on their original locations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 7-1. Public opinion poll</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A public opinion poll related to a republican referendum must be conducted during the period of its preparation and conduct in accordance with the requirements established by the Constitutional Law of the Republic of Kazakhstan "On Elections in the Republic of Kazakhstan".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The law is supplemented by Article 7-1 in accordance with the Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (comes into force ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 8. Support of a national referendum</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. The costs, associated with preparation for referendum and its conduct, are covered exclusively from the republican budget. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z71" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. State bodies, bodies of local self-government and organizations regardless of form of ownership provide the referendum commission with premises, equipment and vehicles required for the preparation for referendum and its conduct. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z72" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Any direct or indirect involvement of international organizations and international public associations, foreign state bodies, legal entities and citizens, stateless persons in financing and rendering other support to activities associated with referendum, are prohibited. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z10" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 9. Legislation on Republican referendum</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+        <w:t xml:space="preserve"> Article 9. Legislation on national referendum</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Legislation on referendum includes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1341,3982 +1388,3893 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) this Constitutional Law; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) acts of the Central referendum Commission of the normative character.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter II. Appointment and preparation for the Republican referendum</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="27"/>
+        <w:t xml:space="preserve"> Chapter II: Calling and preparation of a national referendum Article 10. Right to call a national referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The right to call a referendum belongs to the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 10. Right to call the Republican referendum</w:t>
-[...26 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t xml:space="preserve"> Article 11. Initiative to call a national referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The initiative to call a Republican referendum belongs to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) President of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) The Kurultai of the Republic of Kazakhstan, which announces an initiative to the President of the Republic of Kazakhstan to call a referendum. The initiative shall be announced at a Kurultai session and shall be formalized by a corresponding resolution of the Kurultai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) The Government of the Republic of Kazakhstan, which announces the initiative to call a referendum to the President of the Republic of Kazakhstan. The initiative shall be announced by the Government at its meeting by a majority vote of the total number of its members and shall be formalized by a corresponding resolution;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) The Kazakstan Halyk Kenesi, which submits the initiative to call a referendum to the President of the Republic of Kazakhstan. The initiative shall be put forward at a session of the Kazakstan Halyk Kenesi and shall be formalized by a corresponding resolution of the Kazakhstan Halyk Kenesi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) no less than two hundred thousand citizens of the Republic of Kazakhstan who have the right to participate in a national referendum, equally representing the capital of the Republic of Kazakhstan, all the oblasts of Kazakhstan and cities of national status, which shall submit the initiative to call a referendum to the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Proposals to call a referendum on one and the same question (the same questions) can be submitted and reviewed by the President of the Republic not earlier than two years after the previous decision on the above question (above questions).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Article 11 as amended by the Constitutional law of RK dated 05.04.2008 № 30-IV (see Article 2 on the procedure of enactment); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 12. Formation of an initiative group for calling a national referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. If citizens initiate a referendum, a referendum initiative group shall be formed, consisting of at least three representatives from the capital of the Republic of Kazakhstan, each oblast and cities of national status.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The referendum initiative group shall be formed at a convention, attended by citizens, eligible for participation in the referendum, but no less than thirty representatives from the capital of the Republic of Kazakhstan, each oblast and cities of national status.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Not later than 10 days prior to the meeting, its initiators must inform the local executive body about the time, place and the purpose of the meeting in a written form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Before the convention, registration of participants shall be made, with a list compiled, indicating their last names, first names, patronymics (if indicated in their identity document), place of residence and details of their identity document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Members of the referendum initiative group shall be elected by a majority vote of the meeting participants. The list of the initiative group must include the last name, first name, patronymic (if indicated in an identity document) and place of residence of each group member. The issue, proposed for the referendum must be formulated clearly by the initiative group so that it can be answered unambiguously.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 12 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...115 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 13. Registration of referendum initiative group and issue (s), suggested for referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The referendum initiative group applies to the Central Election Commission with the request to register the group and the issue (s), proposed for the referendum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Registration is done upon submission of the following documents:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Application for registration of the group and registration of the issue (s) proposed by it for the referendum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Minutes of the meeting, at which the initiative group has been established;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) List of initiative group’s members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Initiative group and the issue (s) suggested for the referendum must be registered by the Central Election Commission within ten days from the date of application for registration. Information about registration must be reported by the Central Election Commission to mass media.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Referendum initiative group gets a certificate of registration of the group and the issue (s) proposed by it for the referendum within five days from the date of registration. The form of certificate of registration must be approved by the Central Election Commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Registration can be denied in cases of violation of the requirements of this Constitutional Law. The refusal of the Central Election Commission to register initiative group and the issue (s) proposed for the referendum may be appealed within ten days in the Supreme Court of the Republic, which considers the complaint within ten days from the date of its submission. Decision of the Supreme Court is final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 14. The procedure and timeframe of signatures collection</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Collection of citizens' signatures shall be organized by the referendum initiative group from the date of receipt of the group's registration certificate and the question(s), proposed by it for the referendum, and shall be carried out by the group members, entitled to participate in the national referendum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The Central Election Commission issues subscription lists to the referendum initiative group at the same time as certificate of registration of the group and the issue (s) proposed by it for the referendum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Subscription lists include the wording of the issue (s) proposed by the initiative group for the referendum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The person, collecting signatures shall present a copy of the initiative group's registration certificate and the issue (s) proposed by it for the referendum. Each citizen shall have the right to sign the subscription list only once. When doing so, the citizen must present an identity document. The citizen's last name, first name, patronymic (if indicated in the identity document), place of residence, details of the identity document and the date of signing the subscription list shall be added to the citizen’s signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Each completed subscription list must be signed by a person, who has been involved in collection of signatures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Subscription lists of the non-fixed format as well as subscription lists, which have been filled with violation of the requirements of this Constitutional Law are cancelled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. In the period of three days after the completion of the collection of signatures, the completed signature sheets shall be submitted by the persons collecting the signatures to the territorial electoral commission, the latter, within ten days, shall verify the authenticity of the signatures on the signature sheets with the involvement of employees of the competent authority for documenting and issuing passports and identity cards, draw up a corresponding protocol and send it to the Central Election Commission.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote: Article 11 as amended by the Constitutional law of RK dated 05.04.2008 № 30-IV (see Article 2 on the procedure of enactment).</w:t>
+        <w:t>      Footnote. Article 14 as amended by Constitutional Law № 156-VІI of 05.11.2022 (shall enter into force on 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...108 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 15. Responsibility for the violation of the signature collection procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In case of invalid signatures, violation of the procedure of collection of signatures and filling the subscription lists, the chairperson of the territorial election commission makes a corresponding statement to the Central Election Commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Central Election Commission can take a decision to terminate the activities of the initiative group’s members within one month from the date of submission of the statement or on the cancellation of subscription lists, in which violation of the requirements of this Constitutional Law have been discovered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. During preparation for referendum and its conduct, re-election of the initiative group’s members in respect of which the decision on the termination of activities has been taken is not permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. In case of a repeated violation of the signatures collecting procedure and filling the subscription lists by the initiative group, the Central Election Commission may take a decision on termination of the activities of the referendum initiative group and on cancellation of the certificate of its registration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...158 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="41"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 16. Submission of subscription lists and final protocol on the results of collection of signatures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Subscription lists to be filled and authenticated in the relevant territorial election commissions must be submitted by persons, who have carried out the collection of signatures, to the initiative group of referendum. The initiative group compiles aggregate data on the results of signature collection and shall forward filled subscription lists and aggregate data to the Central Election Commission not less than ten days from the date of completion of signature collection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. If the submitted subscription lists comply with the requirements of this</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Constitutional Law, the Central Election Commission shall put down the results of signature collection to the final protocol. Proposal to conduct referendum along with the final protocol on the results of signature collection are forwarded to the President of the Republic of Kazakhstan within one month from the date of receipt of documents from the referendum initiative group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The procedure and terms for storage of subscription lists and final protocols on the results of signature collection is established by the Central Election Commission.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 14. The procedure and timeframe of signatures collection</w:t>
-[...142 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+        <w:t xml:space="preserve"> Article 17. Adoption of a decision by the President of the Republic of Kazakhstan on the initiative to call a national referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Upon the initiative of the Kurultai, the Government, the Kazakstan Halyk Kenesi, or citizens of the Republic of Kazakhstan to call a referendum the President of the Republic of Kazakhstan shall adopt one of the following decisions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) to hold a referendum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) on the need to adopt a constitutional law, a law, or another decision on the issue(s) proposed as the subject of a referendum, without holding it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) To reject the initiative to call a referendum.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 14 as amended by Constitutional Law № 156-VІI of 05.11.2022 (shall enter into force on 01.01.2023).</w:t>
+        <w:t>      1-1. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z17" w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Article 17 is supplemented by item 1-1 by the Constitutional Law of RK dated May, 6 1999 № 376; as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 18. Decision to call a national referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: The title of Article 18 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The decision to call a referendum shall be made by the President of the Republic of Kazakhstan by issuing a corresponding Decree, which establishes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) date of conducting the referendum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) wording of the issue (s) submitted to referendum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) solution of other issues associated with conduct of referendum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The President of the Republic of Kazakhstan, with the consent of the referendum initiator shall have the right to clarify the wording of the issue (s) proposed for the referendum prior to the referendum to more accurately express the will of the initiator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The Decree of the President of the Republic of Kazakhstan on holding a referendum, the texts of the draft Constitution, constitutional law, law, and amendments and additions thereto shall be published in the media.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 18 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 15. Responsibility for the violation of the signature collection procedure</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="54"/>
+        <w:t xml:space="preserve"> Article 19. The date of the national referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Referendum must be conducted not earlier than one month and not later than three months from the date of taking decision on its appointment. In exceptional cases, the President of the Republic may establish other terms for the conduct of referendum.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 16. Submission of subscription lists and final protocol on the results of collection of signatures</w:t>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="58"/>
+        <w:t xml:space="preserve"> Article 20. National referendum commissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Preparation for referendum and its conduct lie within the scope of responsibility of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) The Central Election Commission of the Republic of Kazakhstan performs the functions of the Central referendum Commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) The Territorial election commission of the Republic of Kazakhstan performs the functions of the territorial referendum commissions and</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Precinct election commissions, which perform the functions of precinct referendum commissions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2. is excluded by the Constitutional Law of the Republic of Kazakhstan dated 15. 06. 2017 № 75-VI (shall be enforced from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 20 as amended by the Constitutional Law of the Republic of Kazakhstan dated 15. 06. 2017 № 75-VI (shall be enforced from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 17. Decision-making by the President of the Republic of Kazakhstan regarding the initiative to call a Republican referendum</w:t>
-[...94 lines deleted...]
-    <w:bookmarkEnd w:id="59"/>
+        <w:t xml:space="preserve"> Article 21. Authorities of the Central referendum Commission</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The Central Election Commission</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) exercises control of implementation of the legislation on referendum throughout the Republic, ensures its uniform application; takes within its competence decisions mandatory on the entire territory of the republic;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) arranges preparation for referendum and its conduct;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) prepares and submits a draft budget for the preparation for referendum and its conduct to the Government of the Republic;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) supervises activities of the referendum commissions, cancels and suspends their decisions; allocates financial means for preparation and conduct of the referendum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) controls logistical support to the referendum commissions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) considers applications and complaints about violations of the referendum legislation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) establishes the form and texts of the ballot, the voter lists, subscription lists and other documents necessary for conduct of referendum; the voting time; the procedure for storage of referendum documents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) may hear reports of the referendum commission, state bodies and their officials on the matters related to the preparation for referendum and its conduct, as well as information of public associations on issues regarding observance of election legislation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) inform citizens about preparations for the referendum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) summarizes the results of the referendum in the Republic as a whole; ensure transmission of the message about it to the mass media;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) registers the referendum initiative group and the issue (s) proposed by it for the referendum as well as makes official statement about it in the mass media;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) establishes the form of the certificate for registration of the referendum initiative group;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) issues the registration certificate for the referendum initiative group together with the subscription lists;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) decides about termination of the activities of the initiative group members, of the whole initiative group as well as about cancellation of the initiative group registration certificate in cases provided by this Constitutional Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) declares conduct of referendum in some constituencies (territorial administrative units) as invalid in cases stipulated by this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A meeting of the Central referendum Commission is legally qualified if attended by at least two thirds of its members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The Central referendum Commission takes decisions by a majority vote.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote: Article 17 is supplemented by item 1-1 by the Constitutional Law of RK dated May, 6 1999 № 376</w:t>
+        <w:t>      Footnote: Article 21 as amended by the Constitutional Law of RK dated 24 November 2004 № 604 (shall be enforced on January, 1, 2005).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 18. Decision to call a Republican referendum</w:t>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="64"/>
+        <w:t xml:space="preserve"> Article 22. Authorities of territorial referendum commissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Territorial election commissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) is excluded by the Constitutional Law of the Republic of Kazakhstan dated 15. 06. 2017 № 75-VI (shall be enforced from the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) exercises control of implementation of the legislation on referendum on the territory of the territorial-administrative units;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) organizes the activities of precinct commissions, allocates financial means for preparation and conduct of the referendum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) controls the logistical support to precinct referendum commissions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) considers applications and complaints about violations of the referendum legislation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) may hear reports of the precinct commission, state bodies and their officials on the matters related to the preparation for referendum and its conduct, as well as information of public associations on issues regarding observance of election legislation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) receives protocols of voting results from precinct referendum commission; summarizes the results of the referendum at the relevant territorial-administrative unit;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) checks the subscription lists of the referendum initiative group for the compliance with the requirements established by this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A meeting of the territorial referendum commissions is legally qualified if attended by at least two thirds of its members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Territorial referendum commissions take decisions by a majority vote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Article 22 as amended by the Constitutional Law of RK dated November 2, 2004 № 604 (shall be enforced on January, 1, 2005); dated 15.06.2017 № 75-VI (shall be enforced from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 19. Terms for conduct of Republican referendum</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="65"/>
+        <w:t xml:space="preserve"> Article 23. Authorities of the precinct referendum commissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Precinct referendum commissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) is excluded by the Constitutional Law of the Republic of Kazakhstan dated 15. 06. 2017 № 75-VI (shall be enforced from the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) present the lists of citizens, entitled to participate in the national referendum, examine applications about errors and inaccuracies in the lists, decide on appropriate amendments;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) notify citizens about the date, time, place and procedure of voting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) arrange premises for voting and setting up of voter booths and ballot boxes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) organize voting at the polling station on the day of referendum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) conduct counting of votes and determine the voting results at polling stations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) consider applications and complaints on the preparation for voting and its conduct at the polling stations and take decisions on them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) take decisions about validity of ballots.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A meeting of the precinct referendum commissions is legally qualified if attended by at least two thirds of its members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Precinct referendum commissions take decisions by a majority vote of their members, except the cases, when according to this Constitutional Law two thirds majority of all commission’s members is needed to take a decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Article 23 as amended by the Constitutional Law of RK dated November 24, 2004 № 604 (shall be enforced on January, 1 2005); dated 15.06.2017 № 75-VI (shall be enforced from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 20. Republican referendum Commissions</w:t>
-[...74 lines deleted...]
-      3) Precinct election commissions, which perform the functions of precinct referendum commissions.</w:t>
+        <w:t xml:space="preserve"> Article 24. Support of referendum commissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Decisions of referendum commissions made within their authority are binding for all state bodies, bodies of local self-government, organizations as well as for their officials on the relevant territory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>      2. Excluded by the Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (comes into force ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. State bodies, bodies of local self-government, organizations and their officials are obliged to assist the referendum commissions in exercising their authorities, provide information and materials necessary for their work, and provide other assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Ensuring the conditions for the activities of members of referendum commissions in terms of remuneration for their work during the period of preparation and holding of a referendum shall be determined in accordance with the Constitutional Law of the Republic of Kazakhstan "On Elections in the Republic of Kazakhstan".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. is excluded by the Constitutional Law of the Republic of Kazakhstan dated 15. 06. 2017 № 75-VI (shall be enforced from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 24 as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (comes into force ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter III Procedure for conducting a national referendum Article 25. Lists of citizens eligible to participate in a national referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Compilation of lists of citizens eligible to take part in referendum, entries into the lists and appeals against denied entry, incorrect entries or removal from lists, inaccuracies; ensuring participation in the referendum by change of residence are carried out according to the rules, established by the Constitutional Law of the Republic of Kazakhstan "On elections in the Republic of Kazakhstan".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 26. Notification of the time and place of voting in a national referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Precinct referendum commissions inform citizens about the time and place of voting not later than 10 days prior to voting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The issues submitted to the referendum, drafts of the Constitution, the Constitutional law, legislations and amendments to them must be put up on a visible place in the voting premises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 27. Ballot for voting in a national referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The ballot paper contains the issues submitted to the referendum and answer options.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. If several issues are submitted to the referendum, the ballot papers must be of different colours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ballot papers are printed in Kazakh and Russian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The ballot manufacturing procedure is regulated by the Central referendum commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ballot papers are delivered to precinct referendum commissions no earlier than three days and no later than one day before voting with a reserve of one percent of the total number of voters at the precinct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 20 as amended by the Constitutional Law of the Republic of Kazakhstan dated 15. 06. 2017 № 75-VI (shall be enforced from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 27 as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (comes into force ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 21. Authorities of the Central referendum Commission</w:t>
-[...332 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+        <w:t xml:space="preserve"> Article 28. Invalid ballots in the tabulation of results of a national referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ballot papers are found invalid during vote count if</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) they are not conform with the sample</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) they are not signed by a member of the precinct commission</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) there is no indication of any of the options for answering the referendum question;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) they are marked in pencil, they have traces of erasure or other forgery, or where the will of the voters cannot be determined.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ballot papers with all options marked for the referendum question shall be declared valid but shall not be counted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Disputes about validity of ballot papers arising during vote count are settled by the precinct referendum commission by voting. The decision is taken by a two-thirds majority vote.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote: Article 21 as amended by the Constitutional Law of RK dated 24 November 2004 № 604 (shall be enforced on January, 1, 2005).</w:t>
+        <w:t>      Footnote: Article 28 as amended by the Constitutional Law of RK dated November, 24 2004 № 604 (shall be enforced on January, 1 2005); № 119-VII of 05.05.2022 (shall enter into force on the date of its first official publication); № 156-VІI of 05.11.2022 (shall be in force on 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 22. Authorities of territorial referendum commissions</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+        <w:t xml:space="preserve"> Article 29. Voting in a national referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The date, place, organization and voting procedure for the referendum are regulated by the Constitutional Law of the Republic of Kazakhstan "On elections in the Republic of Kazakhstan".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When voting, a citizen shall place any mark in the empty box to the right of the option for which he/she is voting.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      1) is excluded by the Constitutional Law of the Republic of Kazakhstan dated 15. 06. 2017 № 75-VI (shall be enforced from the date of its first official publication);</w:t>
+        <w:t>      Footnote. Article 29 as amended by Constitutional Law № 119-VII of 05.05.2022 (shall be promulgated from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...160 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 30. Counting of votes and establishing the national referendum results</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. During the vote count, the precinct referendum commission determines</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the total number of citizens at the polling station, entitled to participate in the national referendum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the number of citizens who have received ballot papers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the total number of citizens who have taken part in voting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the number of votes cast in favor of each issue and number of votes cast against each issue;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) the number of cancelled ballot papers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) the number of ballot papers declared valid but kept uncounted during vote count.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Other issues related to vote count at the polling station, summing up the results of voting in the territorial-administrative unit must be resolved in accordance with the Constitutional Law of the Republic of Kazakhstan "On Elections in the Republic of Kazakhstan" to the extent not contrary to this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 31. Tallying up the national referendum results</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The Central referendum Commission on the basis of submitted protocols on the results of voting determines</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the total number of citizens of the Republic of Kazakhstan eligible to take part in the referendum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the number of citizens, who have taken part in voting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the number of citizens, who cast their votes in favor of the referendum issue as well as those, who cast their votes against the referendum issue, and the number of invalid ballot papers, on each issue submitted to the referendum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. referendum is considered valid, if more than half of the citizens eligible to take part in the referendum have voted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Decision on the issue submitted to referendum is considered as adopted if it has received more than half of votes of citizens participating in the referendum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The draft Constitution, amendments and additions to the Constitution put to a national referendum shall be deemed adopted if more than half of the citizens, who participated in the voting, voted for them in at least two-thirds of the oblasts, cities of national status and the capital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The results of voting are summarized at the meeting of the Central referendum Commission, put down into the protocol signed by Chairman, Deputy Chairman, Secretary and members of Central referendum Commission and approved by the resolution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. When tabulating the referendum results the Central referendum commission may declare it invalid in certain precincts (administrative-territorial units) if, during the referendum the vote count or the determination of the voting results violations of this Constitutional Law or the Constitutional Law of the Republic of Kazakhstan "On Elections in the Republic of Kazakhstan" occurred.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote: Article 22 as amended by the Constitutional Law of RK dated November 2, 2004 № 604 (shall be enforced on January, 1, 2005); dated 15.06.2017 № 75-VI (shall be enforced from the date of its first official publication).</w:t>
+        <w:t>      Footnote: Article 31 as amended by the Constitutional Law of RK dated May, 4 2008 № 30-IV (see article 2 on the procedure of enactment); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="75"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...23 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 31-1. Appealing decisions and actions (inaction) of referendum commissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Decisions and actions (inaction) of referendum commissions may be appealed in accordance with the Constitutional Law of the Republic of Kazakhstan "On Elections in the Republic of Kazakhstan" in the part that does not contradict this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      1) is excluded by the Constitutional Law of the Republic of Kazakhstan dated 15. 06. 2017 № 75-VI (shall be enforced from the date of its first official publication);</w:t>
+        <w:t>      Footnote. The Law is supplemented with Article 31-1 in accordance with the Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (comes into force ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...155 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 32. Examination by the Constitutional Court of the Republic of Kazakhstan of the legality of holding the national referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of Article 32 as amended by Constitutional Law № 156-VІI of 05.11.2022 (shall be promulgated with effect on 01.01.2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Upon a petition from the President of the Republic of Kazakhstan, the Chairman of the Kurultai, at least one-fifth of the total number of Kurultai deputies, the Prime Minister the Constitutional Court shall decide in the event of a dispute on the legality of holding the national referendum. In this case the tabulation of the national referendum results shall be suspended, while the petition is under examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In the event of a dispute on the legality of holding the national referendum the Central referendum commission shall submit records on the preparation and holding of the referendum to the Constitutional Court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In the event of a breach of the Constitution, the Constitutional Court may declare a referendum incompatible with the Constitution of the Republic. In such a case, the Central Referendum Commission shall adopt a decision to cancel the results of the referendum in the polling stations (administrative-territorial units) where the referendum has been declared unconstitutional and hold a repeat vote within one month in those polling stations (administrative-territorial units).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The results of the national referendum that was deemed unconstitutional, by decision of the Central referendum commission at the relevant precincts (administrative-territorial units) shall be declared invalid. A determination that the referendum is constitutional shall result in the resumption of the tabulation of the referendum results.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote: Article 23 as amended by the Constitutional Law of RK dated November 24, 2004 № 604 (shall be enforced on January, 1 2005); dated 15.06.2017 № 75-VI (shall be enforced from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 32 as amended by Constitutional Law № 156-VІI of 05.11.2022 (shall become effective on 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 24. Support of referendum commissions</w:t>
-[...157 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="83"/>
+        <w:t xml:space="preserve"> Article 33. Publication of the national referendum results</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An official statement of the Central referendum Commission on the results of referendum must be published in mass media not later than seven days after the day of referendum.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter III. Procedure of conduct of the Republican referendum</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="84"/>
+        <w:t xml:space="preserve"> Chapter IV. Final Provisions Article 34. Entry into force of the decisions taken at the Republican referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Constitution, Constitutional Laws, legislation and amendments to them, decisions on other questions, passed by the referendum, enter into force from the date of publication of the official statement on the referendum results if another date is not determined by the Constitution, Constitutional law, legislation and amendments to them.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 25. Lists of citizens eligible to take part in the Republican referendum</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="85"/>
+        <w:t xml:space="preserve"> Article 35. Legal effect and binding decisions adopted at the Republican referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Decision, taken at referendum has a binding force throughout the territory of the Republic of Kazakhstan and does not need any confirmation by the acts of the President and bodies of state power of the Republic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Inconsistency between the decision adopted by the referendum and the Constitution, Constitutional Laws, legislation and other normative acts of the Republic are removed by adjusting the Constitution, Constitutional Laws, legislation and other normative acts in accordance with the decision, adopted by the referendum.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 26. Notification about the time and place of voting during the conduct of Republican referendum</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="88"/>
+        <w:t xml:space="preserve"> Article 36. Liability for breaching the legislation on the national referendum</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Obstructing in any form whatsoever a citizen of the Republic of Kazakhstan form a free exercise of the right to participate in a referendum, from campaigning on the issue(s) submitted to it, forgery of election documents, knowingly incorrect vote counting, violation of the secrecy of the ballot, or any other breaching of the legislation on the national referendum shall entail liability in accordance with the procedure established by law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Actions of the state bodies and public officials on the issues of the preparation for referendum and its conduct may be appealed in the court.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 27. Ballot papers for voting at the Republican referendum</w:t>
-[...1266 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Article 37. Entry into force of this Constitutional Law</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Constitutional Law shall be enforced from the date of its publication.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -5415,55 +5373,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>