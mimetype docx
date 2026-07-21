--- v0 (2025-11-13)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="45cc11a" w14:textId="45cc11a">
+    <w:p w14:paraId="6f78c67" w14:textId="6f78c67">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -188,50 +188,104 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Title reworded, the preamble excluded, in the text, the words "by this Decree," "The Decree," "of this decree" have been replaced by the words "by the present Constitutional Law," "The present Constitutional Law", "of the present Constitutional Law " by the Constitutional Law of the Republic of Kazakhstan dated May 6, 1999 № 375.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Throughout the text of the Constitutional Law, except for Chapter 14, the words "of members of the local self-government", "by member of a local self-government", "members of the local self-government", "members of the local government," "member of the local self-government" are replaced by the words "members of other local self-government", "by a member of other local self-government", "members of other local self-government", "members of other local self-government", "a member of other local self-government" by Constitutional Law of the Republic of Kazakhstan dated June 19, 2007 No 268 ( into effect from the date of its publication).</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Throughout the text, the words "Senate and Mazhilis of Parliament" have been replaced by the words "Kurultai" respectively;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the words "Republic," " to the Republic," "of the Republic of Kazakhstan," have been replaced by the words " of the Republic of Kazakhstan," " to the Republic of Kazakhstan," respectively;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the words “elector”, “electors” have been excluded in pursuance of the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1639" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> I. General Part</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -250,79 +304,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 1. Relations governed by this Constitutional Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      This Constitutional Law governs relations arising during the preparation and conduct of elections of the President of the Republic of Kazakhstan, deputies of the Senate and Mazhilis of the Parliament of the Republic of Kazakhstan, maslikhats, akims of districts, cities of regional significance, cities of district significance, villages, towns, rural districts and members of other local governments, as well as when recalling deputies of the Mazhilis of the Parliament and maslikhats elected in single-member territorial constituencies, and establishes guarantees that ensure the freedom of expression of the will of citizens of the Republic.</w:t>
+      This Constitutional Law governs the relations arising in connection with the preparation and holding of elections for the President of the Republic of Kazakhstan, deputies to the Kurultai of the Republic of Kazakhstan, maslikhats, akims of cities of district significance, villages, townships, rural districts and members of other local self-government bodies, also during the recall of maslikhat deputies, elected in single-mandate territorial constituencies, and establishes guarantees of the freedom of expression of the will of the citizens of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 - as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 - as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect ten calendar days after the day of its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1642" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -365,1200 +419,1150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 3. Principles of suffrage</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z1644" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Elections of the President, deputies of the Mazhilis of the Parliament and maslikhats, akims of districts, cities of regional significance, cities of district significance, villages, settlements, rural districts (hereinafter in the text of this Constitutional Law referred to as akims), members of other local self-government bodies of the Republic shall be held based on universal, equal and direct suffrage by secret ballot.</w:t>
+      1. Election of the President, deputies of the Kurultai and maslikhats, akims of cities of district significance, villages, townships, rural districts (hereinafter referred to in this Constitutional Law as akims), and members of other local government bodies of the Republic of Kazakhstan shall be held on the basis of universal, equal and direct suffrage by secret ballot.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z1645" w:id="4"/>
-[...15 lines deleted...]
-      2. Elections of deputies of the Senate of the Parliament of the Republic shall be held on the basis of indirect suffrage by secret ballot.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1646" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Participation of citizens of the Republic in the elections shall be voluntary. No one shall have the right to force a citizen to participate or not to participate in elections, as well as to restrict his will.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z1646" w:id="5"/>
-[...15 lines deleted...]
-      3. Participation of citizens of the Republic in the elections shall be voluntary. No one shall have the right to force a citizen to participate or not to participate in elections, as well as to restrict his will.</w:t>
+    <w:bookmarkStart w:name="z1647" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Foreign interference shall be prohibited in the preparation and conduct of elections.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z1647" w:id="6"/>
-[...15 lines deleted...]
-      4. Foreign interference shall be prohibited in the preparation and conduct of elections.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 3 as amended by the Constitutional Law of the Republic of Kazakhstan dated May 6, 1999 № 375; dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1648" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 4. Universal suffrage</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z1649" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Universal active suffrage shall be the right of citizens of the Republic to take part in the voting at elections upon reaching the age of eighteen years irrespectively of his/her birth, origin, social, official and property status, sex, race, ethnic origin, language, relation to religion, belief and faith, place of residence or any other circumstances.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z1650" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Passive suffrage is the right of citizens of the Republic of Kazakhstan to be elected as the President, deputy of Parliament, maslikhat, akim or a member of another local self-government body.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z1651" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Citizens, declared legally incapable by a court, also those serving a prison sentence pursuant to a court verdict, may not participate in elections.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. A citizen of the Republic of Kazakhstan may not be a candidate for President of the Republic of Kazakhstan, for a seat in the Kurultay of the Republic of Kazakhstan or in a maslikhat, for akim, or for membership in any other local government body:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) with a criminal record that has not been expunged or removed in accordance with the procedure established by law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) who has been found guilty by a court of committing a corruption-related crime or a corruption offense in accordance with the procedure established by law.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 3 as amended by the Constitutional Law of the Republic of Kazakhstan dated May 6, 1999 № 375; dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      Footnote. Article 4 as amended by the Constitutional Laws of RK dated May 8, 1998 № 222-I; May 6, 1999 № 375- I; April 14, 2004 № 545-II; April 15, 2005 № 44-III; June 19, 2007 № 268-III, February 9, 2009 № 124-IV; dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1648" w:id="7"/>
+    <w:bookmarkStart w:name="z1653" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 4. Universal suffrage</w:t>
-[...59 lines deleted...]
-      3. The citizens, who have been recognized by a court as legally incapable, including those who kept in places of confinement under the court’s sentence, shall not take part in elections.</w:t>
+        <w:t xml:space="preserve"> Article 5. Equal suffrage</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z1652" w:id="11"/>
-[...15 lines deleted...]
-      4. The following persons may not be candidates for the President of the Republic of Kazakhstan, deputies of the Parliament of the Republic of Kazakhstan, maslikhats, akims, as well as a candidate for membership in another local government body:</w:t>
+    <w:bookmarkStart w:name="z1654" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Voters shall participate in the elections of the President, deputies of the Kurultai and maslikhats, and also of akims on an equal basis, each with one vote per ballot.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1655" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Voters shall take part in the election of members of other local self-government bodies of the Republic on equal basis and each of them shall have an equal number of votes.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z1656" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The candidates shall be guaranteed with equal rights and conditions for participation in elections.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 4 as amended by the Constitutional Laws of RK dated May 8, 1998 № 222-I; May 6, 1999 № 375- I; April 14, 2004 № 545-II; April 15, 2005 № 44-III; June 19, 2007 № 268-III, February 9, 2009 № 124-IV; dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      Footnote. Article 5 is with the changes, introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; June 19, 2007 № 268-III; dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1653" w:id="12"/>
+    <w:bookmarkStart w:name="z1657" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 5. Equal suffrage</w:t>
-[...39 lines deleted...]
-      2. Voters shall take part in the election of members of other local self-government bodies of the Republic on equal basis and each of them shall have an equal number of votes.</w:t>
+        <w:t xml:space="preserve"> Article 6. Direct suffrage</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z1656" w:id="15"/>
-[...15 lines deleted...]
-      3. The candidates shall be guaranteed with equal rights and conditions for participation in elections.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The President, deputies of the Kurultai and maslikhats, akims, members of other local self-government bodies of the Republic of Kazakhstan shall be elected directly by the citizens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 6 as amended by the Constitutional Law of the Republic of Kazakhstan dated May 24, 2021 № 41-VII (shall be enforced ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1658" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 7. Indirect suffrage </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z1659" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Footnote: Article 7 has been excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 8. Secret ballot</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Voting at the elections of the President, deputies of the Parliament and maslikhats, akim, and members of other bodies of local self-government of the Republic shall be secret, excluding the possibility of any control over the will of voters.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 5 is with the changes, introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; June 19, 2007 № 268-III; dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      Footnote. Article 8 as amended by the Constitutional Law of the Republic of Kazakhstan dated May 24, 2021 № 41-VII (shall be enforced ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1657" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 9. Electoral systems</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1663" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In the Presidential election the candidate shall be considered elected:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      who received more than fifty percent of the votes of voters (electors) who took part in the voting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      who, in the repeat voting, received a greater number of votes of voters (electors) who took part in the voting compared to another candidate.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1664" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Kurultai deputies shall be elected by proportional representation within a single national electoral constituency.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z1665" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Deputies of the maslikhats of the capital, oblasts and cities of national significance shall be elected on a mixed electoral system: half of the deputies by proportional representation within a single territorial electoral constituency, and the other half in single-mandate territorial electoral constituencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In elections of deputies of the maslikhats of the capital, oblasts and cities of national significance in single-mandate territorial electoral constituencies, a candidate shall be considered elected if a greater number of voters, who participated in the voting cast their ballots for that candidate compared to the other candidates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the event of an odd number of mandates for deputies of the maslikhats of the capital, oblasts and cities of national significance the mandate exceeding half is elected in a single-mandate territorial electoral constituency.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1666" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Deputies of maslikhats of districts and cities of regional significance are elected in single-seat territorial constituencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      During the election of deputies of maslikhats of districts and cities of regional significance, the candidate who, in comparison with other candidates, received a greater number of votes from voters who took part in the voting, shall be considered as elected.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1667" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. In the election of the akim, the candidate shall be considered as elected, who, in comparison with other candidates, received a greater number of votes from the voters who took part in the voting.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z1668" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. In the election of members of other bodies of local self-government, candidates shall be considered as elected for whom a greater number of voters than other candidates who took part in the voting voted.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 9 - as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect ten calendar days after the day of its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 6. Direct suffrage</w:t>
-[...20 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Chapter 2. Election bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z1669" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 10. Election bodies, their system and term of office</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z1670" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Election commissions shall be the state election bodies organizing preparation for and conduct of elections in the Republic.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z1671" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A unified system of election commissions shall be comprised of:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Central Election Commission of the Republic;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) territorial election commissions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) district election commissions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 6 as amended by the Constitutional Law of the Republic of Kazakhstan dated May 24, 2021 № 41-VII (shall be enforced ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      3) is excluded by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1658" w:id="17"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z1660" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) precinct election commissions.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Electors shall participate in elections of deputies of the Senate on an equal basis and each of them shall have one vote in elections of deputies of the Senate. </w:t>
-[...614 lines deleted...]
-      3. Territorial and district election commissions for the election of deputies to the Mazhilis of Parliament shall be formed by the Central Election Commission, and district election commissions for the election of deputies to maslikhats and precinct election commissions - by the respective territorial election commissions. </w:t>
+      3. Territorial election commissions shall be established by the Central election commission, while district election commissions for the election of deputies to maslikhats and precinct election commissions shall be established by the respective territorial election commissions. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       If the boundaries of constituencies for single-mandate territorial electoral districts coincide with the boundaries of administrative-territorial units, district electoral commissions shall not be created, their powers shall be exercised by territorial electoral commissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1568,51 +1572,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The composition of election commissions, except for the Central Election Commission, shall be formed by the respective maslikhats. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      The term of office of election commissions shall be five years. </w:t>
+      The term of office for election commissions is five years. The term of office for members of election commissions in newly established or reorganized administrative-territorial units is determined in accordance with the terms of office of the respective election commissions. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Members of territorial, district and precinct election commissions shall be elected by the respective maslikhats based on proposals from political parties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1812,687 +1816,753 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 is with the changes introduced by the Constitutional Law of RK dated April 14, 2004 № 545-II; dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      Footnote. Article 10 is with the changes introduced by the Constitutional Law of RK dated April 14, 2004 № 545-II; dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1672" w:id="30"/>
+    <w:bookmarkStart w:name="z1672" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 11. Central Election Commission of the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z1673" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Central Election Commission shall head the single system of the election commissions of the Republic of Kazakhstan and operate as a permanent body.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z1674" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Central Election Commission shall consist of the chairperson and six members.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Deputy Chairman and secretary of the Central Election Commission are elected at a meeting of the commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. (Excluded by the Constitutional Law of RK dated June 19, 2007 № 268-III).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1676" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Central Election Commission shall have its own personnel.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z1673" w:id="31"/>
-[...15 lines deleted...]
-      1. Central Election Commission shall head the single system of the election commissions of the Republic of Kazakhstan and operate as a permanent body.</w:t>
+    <w:bookmarkStart w:name="z1677" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. The Central election commission shall have subordinate organizations, whose functions include facilitating the organizational activities of territorial election commissions and ensuring the creation, development, implementation, support, administration, operation and system and technical maintenance of digital infrastructure facilities, internet resources, logistical support in its electoral activities, and also organization, coordination and support of efforts to enhance the voters’ legal awareness  and training of election organizers and other participants in the electoral process.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z1674" w:id="32"/>
-[...15 lines deleted...]
-      2. Central Election Commission shall consist of the chairperson and six members.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      A subordinate organization, responsible for maintaining the Central election commission's digital systems shall collect and process personal data without the consent of the subject for the purpose of organizing and conducting elections. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1678" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Expenses on the maintenance of the Central Election Commission and its personnel shall be covered from the republican budget.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>      Footnote. Article 11 is with the changes introduced by the Constitutional Laws of RK dated June 19, 2007 № 268-III; February 9, 2009 № 124-IV; dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1679" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 12. Authorities of the Central Election Commission of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Central Election Commission shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) implement in the territory of the Republic of Kazakhstan control over implementation of election legislation; ensure its uniform application; within the limits of its authority take the decisions to be mandatory for implementation in the entire territory of the Republic;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) organize the preparation and conduct of elections for the President and the Kurultai deputies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) consider the admission of political parties to participate in elections for members of the Kurultai and for some members of the maslikhats, elected on party lists;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3. (Excluded by the Constitutional Law of RK dated June 19, 2007 № 268-III).</w:t>
+        <w:t>      2-2) excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) (excluded by the Constitutional Law of RK dated June 19, 2007 № 268-III).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3-1) (excluded by the Constitutional Law of RK dated April 14, 2004 № 545-II).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) prepare and submit to the Government of the Republic a rough estimate of the cost of conducting an election campaign on the basis of budget requests, submitted by territorial election commissions in the manner, determined by the Central Election Commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) oversee election commissions for the elections of the President and the Kurultai deputies; cancel and suspend their decisions; distribute among them the funds of the republican budget allocated for the election campaign; control creation of the necessary material and technical conditions for the activities of election commissions; consider applications and complaints against decisions and actions (inactions) of election commissions; organizes clarification of election legislation; organize and conduct training for participants in the electoral process; conduct seminars with representatives of political parties and other participants in the electoral process on the organization and conduct of elections; engage in international cooperation in the field of electoral systems;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) establish the form and text of the ballot for the elections of the President and deputies of the Kurultai, the form of ballots for the elections of deputies of maslikhats, akim and members of other local government bodies, their production, as well as the degree of security, the form of voter lists, the petition sheet for collecting signatures of voters in support of candidates for President and for collecting signatures of voters in support of candidates for akims, other election documents, the form of transparent ballot boxes and samples of election commission seals, the storing of election records; ensure the production of ballots for the elections of the President and deputies of the Kurultai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) organize the production, determine the procedure for issuing and recording absentee voter certificates;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2) determine the procedure for making changes to the ballot papers in cases of withdrawal of the candidature, cancellation of the decision to nominate a candidate, cancellation of the decision on registration of candidates, party lists;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) shall be eligible to hear to the reports of the state bodies and organizations on the issues related to preparation and conduct of elections as well as the information of public associations on the issues of observance of the election legislation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Register candidates to President of the Republic, grant them with the corresponding certificates, publish the communication on registration of candidates in mass media;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) inform voters about the course of the election campaign for the election of the President and deputies of the Parliament, periodically publishes an information bulletin;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) sum up the election results of the President and deputies of the Parliament in the Republic as a whole, register the elected President and Parliament deputies, publish relevant communication in mass media;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) recognize the holding of elections of the President, deputies of the Kurultai at individual polling stations or administrative-territorial units as invalid in cases provided for by this Constitutional Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) appoint and organize conduct of the rerun of a vote and a re-run of election of the President;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) appoint a re-run of election of the Parliament deputies;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11 is with the changes introduced by the Constitutional Laws of RK dated June 19, 2007 № 268-III; February 9, 2009 № 124-IV; dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      13) excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1679" w:id="36"/>
-[...388 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) appoint the regular and early elections to Maslikhats;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2626,51 +2696,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16-6) determine the procedure for the implementation of election campaigning and information support for the elections of the President of the Republic of Kazakhstan, deputies of the Parliament, maslikhats of the Republic of Kazakhstan, akim, as well as members of other local governments;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16-7) acquire goods, works and services for the creation, development, introduction, support, administration, operation and system maintenance of information and communication infrastructure facilities, Internet resource and material and technical support of electoral activities from a subordinate organization in respect of which it carries out state administration;</w:t>
+      16-7) procure goods, works, and services related to the creation, development, implementation, support, administration, operation and technical maintenance of digital infrastructure facilities and Internet resources and logistical support for electoral activities from a subordinate organization over which it exercises state oversight;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16-8) approve the instructions for equipping a premise at the polling station, the polling station; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2780,125 +2850,125 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12 is with the changes introduced by the Constitutional Laws of RK dated May 6, 1999 №375-I; April 14, 2004 № 545-II; changes and additions introduced by the Constitutional Laws of RK dated June 19, 2007 № 268-III; February 9, 2009 № 124-IV; dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VІI (refer to Article 3 for the order of entry into force).</w:t>
+        <w:t>      Footnote. Article 12 is with the changes introduced by the Constitutional Laws of RK dated May 6, 1999 №375-I; April 14, 2004 № 545-II; changes and additions introduced by the Constitutional Laws of RK dated June 19, 2007 № 268-III; February 9, 2009 № 124-IV; dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VІI (refer to Article 3 for the order of entry into force); as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (for enactment procedure see Art 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1680" w:id="37"/>
+    <w:bookmarkStart w:name="z1680" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 13. Territorial election commissions</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z1681" w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z1681" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Territorial election commissions shall be the regional (cities of republican significance and the capital of the Republic), district, town, district election commissions in a city.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z1682" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z1682" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Territorial election commissions shall:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ensure the organization and conduct of elections of the President, deputies of Parliament and maslikhats, akim, and members of other local governments;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2943,130 +3013,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. is excluded by the Constitutional Law of the Republic of Kazakhstan dated 14.04.2004 № 545.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1684" w:id="40"/>
+    <w:bookmarkStart w:name="z1684" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The composition of the territorial election commissions for the election of the President, deputies of the Parliament, maslikhats and akim shall be published in the media no later than ten days later, and the territorial election commissions for the election of members of other local self-government bodies - no later than seven days after the appointment or announcement elections.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 13 as amended by the Constitutional Law of the Republic of Kazakhstan dated May 6, 1999 № 375; amendments are made - dated April 14, 2004, № 545; dated 24/05/2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1685" w:id="41"/>
+    <w:bookmarkStart w:name="z1685" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 14. Authorities of the territorial election commission</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The corresponding territorial election commission shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3200,69 +3270,93 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) be eligible to hear to the reports of the election commissions, the state bodies and organizations on the issues related to preparation and conduct of elections as well as the reports of the public associations on the issues related to the implementation of the election legislation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4-1) control the relevance and accuracy of information about voters and the boundaries of polling stations, the timeliness and accuracy of the voter lists for voting and their submission for public review; </w:t>
-[...17 lines deleted...]
-      5) ensure conduct of elections of the Senate deputies; register the candidates to the Senate deputies, their proxies, issue the corresponding certificates to them; publish in the mass media the communication on registration of candidates; prepare polling stations, ensure manufacturing of the polling booths and ballot-boxes; sum up the voting results at elections of the Senate deputies and submit the protocols with the summary of the voting results to the Central Election Commission for registration of the Senate deputies;</w:t>
+      4-1) verify the accuracy and relevance of information on voters and the boundaries of polling places, timeliness and correctness of the voter rolls; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) form constituencies for the election of deputies of maslikhats, akim and publishes their list, notify voters about the locations of election commissions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3344,51 +3438,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) establish the results of voting at polling stations in the relevant administrative-territorial unit, sum up the results of elections of deputies of maslikhats, akim, register elected deputies, akim and publish a message about this in the media; submit to the higher election commission the protocols of counting votes in the respective electoral districts and precincts for summing up the results of the elections and publishing them on the official Internet resource of the Central Election Commission;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) organize repeated voting and repeated elections of deputies of the Senate, repeated elections of deputies of maslikhats, akim, as well as elections instead of retired deputies of the Senate of the Parliament and maslikhats;</w:t>
+      9-1) declare the election of maslikhat deputies and the akim at certain polling stations invalid in the cases, provided for by this Constitutional Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) organize repeat elections for maslikhat deputies and the akim, as well as elections to fill vacancies among maslikhat deputies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) appoint and organize the election of members of other local government bodies other than maslikhats, the repeated elections and election of members instead of retired members; register candidates for members of other, except for maslikhats, local government bodies, their agents, issue them the appropriate certificates; publish reports in the local media on the registration of candidates; sum up the results of election of members of other, except for maslikhats, local government bodies; publish in local media a report on the election results;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3462,571 +3574,571 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 14 is with the changes introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; June 19, 2007 № 268-III; February 9, 2009 № 124-IV; dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VІI (refer to Article 3 for the order of entry into force).</w:t>
+        <w:t>      Footnote. Article 14 is with the changes introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; June 19, 2007 № 268-III; February 9, 2009 № 124-IV; dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VІI (refer to Article 3 for the order of entry into force); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1686" w:id="42"/>
+    <w:bookmarkStart w:name="z1686" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 15. District election commissions</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 15 shall be excluded by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 15-1. District election commissions</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1689" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Constituency election commissions shall be responsible for organizing and holding elections for maslikhat deputies in single-mandate territorial electoral districts.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z1690" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. District election commissions shall be formed with five members.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z1691" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The composition of district election commissions shall be published in the media no later than ten days after the appointment or announcement of elections or after the appointment of voting in case of initiation of the recall procedure in accordance with Chapter 13-2 of this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>      Footnote. The Constitutional Law was supplemented by Article 15-1 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VІI (shall come into effect from 01.01.2023); as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1687" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...20 lines deleted...]
-      1. District election commissions shall ensure the organization and conduct of elections of deputies of the Mazhilis of the Parliament and maslikhats in single-mandate territorial constituencies.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 16. Authorities of the district election commission</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z1690" w:id="44"/>
-[...15 lines deleted...]
-      2. District election commissions shall be formed with five members.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 16 shall be excluded by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 16-1. Powers of the district election commission</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      District Electoral Commission shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) exercise control over the implementation of the electoral legislation on the territory of the respective electoral district;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) organize elections of maslikhat deputies in single-mandate territorial electoral constituencies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) conduct repeat elections and elections to replace retired maslikhat deputies in single-mandate territorial electoral districts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) establish the text of the ballot for elections of maslikhat deputies in single-mandate territorial electoral constituencies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) organize and coordinate the activities of precinct election commissions; cancel and suspend their decisions; controls the creation of the necessary material and technical conditions for the activities of precinct election commissions; consider applications and complaints against decisions and actions (inaction) of precinct election commissions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) register candidates for maslikhat deputies in single-mandate territorial electoral constituencies and their authorized representatives, issue to them the appropriate certificates and post notices of candidate registration in local media;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) have the right to hear reports of state bodies and organizations located on the territory of the electoral district on issues related to the preparation and conduct of elections, as well as information from bodies of public associations on issues of compliance with election legislation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) receive protocols on voting results from precinct election commissions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ensure the transfer of the results of the voting in the electoral district to the higher election commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) organize the conduct of voting in case of initiation of the recall procedure in accordance with Chapter 13-2 of this Constitutional Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) exercise other powers in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Constitutional Law was supplemented by Article 16-1 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VІI (shall come into effect from 01.01.2023); as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1693" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 17. Precinct election commissions</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z1691" w:id="45"/>
-[...15 lines deleted...]
-      3. The composition of district election commissions shall be published in the media no later than ten days after the appointment or announcement of elections or after the appointment of voting in case of initiation of the recall procedure in accordance with Chapter 13-2 of this Constitutional Law.</w:t>
+    <w:bookmarkStart w:name="z1694" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Precinct election commissions shall ensure the organization and conduct of elections of the President, deputies of the Kurultai and maslikhats, the akim and members of other local government bodies at the relevant polling stations.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:p>
-[...389 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The relevant territorial election commission shall determine the numerical composition of precinct election commissions: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4055,164 +4167,164 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) between seven and nine members when the number of voters in the respective polling station exceeds two thousand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The numerical composition of precinct election commissions should be odd. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1695" w:id="49"/>
+    <w:bookmarkStart w:name="z1695" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The composition of precinct election commissions for the election of the President, deputies of Parliament and maslikhats, akim shall be published in the media no later than fifteen days later, and precinct election commissions for the election of members of other local self-government bodies - no later than seven days after the appointment or announcement elections.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 17 as amended by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated May 24, 2021 № 41-VII (shall be enforced ten calendar days after the day of its first official publication); № 156-VІI of 05.11.2022 (see Art. 3 for the procedure of enactment).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1696" w:id="50"/>
+    <w:bookmarkStart w:name="z1696" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 18. Authorities of the precinct election commissions</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Precinct election commission shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) conduct electoral events at the polling station for the election of the President, deputies of the Mazhilis of the Parliament, maslikhats, akim and members of other local governments;</w:t>
+      1) conduct electoral events at the polling station for the election of the President, deputies of the Kurultai, maslikhats, the akim and members of other local government bodies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) notify voters about location of the precinct election commission;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4240,51 +4352,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) familiarize the citizens with voter registers, consider applications about errors and discrepancies in the registers and solve the issues of entering in them the appropriate alterations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1) take the necessary measures to implement the voting rights of citizens with disabilities;</w:t>
+      4-1) take the necessary measures to implement the electoral rights of citizens with disabilities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) notify the voters about the day, time and place of voting;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4394,295 +4506,311 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 is with an amendment, introduced by the Constitutional Law of RK dated April 14, 2004 № 545-II; dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t xml:space="preserve">      Footnote. Article 18 is with an amendment, introduced by the Constitutional Law of RK dated April 14, 2004 № 545-II; dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1697" w:id="51"/>
+    <w:bookmarkStart w:name="z1697" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 19. Status of a member of election commission </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z1698" w:id="52"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z1698" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Members of election commissions shall be the representatives of state bodies and shall be under the state protection. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z1699" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The legal status of members of election commissions shall be determined by the Constitution, this Constitutional Law and other laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. The following persons may not be members of an election commission:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a person with a criminal record that has not been expunged or removed in accordance with the procedure established by law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a person, whose guilt in committing a corruption crime or offense has been found by a court in accordance with the procedure established by law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a person, whose legal capacity has been recognized by a court or whose legal capacity has been limited by a court;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a person nominated and (or) elected based on a proposal from a political party or other public association, financed by international organizations and international public associations, foreign government agencies, foreign legal entities and foreign citizens, as well as stateless persons.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1701" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The chairperson, members of the Central election commission, its staff, chairpersons, their deputies, secretaries, members of territorial election commissions of the capital, oblasts, cities of national significance, as well as chairpersons, deputies and secretaries of other territorial election commissions shall exercise their powers on a permanent professional basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The remuneration of members of territorial election commissions, exercising their powers on a permanent professional basis shall be established in accordance with subparagraph 8) of Article 65 of the Constitution of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A member of a territorial election commission, exercising his powers on a permanent professional basis shall not have the right to engage in business activity, independently participate in the management of a business entity, or engage in other paid activities, except for teaching, research and creative work.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1702" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Members of an election commission not listed in paragraph 3 of this article may not be dismissed from work or transferred to another job at the initiative of the employer without their consent during the election period.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z1699" w:id="53"/>
-[...15 lines deleted...]
-      2. The legal status of members of election commissions shall be determined by the Constitution, this Constitutional Law and other legislative acts of the Republic of Kazakhstan.</w:t>
+    <w:bookmarkStart w:name="z1703" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. A member of the election commission:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z1700" w:id="54"/>
-[...168 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) shall be notified of the meetings of the relevant election commission within forty-eight hours, except for the cases requiring the immediate adoption of a decision; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4801,70 +4929,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) shall be obliged to ensure the observance and protection of electoral rights and legitimate interests of citizens, to show impartiality and independence in making decisions, as well as refrain from public evaluation of the activities of candidates and political parties that have nominated the party list;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) shall not be bound by decisions of a political party or other public association of which he is a representative, and shall not have the right to defend their interests.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1704" w:id="58"/>
+    <w:bookmarkStart w:name="z1704" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. A member of the election commission shall be relieved of his duties:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) upon the expiration of the established term of office of the election commission;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4997,704 +5125,722 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) his death;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      7) in accordance with the procedure established by the legislation of the Republic of Kazakhstan, adoption of a decision by a political party that nominated him or the enacted court decision on liquidation of the political party that nominated him.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. The exercise of the powers of a member of a territorial election commission on a permanent professional basis shall be suspended by a higher election commission within the term of their office for the duration of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      unpaid leave to care for a child until the child reaches the age of three;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      7) in accordance with the procedure established by the legislation of the Republic of Kazakhstan, adoption of a decision by a political party that nominated him or the enacted court decision on liquidation of the political party that nominated him. </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z1706" w:id="60"/>
+      educational leave. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1705" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. If a member of an electoral commission is found to have violated their official duties or the requirements of this Constitutional Law, the electoral commission shall have the right to issue a warning.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Repeated violations of official duties or the requirements of this Constitutional Law within six months by a member of an electoral commission, exercising his powers on a permanent professional basis during the election campaign by another member of the electoral commission shall result in the termination of the commission member's powers by the maslikhat that formed the commission based on the recommendation of the relevant territorial electoral commission or a higher-level electoral commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1706" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. If necessary, a higher election commission shall appoint a member of an election commission to a vacant seat before the election of a member of an election commission by the body forming the composition of the election commission, in the manner prescribed by Article 10 of this Constitutional Law.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z1707" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If necessary, a higher-level electoral commission shall appoint a member of the electoral commission to fill a temporary vacancy until the member, whose term of office was suspended resigns.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1707" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. More than half of the composition of the election commission should not be employees of the same organization, except for the cases of creation of polling stations provided for by paragraph 3 of Article 23 of this Constitutional Law.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z1708" w:id="62"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z1708" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. A member of the election commission must reside in the territory of the administrative-territorial unit in which the maslikhat is located, which formed the composition of this commission. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 19 as amended by the Constitutional Law of the Republic of Kazakhstan dated April 14, 2004 № 545; as amended by the Constitutional Law of the Republic of Kazakhstan dated 15.04.2005 № 44; dated 19.06.2007 № 268 (shall be enforced from the date of its official publication); dated 09.02.2009 № 124-IV (the order of enactment see art. 2); dated 29.06.2018 № 162-VI (shall be enforces upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1709" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 20. Arrangement of the election commissions’ activities and appeals against their actions. Publicity in the activities of election commissions.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z1710" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Election commissions shall act on the basis of the principles of collegiate, publicity and transparency.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z1711" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The first meetings shall be convened:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) of the Central Election Commission – by the Chairman of the commission within fourteen days after the election of the commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) territorial election commissions of the capital, oblasts, cities of republican significance - by a person designated by the maslikhat that formed the commission, no later than seven days after the formation of the new composition; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) of lower election commissions - by the chairmen of the relevant higher commissions not later than seven days after the formation of their composition;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) district election commissions - by the chairmen of the territorial election commissions in whose territory the electoral district is located, no later than seven days after the formation of their composition.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1712" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In the course of preparations for and conduct of electoral campaign the meeting of commissions shall be convened at least once in two weeks. Otherwise, the meeting of a commission shall be convened by the initiative of the chairperson or at least one third of the commission’s members.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:p>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> Article 20. Arrangement of the election commissions’ activities and appeals against their actions. Publicity in the activities of election commissions.</w:t>
+    <w:bookmarkStart w:name="z1713" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Meetings of the election commissions shall be legally qualified if they are attended by at least two thirds of the total number of the commission’s members.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z1710" w:id="64"/>
-[...15 lines deleted...]
-      1. Election commissions shall act on the basis of the principles of collegiate, publicity and transparency.</w:t>
+    <w:bookmarkStart w:name="z1714" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Decisions of commissions shall be adopted through an open vote by a majority of total number of their members apart of other cases stipulated by this Constitutional Law. Members of an election commission, who disagree with its decision, shall be eligible to express their individual opinion, which shall be without delay brought to the notice of the superior election commission and attached in written form to the minute of the commission’s meeting.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z1711" w:id="65"/>
-[...15 lines deleted...]
-      2. The first meetings shall be convened:</w:t>
+    <w:bookmarkStart w:name="z1715" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Election commissions shall create conditions for free familiarization of all persons with their decisions, which are posted on public telecommunications networks, and in the cases provided for by this Constitutional Law, are subject to another publication.  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:p>
-[...87 lines deleted...]
-      3. In the course of preparations for and conduct of electoral campaign the meeting of commissions shall be convened at least once in two weeks. Otherwise, the meeting of a commission shall be convened by the initiative of the chairperson or at least one third of the commission’s members.</w:t>
+    <w:bookmarkStart w:name="z1716" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Candidates, proxies, observers and mass media representatives upon submission of a certificate of employment and the editor’s assignment shall be eligible to attend meetings of election commissions.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z1713" w:id="67"/>
-[...15 lines deleted...]
-      4. Meetings of the election commissions shall be legally qualified if they are attended by at least two thirds of the total number of the commission’s members.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The candidates to deputies, political parties, which have nominated their party lists, when considering the issues affecting them shall be notified about meetings of the corresponding election commission and their agenda in advance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Presence in the premise of the election commission of unauthorized persons, who are not involved in the electoral process, shall be prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1717" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. On the election day, from the moment the polling station opens until the results of the vote are determined during the counting of ballots, one proxy from each candidate or political party that has submitted a party list, one representative from each media outlet, registered with the authorized media regulatory body in accordance with the legislation of the Republic of Kazakhstan on mass media may simultaneously be present at the polling station with no more than three representatives from each television channel, provided they present an official ID and a letter of assignment from an organization in the Republic of Kazakhstan and observers from foreign states and international organizations, who may be accompanied by an interpreter.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z1714" w:id="68"/>
-[...15 lines deleted...]
-      5. Decisions of commissions shall be adopted through an open vote by a majority of total number of their members apart of other cases stipulated by this Constitutional Law. Members of an election commission, who disagree with its decision, shall be eligible to express their individual opinion, which shall be without delay brought to the notice of the superior election commission and attached in written form to the minute of the commission’s meeting.</w:t>
+    <w:bookmarkStart w:name="z1718" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Decisions or actions (inaction) of an election commission can be appealed to a superior election commission and/or to a court within ten days from the day of making such a decision or action (inaction), unless other deadlines for appeals have not fixed in this Constitutional Law. Upon expiration of the above-mentioned deadlines appeals against decisions and actions (inaction) of an election commission shall not be considered.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z1715" w:id="69"/>
-[...15 lines deleted...]
-      6. Election commissions shall create conditions for free familiarization of all persons with their decisions, which are posted on public telecommunications networks, and in the cases provided for by this Constitutional Law, are subject to another publication. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When appeals are considered either by the election commission and the court at the same time, the election commission shall suspend proceedings until a court judgment shall come into effect. The court shall notify the election commission on the submitted appeal and on the effect of the court’s decision on the basis of the results of proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1719" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. The state bodies, organizations, bodies of local self-government as well as their officials must support to election commissions in exercising their powers, provide them with necessary data and materials, respond to the requests of election commissions within three days, whereas on the Election Day and the day prior Election Day the same must be done immediately.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:p>
-[...123 lines deleted...]
-      7. Candidates, proxies, observers and mass media representatives upon submission of a certificate of employment and the editor’s assignment shall be eligible to attend meetings of election commissions.</w:t>
+    <w:bookmarkStart w:name="z1720" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Members of territorial, district, precinct electoral commissions may, at their discretion be released from their work or official duties during the preparation and conduct of elections by decision of the commission with payment from funds allocated for the conduct of elections.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The candidates to deputies, political parties, which have nominated their party lists, when considering the issues affecting them shall be notified about meetings of the corresponding election commission and their agenda in advance.</w:t>
-[...154 lines deleted...]
-    <w:bookmarkStart w:name="z1721" w:id="75"/>
+      Electoral commission members who are civil servants shall retain their basic salaries during the preparation and holding of elections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Other members of electoral commissions shall receive salaries for this period equal to three minimum wages, paid from the funds, allocated for the conduct of elections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In this case, salaries shall be calculated based on the actual time worked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Payment for overtime work, work on holidays and weekends, night work of electoral commission members shall be calculated at a rate equal to three minimum wages, paid from funds allocated for the conduct of elections.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1721" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. The following persons cannot be members of election commissions: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) deputies of Parliament, maslikhats, akims, and members of other local self-government bodies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5820,51 +5966,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 20 is with changes introduced by the Constitutional Laws of RK dated June 19, 2007 № 268-III; February 9, 2009 № 124-IV; dated 29.06.2018 № 162-VI (shall be enforces upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); № 156-VІI dated 05.11.2022, refer to Article 3).</w:t>
+        <w:t>      Footnote. Article 20 is with changes introduced by the Constitutional Laws of RK dated June 19, 2007 № 268-III; February 9, 2009 № 124-IV; dated 29.06.2018 № 162-VI (shall be enforces upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); № 156-VІI dated 05.11.2022, refer to Article 3); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5872,1674 +6018,1577 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 20-1. Observers of political parties, other accredited public associations, and non-profit organizations of the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The heading of Article 20-1 as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1723" w:id="76"/>
-[...15 lines deleted...]
-      1. Citizens of the Republic of Kazakhstan from political parties, as well as other accredited public associations, and non-profit organizations shall be allowed as observers.</w:t>
+    <w:bookmarkStart w:name="z1723" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Citizens of the Republic of Kazakhstan, who have reached the age of eighteen, from political parties, as well as other accredited public associations and nonprofit organizations, are eligible to act as observers.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The powers of the observer must be certified in writing, indicating his/her last name, first name, and patronymic (if it is indicated in the identity document). This document shall be certified by the seal of the organization that sent the observer and shall be valid upon presentation of an identity document of the observer. The documents shall be presented to the chairman of the election commission or to the person replacing him/her for the registration of the observer by entering data about him/her in the register.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1724" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. The procedure for accreditation of public associations and non-profit organizations, whose statutory activities include the implementation of election observation activities, shall be determined by the Central Election Commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The term of accreditation shall be one year unless otherwise provided by this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      To obtain accreditation, public associations and non-profit organizations must send the following documents to the relevant election commission:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) an application in the form established by the Central Election Commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) an extract from the charter confirming the right to observe the elections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The term for consideration of an application for accreditation is thirty calendar days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The grounds for denial of accreditation or cancellation of accreditation are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) failure to submit a complete list of documents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) non-compliance of the charter with the requirements of this Article;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) suspension or termination of the activities of a public association, or non-profit organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      At the request of election commissions, information from state bodies and organizations necessary to establish the existence of grounds for denial of accreditation or cancellation of accreditation shall be provided within twenty calendar days from the date of receipt of the request.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1725" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Observers of political parties, other accredited public associations, and non-profit organizations of the Republic of Kazakhstan shall have the right to:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) be present at meeting of the election commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) receive information on the number of voters, who have taken part in voting, including voting outside of premises of polling stations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) be present in a polling station of the corresponding electoral district during voting and vote count;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) accompany portable ballot-boxes, including being in the vehicle transporting them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) observe the voting, procedures of vote count and tabulation of voting results at a polling station in the conditions enabling good observation of all above mentioned procedures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) appeal against decisions, actions (inaction) of a respective election commission and/or of its members to a superior election commission or a court;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) attend the conduct of voting outside of the polling station in the case if voters are unable to visit the polling stations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) attend the vote count and cancellation by members of the precinct election commission of unused ballot papers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) take photo, audio and video records without intervening with the course of voting and summing up its results;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) observe the procedure of transfer of protocols on voting results to the superior election commissions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) be acquainted with protocols of an election commission on voting results and obtain their certified copies after completion of the voting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) draw attention of election commission’s members to the violation of the requirements of this Constitutional Law, hand over to them the relevant written applications, reports on irregularities and receive notes of their receipt. Upon receipt of an application from proxies or observers the chairperson of election commission or the person substituting him/her shall be obliged to attach to the protocol on vote count the notes made by them.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1726" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Observers of political parties, other accredited public associations, and non-profit organizations of the Republic of Kazakhstan are obliged to:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) carry documents, certifying their identity and authority;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) not interfere with the electoral process, the procedures for vote count and decision- making by the election commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) not take any actions interfering with the activities of the election commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) fulfill the requirements of the election commission’s chairperson regarding the rules of conduct in a polling station as established by the corresponding election commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) base their comments on the documented, true and verifiable facts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) respect the requirements of this Constitutional Law and other legislative acts of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) be impartial, not to express preference in respect of a specific candidate or a political party;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) when making and distributing photo, audio and video recordings, comply with the requirements provided for by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1727" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. In case of violation of the legislation of the Republic of Kazakhstan by observers of political parties, other accredited public associations, and non-profit organizations of the Republic of Kazakhstan, the relevant election commission shall have the right to cancel the registration of the observer.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-      1-1. The procedure for accreditation of public associations and non-profit organizations, whose statutory activities include the implementation of election observation activities, shall be determined by the Central Election Commission.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 20-1 is in edition of the Constitutional Law of RK dated June 19, 2007 № 268-III; as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect sixty calendar days after the day of its first official publication); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1728" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 20-2. Observers of foreign states and international organizations, representatives of foreign mass media</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:p>
-[...195 lines deleted...]
-      2. Observers of political parties, other accredited public associations, and non-profit organizations of the Republic of Kazakhstan shall have the right to:</w:t>
+    <w:bookmarkStart w:name="z1729" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The invitations to foreign states and international organizations to take part in election observation in the Republic of Kazakhstan shall be forwarded by the Chairperson of the Central Election Commission or the Minister of Foreign Affairs of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) be present at meeting of the election commission;</w:t>
-[...216 lines deleted...]
-      3. Observers of political parties, other accredited public associations, and non-profit organizations of the Republic of Kazakhstan are obliged to:</w:t>
+      Invitations shall be forwarded via the Ministry of Foreign Affairs of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The invitation may contain wishes in respect to the number and the composition of election observation mission as well as on ensuring gender balance and country representation.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1730" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Observers of foreign states and international organizations shall be accredited by the Central Election Commission upon presentation by the Ministry of Foreign Affairs of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) carry documents, certifying their identity and authority;</w:t>
-[...144 lines deleted...]
-      4. In case of violation of the legislation of the Republic of Kazakhstan by observers of political parties, other accredited public associations, and non-profit organizations of the Republic of Kazakhstan, the relevant election commission shall have the right to cancel the registration of the observer.</w:t>
+      For the purposes of accreditation foreign states and international organizations shall submit to the Ministry of Foreign Affairs of the Republic of Kazakhstan a list of observers, and representatives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Individuals, who are not observers of foreign states and international organizations, shall not be subject to accreditation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Individuals, who have political, economic or other interests in the Republic of Kazakhstan, or whose accreditation has been earlier revoked (canceled) due to a breach of law of the Republic of Kazakhstan, the foreign state or universally recognized norms of international law, or who has been found guilty in commitment of crime, corruption offence or other illegal activities during the election period 5 years prior to the application for accreditation, shall not be accredited.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1731" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The term of accreditation of observers of foreign states and international organizations shall be determined by the Central Election Commission.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...209 lines deleted...]
-    <w:bookmarkStart w:name="z1732" w:id="85"/>
+    <w:bookmarkStart w:name="z1732" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Accredited observers of foreign states and international organizations provided with an identity card of the established by the Central Election Commission format, which entitles them to perform activities during preparation for and conduct of the election. Accreditation shall end at 18.00 local time five days before voting day. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z1733" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The observers of foreign states and international organizations, representatives of foreign mass media shall not be eligible to use their status to perform activities, which are not related to the election observation in the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z1734" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Observers of foreign states and international organizations as well as the representatives of foreign mass media shall be eligible to:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) observe all stages of the electoral process;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) be informed on the progress of the electoral process by election commissions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) have access to the polling station during voting and vote count;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) meet the stakeholders of the electoral process;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) inform members of an election commission on his findings, observed violations, recommendations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) make public statements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) observe the handover of protocols on voting results to a superior election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1735" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Observers of foreign states and international organizations and representatives of foreign mass media shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) carry the documents identifying them and certifying their accreditation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) not interfere in the electoral process, the vote count and decision-making by the election commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) not take any actions that impede the work of an election commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) fulfill the requirements of the election commission’s chairperson regarding the rules of conduct at the polling station as established by the corresponding election commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) be impartial, restrain from expressing preferences in respect to a specific candidate or a political party;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) respect the requirements of this Constitutional Law and other legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1736" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. In the cases stipulated by this Constitutional Law the Central Election Commission shall be eligible to revoke accreditation of the observer of foreign state or international organization.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z1733" w:id="86"/>
-[...15 lines deleted...]
-      5. The observers of foreign states and international organizations, representatives of foreign mass media shall not be eligible to use their status to perform activities, which are not related to the election observation in the Republic of Kazakhstan.</w:t>
+    <w:bookmarkStart w:name="z1737" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. In case of infringement of the legislation of the Republic of Kazakhstan or generally accepted principles and norms of international law by observers, the corresponding election commission shall be eligible to submit to the Central Election Commission a request to revoke accreditation of the observer of the foreign state, of the international organization.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z1734" w:id="87"/>
-[...15 lines deleted...]
-      6. Observers of foreign states and international organizations as well as the representatives of foreign mass media shall be eligible to:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Accreditation of an observer of a foreign state or an international organization may be revoked by the Central Election Commission on the basis of an appeal from the relevant foreign state or international organization upon recommendation of the Ministry of Foreign Affairs of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 20-2 is added by the Constitutional Law of RK dated June 19, 2007 № 268-III; changes are introduced by the Constitutional Law dated February 9, 2009 № 124-IV; dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1738" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 3. Constituencies and electoral districts</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...132 lines deleted...]
-      7. Observers of foreign states and international organizations and representatives of foreign mass media shall:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 21. Electoral constituencies and their system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In the Republic of Kazakhstan a system of territorial electoral constituencies shall be created and used for elections of maslikhat deputies, akims, and members of other local government bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. For elections of the President of the Republic of Kazakhstan and Kurultai deputies, the entire territory of the Republic of Kazakhstan shall constitute a single nationwide electoral constituency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. For elections of maslikhat deputies and the akim, a territorial electoral constituency shall be formed within the territory of the corresponding administrative-territorial unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For elections of maslikhat deputies in single-mandate territorial electoral districts, electoral constituencies shall be formed taking into account the administrative-territorial division of regions and the number of voters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. For elections of members of other local government bodies, multi-mandate territorial electoral constituencies shall be formed, covering the territories of urban and rural local communities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 21 - as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1745" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 22. Formation of the constituencies and delimitation of their borders</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:p>
-[...123 lines deleted...]
-      8. In the cases stipulated by this Constitutional Law the Central Election Commission shall be eligible to revoke accreditation of the observer of foreign state or international organization.</w:t>
+    <w:bookmarkStart w:name="z1746" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Constituencies for the election of deputies of maslikhats, akim, and members of other local self-government bodies shall be formed by territorial election commissions.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z1737" w:id="90"/>
-[...381 lines deleted...]
-    <w:bookmarkStart w:name="z1747" w:id="99"/>
+    <w:bookmarkStart w:name="z1747" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. The list of electoral districts with indication of their borders and locations of territorial election commissions shall be published in the relevant media by the relevant election commissions not later than ten days after the appointment or announcement of elections. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z1748" w:id="100"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z1748" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Determination of the boundaries of the electoral district and the location of district election commissions shall be carried out by the relevant election commission.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The list of electoral districts, indicating their boundaries and locations of district election commissions, shall be published in the relevant mass media by the relevant election commissions no later than ten days after the appointment or announcement of elections.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7573,125 +7622,125 @@
         </w:rPr>
         <w:t>3. is excluded by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 22 is with the changes introduced by the Constitutional Law of RK dated June 19, 2007 № 268-III; dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      Footnote. Article 22 is with the changes introduced by the Constitutional Law of RK dated June 19, 2007 № 268-III; dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1750" w:id="101"/>
+    <w:bookmarkStart w:name="z1750" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 23. Formation of electoral districts</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z1751" w:id="102"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z1751" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. For the conduct of voting and counting of votes in districts and cities, by the decisions of the relevant akims in consultation with the territorial election commissions, the polling stations shall be formed. Polling stations shall be formed in order to create maximum convenience for voters and taking into account local and other conditions. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z1752" w:id="103"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z1752" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Electoral districts shall be formed taking into account the following conditions:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) not more than three thousand voters per each electoral district;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7726,296 +7775,314 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      3) (excluded by the Constitutional Law of RK dated April 14, 2004 № 545-II);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1753" w:id="104"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z1754" w:id="105"/>
+    <w:bookmarkStart w:name="z1753" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Polling stations may be established in military units, on vessels belonging to the Republic of Kazakhstan and at sea on election day, in rest homes, in sanatoriums and resorts, in inpatient treatment facilities, at citizens’ places of stay in remote and hard-to-reach areas, at livestock grazing areas, in organizations with continuous production, at shift-based work sites, and in special institutions, providing temporary isolation from society. Polling stations may be established within the electoral districts corresponding to their location, the vessel's home port, or their location. Polling stations belonging to the electoral district in which the Ministry of Foreign Affairs of the Republic of Kazakhstan is located shall be established at missions of the Republic of Kazakhstan in foreign countries.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z1754" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Formation of electoral districts shall be conducted by the corresponding akims and the Ministry of Foreign Affairs of the Republic upon proposals of the captains of ships, commanders of military units or body of troops, heads of establishments mentioned in clause 3 of this Article.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z1755" w:id="106"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The operating procedures of the polling stations, specified in paragraph 3 of this article shall be determined in accordance with their internal access control procedures, if any.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1755" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. The relevant akims, within fifteen days, and during the election of members of other local government bodies, - within seven days after the appointment or announcement of elections, shall notify voters through the media about the boundaries of polling stations. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
+      5. Within fifteen days, and during elections of members of other local government bodies - within seven days after the appointment or announcement of election the corresponding akims shall notify voters through the media about the boundaries of polling stations and the locations of election commissions. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 is with the changes introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545; April 15, 2005 № 44-III; June 19, 2007 № 268-III; February 9, 2009 № 124-IV (the order of enactment see Art. 2); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 23 is with the changes introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545; April 15, 2005 № 44-III; June 19, 2007 № 268-III; February 9, 2009 № 124-IV (the order of enactment see Art. 2); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 11.06.2026 № 305-VIII (for enactment procedure see Art.2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1756" w:id="107"/>
+    <w:bookmarkStart w:name="z1756" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 4. Registers of voters (electors)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z1757" w:id="108"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z1757" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 24. Register of voters (electors) and the order of their compilation</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z1758" w:id="109"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1758" w:id="100"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Lists of voters shall be compiled during the elections of the President, deputies of the Mazhilis of the Parliament and maslikhats, akim, and members of other local governments. Lists of electors shall be drawn up during the elections of deputies of the Senate.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
+      1. Lists of voters shall be compiled during the elections of the President, deputies of the Mazhilis of the Parliament and maslikhats, akim, and members of other local governments.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. (excluded by the Constitutional Law of RK dated April 14, 2004 № 545-II).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1760" w:id="110"/>
+    <w:bookmarkStart w:name="z1760" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The grounds for enrolment of a citizen in the voter register shall be the fact of his/her registration in the place of residence in the territory of the given electoral district.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z1761" w:id="111"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z1761" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Voter lists shall be compiled in alphabetical or other order. The list shall include the last name, first name, patronymic name, year of birth (at the age of eighteen - day and month additionally), individual identification number and address of the voter's residence. The lists of electors shall be compiled in alphabetical or other order and include the last name, first name, patronymic, year of birth, individual identification number, name of the maslikhat whose deputy he is, and his address of residence. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1762" w:id="112"/>
+      4. Voter lists shall be compiled in alphabetical or other order. The list shall include the voter's last name, first name, patronymic (if indicated in the identity document), year of birth (at the age of eighteen - additionally the day and month), individual identification number and residential address. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z1762" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. The voter list at the place of residence shall be compiled by the relevant local executive body on the basis of the state database of individuals. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Each voter shall have the right to register as a voter in the relevant local executive body from the moment of announcement or appointment of elections. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8098,248 +8165,280 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The procedure for verification and submission of information shall be determined by the Central Election Commission. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Officials of local executive bodies shall be responsible for the accuracy of voter lists, as well as information about voters submitted by the relevant election commission. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1763" w:id="113"/>
+    <w:bookmarkStart w:name="z1763" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Students in secondary special and higher educational institutions, as well as those under professional postgraduate educational programs of full-time education, living in dormitories, shall be included in the voter list at the dormitory's location.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z1764" w:id="114"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z1764" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. The register of voters, who are military servicemen in the military units as well as members of their families and other voters living in the locations of military units, shall be compiled on the basis of the data submitted by commanders of the military units.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...58 lines deleted...]
-    <w:bookmarkStart w:name="z1767" w:id="117"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z1765" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Voter lists by polling stations formed in rest homes, sanatorium-resort organizations, inpatient treatment facilities, in citizens’ places of stay in remote and hard-to-reach areas, at livestock grazing areas, in organizations with continuously operating production, at shift-based work sites, in special institutions, providing temporary isolation from society, also at representative offices of the Republic of Kazakhstan in foreign countries, on vessels, belonging to the Republic of Kazakhstan and at sea on election day, shall be compiled on the basis of data, provided by the heads of the said institutions, the relevant akims, the heads of the said representative offices and the captains of the vessels.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The lists of voters at polling stations, formed in places of temporary stay (in rest homes, in sanatorium-resort organizations, inpatient treatment facilities, in organizations with continuously operating production, at shift-based work sites, in special institutions that ensure temporary isolation from society, also at representative offices of the Republic of Kazakhstan in foreign countries, on ships belonging to the Republic of Kazakhstan and at sea on election day) shall be subject to mandatory clarification as of the day preceding the voting day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1767" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Making changes in the voter register since the beginning of vote count shall be prohibited.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 24 is with the changes introduced by the Constitutional Laws of RK dated April 14, 2004 № 545-II; April 15, 2005 № 44-III; dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      Footnote. Article 24 is with the changes introduced by the Constitutional Laws of RK dated April 14, 2004 № 545-II; April 15, 2005 № 44-III; dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1768" w:id="118"/>
+    <w:bookmarkStart w:name="z1768" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 25. Enrolment in the registers of voters (electors)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z1769" w:id="119"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z1769" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The voter register shall include:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the citizens of the Republic with active suffrage;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8365,51 +8464,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Temporarily registered citizens shall be included in the voter lists on the basis of an application submitted by them to the local executive body with exclusion from the list at the place of permanent registration; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) in the electoral districts to be formed in the rest houses, health resorts, medioprophilactic institutions, in the places of the citizens’ stay in the remote and hard-to-reach areas, in the distant pastures, in the investigative wards and detention centers and boards of ships belonging to the Republic of Kazakhstan that on the day of elections are in navigation - all citizens, who on the Election Day stay in the named institutions and organizations or on the board the ships;</w:t>
+      3) at polling stations, established in vacation homes, health resorts, inpatient medical facilities, locations of citizens in remote and hard-to-reach areas, and livestock-grazing areas, in organizations with continuous production operations, at shift-based work sites, in special institutions, providing temporary isolation from society, and on vessels owned by the Republic of Kazakhstan that are at sea on the election day all citizens who will be present at the aforementioned institutions and organizations or on board a vessel on election day shall be included;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) in the military units - all military servicemen, who stay in military units as well as their family members and other voters living in the locations of military units. The military servicemen living outside the military units shall be enrolled in the voter registers in the place of their residence on the general grounds;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8422,596 +8521,547 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) at the polling stations formed in the representative offices of Republic in foreign states - all citizens who live or are in continuous business trip in the corresponding foreign state and who have valid passports of the Republic’s citizens.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The citizens of the Republic of Kazakhstan arriving in foreign states by private invitations, to business and tourist trips shall be enrolled in the voter register upon their application to the precinct election commission and submission of a valid passport of the citizen of the Republic.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1770" w:id="120"/>
-[...52 lines deleted...]
-      2) Maslikhat of the city of the republican status and the capital of the Republic.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. A citizen (elector) can be enrolled only in one voter (elector) register.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 25 is with the changes introduced by the Constitutional Laws of RK dated April 14, 2004 № 545-II; April 15, 2005 № 44-III; dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 25 is with the changes introduced by the Constitutional Laws of RK dated April 14, 2004 № 545-II; April 15, 2005 № 44-III; dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1771" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 26. Review of voter lists</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Voters shall be provided with voter lists at polling stations established in their domicile area to review their personal data fifteen days prior to the election day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Voters at polling stations, established in military units, on vessels belonging to the Republic of Kazakhstan and at sea on the election day, in rest homes, in sanatoriums and resorts, inpatient facilities, locations of citizens in remote and hard-to-reach areas, and livestock-grazing areas, in organizations with continuous production operations, at shift-based work sites, in special institutions, providing temporary isolation from society and at foreign missions of the Republic of Kazakhstan in foreign countries, shall be provided with voter lists for review, five days before election day (at polling stations established during elections of members of other local government bodies – seven days before election day).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Every citizen shall have the right to verify their data on the voter lists and appeal non-inclusion, incorrect inclusion on the list, or exclusion from the list, as well as inaccuracies in the voter data on the list. Applications for inclusion in, removal from, or corrections to voter lists shall be reviewed by the relevant election commission on the day the application was received. If the application is rejected, the election commission shall promptly issue to the applicant a copy of the reasoned decision rejecting their application. The decision may be appealed at the appropriate court at the location of the election commission, which shall review the complaint on the day it was received. If the decision is favorable to the applicant, the correction to the voter list or the inclusion of an excluded voter in the list shall be made by the election commission immediately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The work schedule of precinct election commissions, with the exception of election day, shall be determined by the relevant territorial election commissions.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Article 26 – as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1776" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 26. Familiarization with the registers of voters (electors)</w:t>
-[...174 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Article 26-1. Formation of voters list for voting</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z1777" w:id="127"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z1777" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The lists of voters for each electoral precinct shall be submitted by the relevant akim according to the act to the precinct election commission twenty days before the start of voting in electronic form and (or) on paper, to the territorial and district commissions - in electronic form.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z1778" w:id="128"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z1778" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. In the event of a change in the voter list, the precinct election commission shall inform the higher election commission about this. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z1779" w:id="129"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z1779" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. The subordinate territorial election commission shall submit voter lists in electronic form to a higher commission for inclusion in the electronic Register of citizens - voters of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z1780" w:id="130"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z1780" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. The procedure for compiling voter lists for voting as well as their submission to election commissions shall be determined by the Central Election Commission. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Chapter 4 shall be supplemented by Article 26-1 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1781" w:id="131"/>
+    <w:bookmarkStart w:name="z1781" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 5. Pre-election campaign</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z1782" w:id="132"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z1782" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 27. Pre-election campaign</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z1783" w:id="133"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z1783" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The pre-election campaign shall be the activity with the aim of inducing voters to take part in voting for or against any candidate or a political party.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z1784" w:id="134"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Foreign nationals, stateless persons, foreign legal entities, and international organizations shall be prohibited from engaging in activities that hinder and (or) promote the nomination and election of candidates, political parties that have submitted a party list, the achievement of a specific outcome in elections.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1784" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The pre-election campaign shall begin since the moment of closure of the candidates’ registration and shall end at midnight by the local time on the day before election. In case of conduct of the rerun of a vote the pre-election campaign shall begin from the day of assignment of a day for the rerun of a vote and shall end at midnight by the local time of the day before election.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z1785" w:id="135"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z1785" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The pre-election campaign shall be conducted:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) through mass media;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9040,104 +9090,104 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) through issue and (or) distribution of printed, audiovisual and other campaign materials;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) through online platforms.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1786" w:id="136"/>
+    <w:bookmarkStart w:name="z1786" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. It shall be forbidden to conduct a pre-election campaign, to distribute any pre-election</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       campaign materials to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) state bodies, local self-government bodies as well as their officials, while on duty;</w:t>
+      1) state bodies, local government bodies, and also their officials while performing their official duties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) servicemen of the armed forces, other troops and military formations, personnel of the bodies of the national security, law-enforcement bodies and judges;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9168,70 +9218,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) religious associations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       It shall be prohibited for TV and radio broadcasters to distribute any campaign materials in news and analytical programs.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1787" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      It shall be prohibited to take photos and (or) videos of a completed ballot and to distribute them on election day.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1787" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Taking advantages of the official status by the candidates, who are officials of the state bodies, shall be forbidden.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Under the use of advantages of the positional or official status, this Constitutional Law shall consider the following:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9260,70 +9328,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) using the premises occupied by the state bodies to promote the election of a candidate or a political party that nominated a party list, if other candidates, political parties are not guaranteed by the use of these premises on the same conditions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Compliance with the restrictions stipulated by this clause must not create obstacles for implementation by the officials of their duties.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1788" w:id="138"/>
+    <w:bookmarkStart w:name="z1788" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Journalists, officials of the editorial staff of mass media, registered as candidates or their proxies, shall not be entitled to take part in the election coverage by mass media.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Mass media shall be obliged to carry out objective coverage of the election campaign of candidates, political parties; refrain from publishing campaign materials and other information that obviously defames the honor, dignity and business reputation of a candidate or political party; provide these persons with the possibility of free publication of a denial in defense of honor, dignity and business reputation in the next issue of the print edition in the same volume, in the same font and in the same place where the refuted message or material was placed. On radio and television, the refutation must be broadcast at the same time of day and in the same television and radio program as the refuted message or material, and in cases of the closure of the said television and radio program, - in another television and radio program with a corresponding thematic focus. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9352,356 +9420,356 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The mass media shall be obliged to disseminate information about events for the nomination of all candidates and party lists, their registration by election commissions in equal volumes of print space and airtime. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The media shall immediately provide the opportunity to the relevant election commissions to publish information on the progress of the election campaign and the messages, established by this Constitutional Law. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1789" w:id="139"/>
+    <w:bookmarkStart w:name="z1789" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. Users of online platforms shall be required to refrain from publishing campaign materials and other information that deliberately discredits the honour, dignity and business reputation of a candidate or political party; provide these persons with the opportunity to publish a refutation free of charge in defence of their honour, dignity and business reputation.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z1790" w:id="140"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z1790" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. The officials of mass media shall not bear responsibility for the statements of candidates and political parties during electoral campaigns, except for cases of publication of materials indicated in clause 1 of Article 29 of this Constitutional Law.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z1791" w:id="141"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z1791" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Conduct of the pre-election campaign accompanied by granting to voters of goods, services, securities free of charge or on favorable terms as well as conduct of lotteries, charitable actions, payment of money or promise to provide the latter shall be considered as inadequate pre- electoral campaign, except for free distribution of the printed and illustrative materials, badges, flags and the tags specially produced for the electoral campaign. Conduct of inadequate pre-election campaigns shall be forbidden.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Since the moment of announcement (appointment) of elections the candidates, political parties, which nominated their party lists, any physical persons and legal entities acting on behalf of them or in their support shall be forbidden to carry out charitable actions except the conduct of entertainment and sports events.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Infringement by a candidate or a political party nominated a party list and their proxies of the rules established by this clause shall entail cancellation of the decision on registration of the candidate and the party list.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1792" w:id="142"/>
+    <w:bookmarkStart w:name="z1792" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Conduct a pre-election campaign using the image of any person without his/her written consent and in case of his/her death - without permission of his/her heirs shall be forbidden.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 27 is with the changes, introduced by the Constitutional Laws of RK dated April 14, 2004 № 545-II; April 15, 2005 № 44-III; February 9, 2009 № 124-IV (the order of enactment see Art. 2); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VІI (refer to Article 3 for the order of entry into force). </w:t>
+        <w:t>      Footnote. Article 27 is with the changes, introduced by the Constitutional Laws of RK dated April 14, 2004 № 545-II; April 15, 2005 № 44-III; February 9, 2009 № 124-IV (the order of enactment see Art. 2); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VІI (refer to Article 3 for the order of entry into force); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1793" w:id="143"/>
+    <w:bookmarkStart w:name="z1793" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 28. The right to conduct pre-election campaigns</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z1794" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The State shall guarantee citizens and public associations the right to unimpeded election campaigning for or against a candidate or political party in accordance with this Constitutional Law and other laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The Citizens and the public associations which according to this Constitutional Law have not established any election funds shall be eligible to conduct a pre-election campaign which does not need any financing.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1795" w:id="145"/>
+    <w:bookmarkStart w:name="z1795" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. From the moment of the expiration of the registration period established in accordance with this Constitutional Law and until the end of the campaign, candidates, and political parties that nominated a party list, shall have the right to campaign and promote their election program.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The candidates and political parties which have nominated their party lists shall be guaranteed equal access conditions to mass media to conduct their pre-election campaigns.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1796" w:id="146"/>
+    <w:bookmarkStart w:name="z1796" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The state guarantees candidates an equal allocation of funds to present their programs. The procedure and volumes of allocation of funds to candidates shall be determined by the Central Election Commission.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...33 lines deleted...]
-      Political parties that have nominated party lists of candidates for deputies of maslikhats, candidates for deputies of the Senate of the Parliament, as well as candidates for deputies of the Mazhilis of the Parliament and maslikhats in single-seat territorial constituencies, candidates for akims may participate in pre-election debates, which are entitled to organize the relevant territorial election commissions.</w:t>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Presidential candidates and political parties that have nominated party lists of candidates for Kurultai deputies shall have the right to participate in pre-election debates, organized by the Central election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Political parties that have nominated party lists of candidates for maslikhat deputies, as well as candidates for maslikhat deputies in single-mandate territorial electoral districts and akim candidates may participate in pre-election debates that may be organized by the relevant territorial election commissions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The procedure and conditions for conducting pre-election debates, determined by the Central Electoral Commission, must be equal and not create advantages for one or another candidate or political party.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9711,87 +9779,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The mass media, on a contractual basis, provide airtime, and print space for the publication of campaign materials to registered candidates and political parties that have nominated party lists.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Users of online platforms, on a contractual basis, shall provide the amount of information for the publication of campaign materials to registered candidates and political parties that have nominated party lists.</w:t>
+      Users of online platforms shall provide on a contractual basis the scope of information for the publication of campaign materials to registered candidates and political parties that have nominated party lists, with the exception of political parties and candidates, using their own online resources or accounts on online platforms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The terms of the contract for the publication of campaign materials should not create advantages for this or that candidate, or political party.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Information on the amount of payment, and conditions for posting campaign materials submitted on a contractual basis must be announced and published by the relevant mass media, the user of the online platform no later than five days before the start of the election campaign, and also submitted to the Central Election Commission during the presidential elections and deputies of the Mazhilis of the Parliament on party lists, to other territorial election commissions - in the election of deputies of the Senate of the Parliament, the Mazhilis of the Parliament in single-member territorial constituencies, deputies of maslikhats, akims and members of other local governments.</w:t>
+      Information on the amount of payment and the terms for posting campaign materials, submitted on a contractual basis must be announced and published by the relevant media outlet or online platform user no later than five days prior to the start of election campaigning and also must be submitted to the Central election commission for presidential and Kurultai elections, to other territorial electoral commissions for elections of maslikhat deputies, akims and members of other local government bodies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       On the Internet resources of the Central and Territorial Election Commissions, the information provided by the media, users of online platforms on the amount of payment, and conditions for placing campaign materials shall be posted. The media, users of the online platform that provide airtime, print space and the amount of information on a contractual basis, may not place or distribute campaign materials of candidates, or political parties that have nominated party lists, until the publication of information on the amount of payment, conditions for posting campaign materials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9840,146 +9908,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The order of speeches of candidates and political parties that nominated party lists in the media, on online platforms shall be established in the order in which written applications are received or by draw if the applications are received simultaneously.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       It shall be prohibited to interrupt and comment on the speeches of candidates and representatives of political parties that nominated party lists on television and radio immediately after the speech, as well as in print media in the same issue.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1797" w:id="147"/>
+    <w:bookmarkStart w:name="z1797" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Local executive bodies and local self-government bodies provide candidates on contractual basis space for meetings with voters. Terms for rent of premises shall be uniform and equal for all candidates.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Election commissions in cooperation with local executive bodies and with local self- government bodies shall compile a schedule of meetings of candidates with voters in the premises and publish it in the mass media.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1798" w:id="148"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z1798" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. For the publication of posters, leaflets, slogans, and other campaign materials the relevant electoral commissions shall allocate an equal amount of money to candidates, excepting those running on party lists. All campaign materials must contain information on the organization that issued them (on printed materials, the location of printing and circulation), the individuals, who commissioned them, the source of funding. The production of campaign materials outside the Republic of Kazakhstan, distribution of anonymous campaign materials, and the use of campaign materials not produced for the current campaign shall be prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The requirements of this paragraph concerning online platforms shall apply if users of online platforms have produced campaign materials on a contractual basis.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1799" w:id="149"/>
+    <w:bookmarkStart w:name="z1799" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The local executive bodies jointly with the corresponding election commissions shall determine places for keeping printed campaign materials for all candidates and shall equip them with stands, boards and curbstones. The printed campaign materials shall be displayed on conditions that ensure equal rights for all candidates.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The candidates shall be eligible to hang out their printed campaign materials in other places with the consent of the owner of the corresponding premises or a facility.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10008,128 +10076,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Information about candidates shall be placed in the premises of election commissions and polling station in a uniform format with a photo of the candidate and a standard form of the data established by the Central Election Commission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Information on political parties, which have nominated party lists, shall be posted in the premises of the election commission and polling stations and shall comply with a standard form of data established by the Central Election Commission.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1800" w:id="150"/>
+    <w:bookmarkStart w:name="z1800" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Candidates and political parties that have nominated party lists shall have the right to pay from their election funds the expenses associated with speaking in the media, on online platforms, holding public election events, publishing additional campaign materials, as well as cover transportation and travel expenses. It shall be prohibited to attract other money from other sources for these purposes, to accept any goods, works and services of individuals and legal entities that are not paid for from the election funds of candidates, used by the candidate during the election campaign, to provide these individuals and legal entities with any assistance from the candidate for providing these services.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The physical persons and legal entities rendering services to the candidate and the political party to conduct the pre-election campaign should obtain written consent of the candidates to adopt such services. The persons who do not have the aforementioned written consent shall bear responsibility according to the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1801" w:id="151"/>
+    <w:bookmarkStart w:name="z1801" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Information subject to compulsory publication in accordance with this Constitutional Law shall be posted on the Internet resources of local executive bodies and election commissions. Periodicals shall place information from election commissions in the manner and amount, determined by the Central Election Commission, at the expense of funds, provided by the republican and local budgets. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z1802" w:id="152"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z1802" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. The media, and online platforms, when publishing the results of public opinion polls related to elections, shall be required to indicate the legal entity that conducted the poll, the persons who ordered the poll and paid for it, the time of the poll, the method of collecting information, the exact wording of the question, the number of respondents and coefficient of error of the survey results.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Public opinion survey may be conducted by legal entities, registered in accordance with the legislation of the Republic of Kazakhstan, having at least five years of experience in conducting public opinion survey, having previously notified the Central Election Commission in writing with the relevant documents attached. The notification sent to the Central Election Commission shall indicate information on the specialists participating in the survey and having experience in this field, on the regions in which public opinion surveys will be conducted, on the methods of analysis used. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10165,905 +10233,1771 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 28 is in edition of the Constitutional Laws of RK dated April 14, 2004 № 545-II; June 19, 2007 № 268-III; February 9, 2009 № 124-IV (the order of enactment see Art. 2); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VІI (refer to Article 3 for the order of entry into force).</w:t>
+        <w:t>      Footnote. Article 28 is in edition of the Constitutional Laws of RK dated April 14, 2004 № 545-II; June 19, 2007 № 268-III; February 9, 2009 № 124-IV (the order of enactment see Art. 2); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VІI (refer to Article 3 for the order of entry into force); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1803" w:id="153"/>
+    <w:bookmarkStart w:name="z1803" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 29. Election program of the candidate, the political party</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-[...15 lines deleted...]
-      A candidate for President, for deputies of Parliament and maslikhat, for akims, for members of another local self-government body, a political party that has nominated a party list, come up with an election program for their future activities. The election program should not proclaim the idea of forcibly changing the constitutional order, violating the integrity of the Republic, undermining the security of the state, inciting social, racial, national, religious, class and tribal hatred, the cult of cruelty and violence, as well as the creation of paramilitary formations not provided for by law.</w:t>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A candidate for President, for a seat in the Maslikhat, for akim, and for a member of other local government bodies, as well as political parties that have submitted a party list, shall present a campaign platform of his prospective activities. The campaign platform must not advocate ideas of violently altering the foundations of the constitutional order, infringing upon territorial integrity, sovereignty and independence of the Republic of Kazakhstan, disruption of public order, undermining of national security, war, armed conflicts, social, racial, national, ethnic or religious superiority or discord, glorification of cruelty and violence, or calls to commit such acts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In case of infringement of the above-mentioned requirements the corresponding election commission shall be eligible to refuse the candidate in his/her registration and the political party in registration of the party list. In case of putting forward by the candidate or the political party of such an election program after registration - to cancel the decision on registration of the candidate or the party list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 29 is in edition of the Constitutional Law of RK dated April 14, 2004 № 545-II; as amended by the Constitutional Law of the Republic of Kazakhstan dated May 24, 2021 № 41-VII (shall be enforced ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023). </w:t>
+        <w:t>      Footnote. Article 29 is in edition of the Constitutional Law of RK dated April 14, 2004 № 545-II; as amended by the Constitutional Law of the Republic of Kazakhstan dated May 24, 2021 № 41-VII (shall be enforced ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1804" w:id="154"/>
+    <w:bookmarkStart w:name="z1804" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 30.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The article 30 is excluded by the Constitutional Law of RK dated April 14, 2004 № 545-II.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1805" w:id="155"/>
+    <w:bookmarkStart w:name="z1805" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 31. Proxies</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z1806" w:id="156"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z1806" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Candidates, the political parties which have nominated their party lists shall be eligible to have proxies to help them in conducting of electoral campaigns, pre-election campaigns and to represent the interests of candidates and political parties.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z1807" w:id="157"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z1807" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Candidates and the political parties which have nominated the party lists shall determine their proxies at their own discretion in the number that shall not exceed three persons per each electoral district of the corresponding constituency and shall notify the corresponding election commission for their registration.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The persons to be offered by a candidate and a political party as proxies shall submit to the corresponding election commission an application expressing their willingness to act as a proxy.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z1808" w:id="158"/>
+    <w:bookmarkStart w:name="z1808" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The election commission after registration of proxies issues to them corresponding certificates.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1810" w:id="160"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z1809" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. An authorized representative must be a citizen of the Republic of Kazakhstan, who has reached the age of eighteen, and may not be a candidate for President, a deputy to the Kurultay or a maslikhat, an akim, a member of any other local government body, a member of any election commission, or hold a political civil servant position.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z1810" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Proxies shall have the rights and responsibilities of observers of political parties, other public associations and non-government organizations of the Republic of Kazakhstan and shall act within the limits of authority granted to them in written form by a candidate or a political party, which has nominated a party list.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z1811" w:id="161"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z1811" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Proxies shall lose their status after completion of electoral campaign by their own initiatives or by a decision of a candidate and a political party which has nominated the party list as well as in cases of cancellation of registration of a candidate or a party list, breach of this Constitutional Law.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 31 is in edition of the Constitutional Laws of RK dated April 14, 2004 № 545-II; April 15, 2005 № 44-III; June 19, 2007 № 268-III.</w:t>
+        <w:t>      Footnote. Article 31 is in edition of the Constitutional Laws of RK dated April 14, 2004 № 545-II; April 15, 2005 № 44-III; June 19, 2007 № 268-III; dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1812" w:id="162"/>
+    <w:bookmarkStart w:name="z1812" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 32. Termination of the pre-election campaign</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z1814" w:id="164"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z1813" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. On the election day and the day before all campaigning activities shall be prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z1814" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The printed campaign materials which earlier have been hung out outside the premises of the election commissions and polling station can be preserved in their place.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Campaign materials previously posted on the Internet may be stored in their original places. The removal of previously posted materials on the main pages of Internet resources shall not be allowed. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 32 as amended by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 32 as amended by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1815" w:id="165"/>
+    <w:bookmarkStart w:name="z1815" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 6. Financing of elections</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z1816" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 33. The state financing of elections</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z1817" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The elections of the President, deputies of the Kurultai, maslikhats, members of other local government bodies, also recall of maslikhat deputies, elected in single-mandate territorial electoral constituencies, shall be financed from the national budget through accounts of local executive bodies, opened for these purposes. Budget funds, transferred to these accounts from the national budget shall be managed by territorial election commissions. The financing procedure shall be established by the budget legislation of the Republic of Kazakhstan. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z1818" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Elections of akims shall be financed from the local budget through the accounts of local executive bodies opened for these purposes. The disposal of budgetary funds for these purposes shall be carried out by territorial election commissions. The procedure for financing shall be established by the budgetary legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z1819" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The following expenses shall be covered from the funds of the republican budget:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) for organization and activity of election commissions, rent of premises, travel and living allowances, salary of advisers, experts, members of the linguistic commission, specialists, maintenance of electronic electoral system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) for speeches of candidates in mass media, except the candidates who stand for elections under the party lists, according to provisions established in clause 3 of Article 28 of this Constitutional Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) for the conduct of public pre-election activities of candidates and for issue of campaign materials of candidates, except the candidates who stand for elections under the party lists to be covered in accordance with clauses 4 and 5 of Article 28 of this Constitutional Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) for transport charges of candidates, except the candidates who stand for elections under the party lists to be covered in the size established by the Central Election Commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) production of information posters on presidential candidates, maslikhat deputies, members of other local government bodies, and also political parties that have nominated party lists, placed in the premises of the election commission and the polling station.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1820" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. The local budget covers the costs of:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) organization and activities of election commissions, rental of premises, travel expenses, remuneration of consultants, experts, specialists who ensure the operation of the electronic electoral system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) speeches of candidates for akims in the media in accordance with paragraph 3 of Article 28 of this Constitutional Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) holding public pre-election events of candidates and issuing campaign materials for candidates for akims, carried out in accordance with paragraphs 4 and 5 of Article 28 of this Constitutional Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) transportation costs of candidates for akims in the amount established by the relevant territorial election commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) production of information posters about candidates for akims placed in the premises of the election commission and the voting room.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The amount of expenses allocated to candidates for akims specified in sub–paragraphs 2) - 4) of part one of this paragraph is determined by the relevant regional election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1823" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Procurement related to the acquisition of goods, works and services intended for the preparation and conduct of elections, a referendum, during the preparation and conduct of elections, a referendum, shall not be subject to the legislation of the Republic of Kazakhstan on public procurement.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Procurement related to the acquisition of goods, works and services intended for the preparation and conduct of elections, a referendum, during the preparation and conduct of elections, a referendum, shall be carried out in the manner determined by the Central Election Commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1821" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Financing of elections in the Republic of Kazakhstan by international organizations and international public associations, foreign government agencies, foreign legal entities and foreign citizens, as well as stateless persons, any direct or indirect participation in the financing and other support of events, related to elections in the Republic of Kazakhstan, shall be prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. (excluded by the Constitutional Law of RK dated April 14, 2004 № 545-II).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 33 is in edition of the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; dated April 15, 2005 № 44-III; June 19, 2007 № 268-III; February 9, 2009 № 124-IV (the order of enactment see Art. 2); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1824" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 34. Private financing of elections</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1825" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The election campaign of candidates for President, maslikhat deputies, political parties that have nominated party lists may be financed from funds, raised for election campaigns in accordance with the procedure, established by this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Candidates and political parties that have nominated party lists shall be prohibited from soliciting funding or accepting any material assistance other than from electoral funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. is excluded by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1827" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The election funds shall be formed from the following sources:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) personal funds of candidates and funds of political parties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) funds allocated to the candidate by the public association of the Republic of Kazakhstan that nominated him;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) voluntary donations from citizens and organizations of the Republic of Kazakhstan. The voluntary donations of the state bodies and organizations, local self-government bodies, charitable organizations, religious associations, legal entities of Kazakhstan having foreign stock in their charter capital as well as anonymous donations of physical persons and legal entities shall be forbidden.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1828" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Only lawfully obtained funds may be contributed to election funds. Information about the total amount of money and the amount of voluntary donations, received by the fund, its sources and expenses for election campaigning shall be published in the media within ten working days after the publication of the election results:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      during the elections of the President and the Kurultai deputies - by the Central election commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      at elections of deputies of maslikhats – by territorial election commissions.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1829" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The maximum size of the financial resources which can be transferred to the election funds from the aforementioned sources shall be determined in the Special part of this Constitutional Law. The financial resources received above the established limit shall not be transferred to the election funds and shall be refunded to the citizens and organizations that have donated the money. In this case the expenses associated with refund of the indicated money shall be covered at the expense of citizens and organizations that have contributed in these funds. Anonymous donations shall be transferred to the republican budget as the state revenue.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z1830" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. The funds constituting the election campaign fund shall be deposited on a special temporary account opened by candidates, political parties in banks, designated by the Central election commission, based on written notification by the relevant election commission after registration of the candidate, party list. Income from the specified account shall not be accrued or paid. The right to dispose of the election fund for the purposes specified in this Constitutional Law belongs exclusively to the candidate and the political parties that nominated party lists. Banks shall weekly report to the relevant election commission on the receipt of funds in special temporary accounts and on their expenditure. At the request of the relevant election commission the same information shall be provided within twenty-four hours. The procedure for opening a special temporary account, spending election funds and the corresponding banking institution shall be determined by the Central election commission. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z1831" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. In the event that a candidate withdraws his candidacy, a political party revokes the party list or cancels the decision to nominate a candidate, party list, or register a candidate, party list, the funds received in the election fund shall be subject to immediate return to the citizens and organizations that contributed them after expiry of the period for appealing the relevant decision in accordance with this Constitutional Law. In this case, the costs associated with the return of these funds shall be covered by the citizens and organizations that contributed them.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z1832" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. All financial transactions including settlements with physical persons and legal entities, due deductions, taxes and other payments to the budget from the special temporary bank accounts shall be stopped at 6 pm on the day proceeding the day of elections.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In case of a rerun of a vote the marginal sum of money to be allowed for transfer to the candidate’s election fund shall be increased by one and a half times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      At the conduct of a rerun of a vote, the financial transactions to special temporary bank accounts of candidates in respect to whom the rerun of a vote is conducted shall be resumed on the day of appointment of a rerun of a vote and shall be stopped at 6 pm on the day proceeding the day of elections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The total sum of the money to be transferred to the election fund from the moment of its formation should not exceed the limits established by this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1833" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Two-thirds of the funds of the election fund remaining unspent for the election campaign shall be sent to the republican budget, and one-third shall be returned to the candidate or the political party.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z1816" w:id="166"/>
+    <w:bookmarkStart w:name="z1834" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Infringement by the candidate and the political party that has nominated its party list of the rules stipulated by clauses 1-8 of this Article as well as of the procedure on spending the funds from the election funds established by the Central Election Commission shall entail cancellation of the decision on registration of the candidate or the party list. After conduct of elections before registration of the candidate as the President, the deputy of the Parliament, the Maslikhat deputy and member of other local self-government bodies - declaration of the elections in the corresponding territory or district as null and void.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 34 is in edition of the Constitutional Laws of the Republic dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; April 15, 2005 № 44-III; June, 19 2007 № 268-III; February 9, 2009 № 124-IV (the order of enactment see Art. 2); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1835" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 33. The state financing of elections</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1817" w:id="167"/>
+        <w:t xml:space="preserve"> Article 35. Financing of the election events by election commissions</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z1836" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Financing of electoral events during the elections of the President, deputies of the Kurultai, maslikhats, members of other local government bodies, as well as the recall of maslikhat deputies, elected in single-mandate territorial electoral constituencies, shall be executed by the Central Electoral Commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z1837" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The chairperson of the election commissions shall dispose the financial resources and shall bear the responsibility for the conformity of the financial documents with the decisions of the election commissions on financial issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 35 is in edition of the Constitutional Law of RK dated April 14, 2004 № 545-II; dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1838" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 36. Control over spending of the funds allocated for the conduct of electoral campaign</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z1839" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Control over spending by candidates of the funds allocated from the republican budget for the election campaigns shall be exercised according to legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z1840" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Control over spending of the funds from the election funds shall be exercised by the corresponding election commissions and financial institutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1841" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. By suggestions of the corresponding election commissions, the experts of the state bodies within their competency can be involved in the conduct the aforementioned control.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 36 is in edition of the Constitutional Laws of the Republic dated May 6, 1999 № 375-I; April 14, 2004 № 545-II.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1842" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 7. The procedure of voting</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1843" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 37. The ballot paper</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z1844" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The ballot paper shall include all registered candidates indicating the last name, first name, patronymic (if it is indicated in the identity document) in alphabetical order of the state language and the line "Against all". The ballot for voting for political parties shall include the names of political parties in the order determined by lottery and the line "Against all". The draw is carried out by the Central Electoral Commission. The procedure for the drawing of lots is determined by the Central Election Commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z1845" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. The Central Election Commission shall determine the procedure for amending the ballots in case of withdrawal of the candidature, cancellation of the decision to nominate a candidate, cancellation of the decision on registration of candidates, party lists.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z1846" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The ballots shall be printed in the State and Russian languages.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The ballots shall be produced in the amount equal to the number of voters in electoral district with a reserve of one percent of the total number of voters of the given electoral district.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1847" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Elections of the President, deputies of the Parliament, maslikhats, members of other local government bodies shall be financed from the republican budget through the accounts of local executive bodies opened for these purposes. The spending of budgetary funds coming into these accounts from the republican budget shall be carried out by territorial election commissions. The financing procedure shall be established by the budget legislation of the Republic of Kazakhstan. </w:t>
-[...318 lines deleted...]
-    <w:bookmarkEnd w:id="172"/>
+      3. Ballot papers shall be delivered to precinct election commissions no earlier than three days and no later than one day before the elections with a reserve of 1 percent of the total number of voters in the polling station. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11071,6568 +12005,5749 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4. (excluded by the Constitutional Law of RK dated April 14, 2004 № 545-II).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1849" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The premises where the ballots are kept shall be sealed and handed over the law- enforcement bodies for preservation.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 33 is in edition of the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; dated April 15, 2005 № 44-III; June 19, 2007 № 268-III; February 9, 2009 № 124-IV (the order of enactment see Art. 2); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      Footnote. Article 37 is in edition of the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; June 19, 2007 № 268-III); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1824" w:id="173"/>
+    <w:bookmarkStart w:name="z1850" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 34. Private financing of elections</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z1825" w:id="174"/>
+        <w:t xml:space="preserve"> Article 38. Time and place of voting</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z1851" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Voting in elections for the President, deputies of the Kurultai and maslikhats, akims, and members of other local self-government bodies shall take place on election day from 7:00 a.m. to 8:00 p.m. local time. Upon the recommendation of the relevant akim or precinct election commissions the territorial election commissions shall have the authority to set different start and end times for voting. However, voting may not begin earlier than 6:00 a.m. or end later than 10:00 p.m. The decision of the territorial commissions to change the start and end times of voting must be communicated to voters.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z1852" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Precinct election commission shall notify voters via mass media and in other ways about the time and place of voting not later than ten days before the day of election; and not later than five days before the day of election of members of local self-government bodies other than Maslikhats.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z1853" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. At polling stations, established on vessels belonging to the Republic of Kazakhstan and at sea on the election day, in military units, in remote and hard-to-reach areas, at livestock grazing areas, in organizations with continuous production operations, at vacation homes, at health resorts, in inpatient medical facilities, at shift-based work sites, in special institutions, providing temporary isolation from society, also at diplomatic missions of the Republic of Kazakhstan in foreign countries, the precinct election commission may declare voting closed at any time, if all voters, entered on the list have cast their ballots. The list of such precincts shall be approved by the relevant election commission no later than seven days in advance, and in the case of elections for members of local self-government bodies other than maslikhats -no later than three days prior to the election.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII dated 11.06.2026 № 305-VIII (effective from 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 38 is with the changes introduced by the Constitutional Laws of the RK dated April 14, 2004 № 545-II; June 19, 2007 № 268-III; February 9, 2009 № 124-IV (the order of enactment see Art. 2); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (for enactment procedure see Art.2).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1855" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 39. The polling station</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1856" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Voting at the elections of the President, deputies of the Parliament, maslikhats, akim, and members of other bodies of local self-government should be held in specially designated premises, in which there should be equipped with a sufficient number of booths for secret voting, places for issuing ballots should be determined and ballot boxes should be installed for such in such a way that voters when approaching them, must pass through the booths for secret voting. Wherein, an opportunity should be provided for observers, proxies, representatives of the media and members of the election commission to observe the ballot boxes, entering and leaving the booths for secret voting.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1857" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. When setting up a polling station conditions must be provided for unimpeded access to voters with disabilities to the polling station to be able to cast their ballots there.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1858" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The persons who are at the polling station shall be strictly obliged to observe the rules established by the election commission. The chairperson of the corresponding election commission shall regulate the number of the voters in the polling station, shall be responsible for the order and shall be eligible to demand from anyone who offends the provisions of this Constitutional Law and hinders the conduct of voting to leave the polling station.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      On Election Day, all the persons, who are not involved in the electoral process, shall be forbidden to stay in the premise of polling stations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In case of infringement of the Constitutional Law of the Republic of Kazakhstan at elections, the member of the precinct election commission shall immediately be removed from the participation in the work of the commission, the observer and other persons shall leave the polling station on the basis of the well-grounded decision of the election commission accepted in written form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Fulfillment of the given decision shall be realized by the law-enforcement bodies, the latter shall also undertake all possible measures to make answerable the discharged member of the election commission and the sent away observer or any other person for their violation of the provisions and rules of the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1859" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ensuring the order at the polling stations shall be assigned to the law-enforcement bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The employees of the law-enforcement bodies shall enter and stay at the polling station only by invitation of the commission chairperson and shall be obliged to leave it immediately after recovering of order or at a request of the chairperson.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 39 is with the changes introduced by the Constitutional Laws of RK dated April 14, 2004 № 545-II; dated February 9, 2009 № 124-IV (the order of enactment see Art. 2); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (for enactment procedure see Art.2).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1860" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 40. Opening of the voting</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z1861" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. On the day of voting for the election of the President, deputies of the Mazhilis, maslikhats, akim, and members of other local government bodies, one hour before the start of voting, precinct election commissions must begin to open polling stations.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. (excluded by the Constitutional Law of RK dated April 14, 2004 № 545-II).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1864" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The chairperson of the local (territorial) election commission:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) thirty minutes prior to the beginning of voting in presence of the commission members shall check the ballot-boxes for availability or absence of ballots in them, integrity of ballot-boxes, seals or stamps on the ballot-boxes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) shall nominate the members of the commission to be responsible for issuing ballots.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 40 is with the changes introduced by the Constitutional Laws of RK dated April 14, 2004 № 545-II; June 19, 2007 № 268-III; dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1865" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 41. Organization of voting</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z1866" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Each voter (elector) shall vote personally.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z1867" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. At election transfer of the right to vote as well as voting for other persons shall be inadmissible.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z1868" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ballots must be issued to voters based on the voter rolls upon presentation of a document proving the voter’s identity.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z1869" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Voters (electors) shall put their signatures in the register to confirm the receipt of the ballot papers.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z1870" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. A commission’s member, who has issued a ballot-paper (ballot-papers), shall put his/her signature in it as well as in the register against the surname of the voter (elector) who has received the ballot-paper (ballot-papers).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The chairperson and the secretary of the election commission shall not be eligible to give out the ballot-papers.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1871" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. If some voters cannot come to the polling station due to their state of health, by the reasons of nursing after an ill member of their family, including the voters living in the remote and hard-to-reach areas where no polling stations have been formed, the precinct election commission shall organize voting in the place of stay of such voter on the basis of their written applications to be submitted not later than twelve hours before the Election Day of the local time.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Upon a receipt of the application mentioned in this clause, the chairperson of the election commission shall make a corresponding mark in the voter register against the surname of the voter who has submitted an application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      During organization of voting outside the premise of polling station two members of the election commission shall accompany the portable ballot-box.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Members of the precinct election commission shall be obliged to inform observers, proxies and media representatives about voting of such voters outside the polling station.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      At the departure of the members of the election commission for voting outside the polling station, the observers or proxies shall be eligible to accompany them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      At voting outside polling station, the members of the election commission must be provided with the necessary quantity of ballots taking into account their possible damage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      When voting outside the polling station, a ballot (s) shall be issued to voters upon presentation of a voter identification document, on the basis of an application for voting outside the polling station, on which they sign the application. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The member of the commission who has issued the ballot-paper (ballot-papers) shall put his/her signature in it as well as shall sign the application for voting outside polling station.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1872" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. If a voter changes his place of residence between the time the voter rolls are made available for review and election day, the precinct election commission shall, at the voter’s request and upon presentation of a document, verifying his identity, issue the voter an absentee voting certificate. A corresponding note shall be made on the voter roll. Upon presentation of the absentee voting certificate on election day the precinct election commission shall include the voter in the voter list at the polling station at the place of his residence.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Absentee voter certificate shall be issued to voters willing to vote in another constituency or in another electoral district within the same human settlement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Issuance of absentee voter certificates shall be stopped on 6 pm of local time of the day before the vote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-8. (excluded by the Constitutional Law of RK dated April 14, 2004 № 545-II).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1874" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Organization and conduct of voting according to clause 6 of this Article shall exclude a possibility of infringement of the election rights of the citizen, infringement of secrecy of the ballot or distortion of the expression of the voter’s will.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 41 is with the changes introduced by the Constitutional Laws of RK dated April 14, 2004 № 545-II; April 15, 2005 № 44-III; June 19, 2007 № 268 (shall be enforced from the date of its official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 11.06.2026 № 305-VIII (for enactment procedure see Art.2).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1875" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 42. Conduct of voting</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1876" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ballots shall be filled in by voters in a polling booth. While filling in the ballots, the presence of anybody in the polling booth, except the voter, shall be forbidden. The voter (elector) who cannot independently fill in a ballot shall be eligible to be assisted by a person to whom he/she trusts. After voting, the surname of this person shall be written down in the register next to the voter’s (elector’s) signature in confirmation of receipt of a ballot. This person cannot be:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) a member of the election commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) an official of the local representative or executive body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) a proxy of the candidate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) a journalist - a media representative;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) an observer registered in the corresponding election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1877" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The voter (elector) puts any mark in the empty box to the right of the name of the candidate for whom he votes, or in the box to the right of the line "Against all".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the ballot with the names of political parties, the voter puts any mark in the empty box to the right of the name of the political party for which he votes, or in the box to the right of the line "Against all".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1878" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. At elections of members of other than Maslikhats local self-government bodies the voter shall put a mark in an empty space to the right of the surnames of those candidates for whom he/she votes.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z1879" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. It shall be inadmissible to mark the ballot with a pencil as well as to make any corrections in it.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1880" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The filled ballot shall be put by a voter (elector) in the ballot-box.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. (excluded by the Constitutional Law of RK dated April 14, 2004 № 545-II).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 42 is with the changes introduced by the Constitutional Laws of RK dated November 6, 1998 № 285; May 6, 1999 № 375-I; April 14, 2004 № 545-II; June 19, 2007 № 268-III; dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1882" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 8. Determination of the voting results</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 43. Vote count at the polling station</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1884" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The counting of votes in elections of the President, members of the Kurultai and maslikhats, the akim, and members of other local self-government bodies at all polling stations shall start at 8:00 p.m. local time, unless the voting hours at a given polling station were changed in accordance with the procedure, established by this Constitutional Law. If the voting hours were changed the counting of votes shall begin upon the close of the voting.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The members of the election commission shall conduct the vote count without interruption until the establishment of voting results and shall notify about it the persons who in the compliance with this Constitutional Law are eligible to be present during the vote count. The time for vote count shall not exceed twelve hours from the beginning of counting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The tables at which vote count takes place at the polling station shall be arranged in such a way that all persons who are present in the premise shall have a good view of the actions of the precinct election commission’s members. The proxies and observers present at vote count shall watch vote count at a distance and under the conditions providing visibility of marks in the ballots.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      During the count of ballots, the chairperson of the commission or an assigned member of the commission shall demonstrate a ballot to persons, who are present at polling station, and shall announce the will the voter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      At the same time, ballots are stacked in piles for each candidate, political party that nominated the party list, in a pile for ballots with a mark in the line “Against all” and in a pile for invalid ballots.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1886" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The counting of votes is carried out separately for each candidate, each political party, ballots with a mark in the line "Against all". The ballot-boxes shall be opened by the corresponding election commission after the announcement by the chairperson of the commission of the end of voting. Opening the ballot-boxes before the end of voting shall be forbidden.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z1887" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. In the end of the voting, before the ballot-boxes with the ballot papers are opened, the precinct election commission on the basis of voter registers shall count the number of the voters who have received the ballot papers and shall define their total number. The chairperson of the precinct election commission or a member of the commission replacing him/her shall announce the results of the counting and shall write them in the protocol on voting results.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The portable ballot boxes shall be opened first, one at a time. The number of ballots in a portable ballot box must correspond to the number of written requests to vote outside the polling place. If the number of standard ballots in a portable ballot box exceeds the number of written requests, the ballots for the corresponding election from that box shall be declared invalid. In this case, a report shall be drawn up declaring the relevant ballots removed from the portable ballot box invalid; this report shall also list last names, first names and patronymics of the commission members, who conducted voting outside the polling station using that portable ballot box. After the portable ballot boxes have been opened, the stationary ballot boxes are opened.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1888" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Before opening of ballot-boxes all the unused ballot papers shall be counted and cancelled by the corresponding election commission. The election commission on the basis of the voter registers shall determine:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the total number of voters at the polling place;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the number of the voters (electors) who have received ballots;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the number of the ballots issued by each member of the commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. After opening of the ballot-boxes, the election commission on the basis of the number of the ballot papers shall determine:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) total number of the voters (electors) who have taken part in voting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) number of votes cast for each candidate, per each political party;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) the number of ballots with a mark in the line "Against all";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) number of the ballots recognized as null and void;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) number of the ballots received by the precinct election commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) number of the cancelled ballots.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In case the number of the ballots taken from the ballot-boxes exceeds the number of the ballots given on the basis of voter registers and applications for voting outside the polling station, it shall be required to determine the quantity of the ballots given by each member of the election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1889" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The following ballots shall be recognized as null and void:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) of not established format;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) with no signature of the member of the corresponding election commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) in which more than one political party and more than one candidate is noted, except for voting during the elections of members of local governments other than maslikhats;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) which has been marked with a pencil, have traces of erasure or any other way of forgery have been detected as well as where it is impossible to determine the will of voters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      During a direct vote count the null and void ballots shall be excluded from the number of the ballots of the voters (electors) who have taken part in voting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. (excluded by Constitutional Law of RK dated May 6, 1999 No 375-I).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1891" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. In case of dispute concerning the validity of ballots, the issue shall be solved by the election commission through voting. In this case the decision shall be taken by more than half of votes of the total number of the commission’s members.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z1892" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Upon a written request from an authorized representative, the precinct election commission shall conduct a recount only once, within the time frame, specified in paragraphs 1 and 2 of this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z1893" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. The results of vote count shall be considered by the election commission and shall be specified in the protocols signed by the chairperson and members of the election commission. In the case of absence of the chairperson of the election commission, the protocols shall be signed by the deputy chairperson or the secretary of the election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      It shall be inadmissible to fill in the protocols on the voting results with a pencil and in ink of different colors as well as to make any corrections in them. In this case the numerical values of the voting results must be duplicated in words.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The copy of the protocols shall be immediately hung out in the premise of the polling station in a specially designated place for a public familiarization and shall be kept in the premise within two days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      By the request of a person who according to this Constitutional Law shall be present during vote count, he/she can be issued with a copy of the protocols certified with the signatures of the chairperson and the secretary of the commission and the seal of the election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1894" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. A copy of the protocol on the voting results for the electoral district shall be posted in the premises of the precinct election commission for public inspection and shall remain there for three days.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Optionally, a person who is present during the counting of votes in accordance with this Constitutional Law, shall be given a copy of the protocol, certified by the signatures of the chairman and secretary of the commission and the seal of the election commission. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-2. is excluded by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1896" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. If the relevant higher-level election commission identifies errors or discrepancies in the protocols of precinct election commissions, or if there is doubt regarding the accuracy of the vote count, that commission shall have the right to decide to re-count the votes of voters by the corresponding precinct election commission. The recount of votes of voters shall be carried out in the presence of a member of a higher election commission and applicants who have presented facts of incorrect counting of votes.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The vote recount shall be conducted on the basis of the decision of the election commission and shall be carried out before an official publication of the election results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 43 is with the changes introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; April 15, 2005 № 44-III; June 19, 2007 № 268-III (shall be enforced from the date of its official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1897" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 44. Determination and publication of the election results</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z1898" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The results of election of the President of the Republic of Kazakhstan, election of the Parliament deputies shall be determined by the Central Election Commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. When establishing the results of the presidential elections and elections of Kurultai deputies, the Central Electoral Commission upon a recommendation from the relevant territorial electoral commission may invalidate the conduct of the elections at individual polling stations or administrative-territorial units if, during the voting, vote counting or determination of the voting results at the polling station there were violations of this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1899" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The results of elections of deputies of the maslikhat, akim, as well as other bodies of local self-government shall be established by the territorial election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. When establishing the results of elections of deputies of a maslikhat, akim or other local government bodies, the territorial electoral commission upon the recommendation from the relevant lower-level electoral commission may invalidate the conduct of the elections at individual polling stations if, during the voting, vote counting or determination of the voting results at the polling station there were violations of this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1900" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The results of election shall be included in the protocols to be signed by a chairperson and members of the election commission. In the absence of the commission’s chairperson the protocols shall be signed by a deputy chairperson or a secretary of the commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1901" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The statement on the election results of:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the President, deputies of the Parliament shall be published in mass media by the Central Election Commission within ten days since the date of the election;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) of maslikhat deputies shall be published in local mass media by relevant territorial election commissions no later than seven days from the date of the election; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) akim, members of local governments other than maslikhats are published in local mass media by the relevant territorial election commission no later than seven days from the day of the elections.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1902" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The Central election commission’s report shall specify: the date of the election; the total number of citizens, included in the voter rolls, who participated in the voting; the total number of candidates running for President; the number of voters, who cast ballots using absentee ballots; the number of voters who cast ballots outside a polling place; the number of political parties that participated in the election; the number of administrative-territorial units, in which a re-vote will be held; the number of votes cast for each presidential candidate and for each political party in the respective administrative-territorial unit; the number of ballots marked in the “Against All” column; the elected President, including last name, first name, patronymic (if indicated on the identity document), year of birth, current position (occupation), place of residence, and at the candidate’s discretion information regarding their political party affiliation and ethnicity.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The report from the relevant territorial election commission shall specify: the date of the election; the total number of citizens, included in the voter rolls, who participated in the voting; the total number of electoral districts; the maslikhat deputies, elected from single-mandate territorial electoral constituencies; the total number of candidates who ran for office; the number of voters who cast ballots using absentee ballots; the number of voters who cast ballots outside the polling place; the number of political parties that participated in the election of maslikhat deputies; the number of administrative-territorial units, (electoral districts) in which a re-vote will be held; the number of votes cast for each candidate for maslikhat deputy elected in single-mandate territorial electoral constituencies, for akims, and for members of other local self-government bodies, as well as for each political party in the respective administrative-territorial unit; the number of ballots marked in the “Against All” column; the elected members of maslikhats, elected from single-mandate territorial electoral constituencies, akims, members of other local self-government bodies, including their last name, first name and patronymic (if indicated in the identity document), year of birth, position held (occupation), place of residence, and at the candidate’s discretion information regarding their political party affiliation and ethnicity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. (excluded by the Constitutional Law of RK dated December 22, 2006 No 375-I).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 44 is with the changes introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; April 15, 2005 № 44-III; December 22, 2006 № 208; June 19, 2007 № 268-III (shall be enforced from the date of its official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 45 Registration of the President, deputies of Parliament, maslikhats, akim and members of other local governments</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The heading of Article 45 as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VІI (shall come into effect from 01.01.2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The relevant election commissions, in the manner prescribed by this Constitutional Law, shall register the elected President, deputies of Parliament, maslikhats, akims, and members of other local government bodies after receiving from them, within seven days, a written application for resignation from duties that are incompatible in accordance with the Constitution and the laws of the Republic with the status of the President, deputy of the Parliament, maslikhat, akim and a member of another local self-government body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 45 as amended by the Constitutional Law of the Republic of Kazakhstan dated May 24, 2021 № 41-VII (shall be enforced ten calendar days after the day of its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 46 Certificate and badge of the President, deputy of Parliament, maslikhats, certificate of akim and member of other local self-government body</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The title of Article 46 as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.24.2021 № 41-VII (shall be enforced ten calendar days after the day of its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1906" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The chairperson of the Central Election Commission at the accession by the President of the Republic to an office shall hand present the President with the corresponding certificate and a breastplate of the sample established by the Central Election Commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z1907" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The Central Election Commission, after publication in the mass media of the results of the elections of deputies of the Parliament of the Republic, shall hand over a certificate and a badge of the established form to each deputy. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z1908" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The corresponding territorial election commission after publication in mass media of the list of:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Maslikhat deputies shall present each of them with the certificate of the Maslikhat deputy and a breastplate of the sample established by the Central Election Commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) akims, members of other local self-government bodies - issue to each of them a certificate of akim, a member of another local self-government body of the form established by the Central Election Commission.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 46 as amended by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1909" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 9. Guarantees for the freedom of elections</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z1910" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 47. Guarantees to candidates during electoral campaign</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z1911" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Candidates for the President, deputies of Parliament, maslikhats, akims from the day of their registration and until the publication of the election results shall have the right to be exempt from work, military service and military training. The time of participation of candidates in the elections shall be counted in the length of service in the speciality in which they worked before the day of registration.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z1912" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Candidates for President, deputies of Parliament, maslikhats, akims, and members of other bodies of local self-government from the day of their registration and until the publication of the election results may not be dismissed from work, transferred to another job or position without their consent, and also sent on a business trip or called up for military training.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z1913" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Without the consent of the Central Election Commission, presidential and parliamentary candidates may not be detained, subjected to custody, house arrest, bringing to court, legally imposed administrative sanctions, may not be brought to criminal responsibility, except for detention in the act or commission of a grave or especially grave crime, from the day of their registration and until the publication of election results, as well as until their registration as President, a deputy of the Parliament.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 47 is with the changes introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; dated 04.07.2014 № 232-V (shall be enforced from 01.01.2015); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1914" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 48. Activities of the state bodies on ensuring the freedom of elections</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z1915" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The Election Day and the day preceding it shall be declared as a working day for the courts, public prosecution and internal affairs bodies as well as organizations on maintenance of the housing stock.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z1916" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The internal affairs bodies and organizations on maintenance of the housing stock shall be obliged to render any assistance that the election commissions shall need:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) to ensure the public order and freedom of elections during conduct of the voting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) to adjust the voter registers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) in respect to other issues that can arise in the activity of the election commissions.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1917" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Local executive bodies are required to assist election commissions in their efforts to ensure that citizens with disabilities can exercise their voting rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z1918" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. If the election commission at check of the application submitted in its name finds it necessary to conduct a check of the circumstances indicated in the application by the law-enforcement bodies, then, the corresponding bodies upon the request of the election commission shall check such circumstances and take a decision in respect to the given application within three days from the date of a receipt of the application and, if an application has been received less than five days before the Election Day or on the Election Day - then, the decision shall be taken immediately.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 48 is with the changes introduced by the Constitutional Laws of RK April 14, 2004 № 545-II; February 9, 2009 № 124-IV IV (the order of enactment see Art. 2); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1919" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 49. The appeal and cancellation of decisions and actions during electoral campaign</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Courts and public prosecutor’s offices are obliged to accept applications from members of election commissions, citizens, representatives of public associations registered in accordance with the procedure established by law, concerning the conduct of election, including violations of the legislation on elections, which were received during the preparation for and conduct of elections, and to consider them within five days, and if they were received on or less than five days prior to the election day - immediately, unless otherwise provided for by this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Decisions and actions of the bodies of the local administration and local government, enterprises and organizations, their officials, which infringes the electoral legislation, shall be appealed in the court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Courts, public prosecutor bodies and the election commissions shall organize their work during the electoral process, including the days off and the day of elections, in a way that they can ensure receipt and consideration of appeals within the terms established by this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The applications from citizens and organizations about infringement of the electoral legislation shall be considered by the election commissions within five days since the submission of the complaint unless otherwise is not stipulated by this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The complaints on decisions and actions (inactivity) taken by the election commission and its members shall be considered by the superior commission within three days from the date of the submission of a complaint, if otherwise is not stipulated by this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 49 is with the changes introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; April 15, 2005 № 44-III; dated 31.07.2015 № 340-V (shall be enforced from 01.01.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1920" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 50. The responsibility for infringement of the legislation of the Republic of Kazakhstan on elections</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z1921" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The person shall bear the statutory criminal responsibility in case of:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) interference in the work of the election commissions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) obstruction of vote;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) obstruction of exercising the duties related to registration of the candidate or party lists;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) obstruction of exercising the duties related to the vote count and determination of the election results;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) use of advantage of his/her professional or official position with the purpose of electing a certain candidate or a political party;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) forgery of election documents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) deliberately wrong vote count;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) deliberately wrong determination of the election results;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) violation of the secrecy of the ballot;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) obstructing the free exercise of electoral rights of the citizen of the Republic by means of violence, fraud, threats and bribery.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1922" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The person shall bear the administrative and other responsibility stipulated by the laws of the Republic of Kazakhstan in case of:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) non-submission or non-publication of the data according to the requirements of this Constitutional Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) non-implementation of a decision of the election commission accepted within its competence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) the conduct of election campaign before the expiration of the period of registration of a candidate, party list nominated by a political party, on the election day or the day preceding it; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) obstruction of the right to conduct a pre-election campaign;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) distribution of deliberately false information about the candidates, political parties or commitment of other actions discrediting their honor and dignity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) violation of the rights of the election commissions’ members;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) violations of citizens’ rights to verify data on them on the voter rolls;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) submission of incorrect data about voters for compilation of voter registers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) issue to the citizens the ballot papers with the purpose of voting instead of other persons;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) failure to provide a leave in order to take part in voting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) violations of the conditions for conducting election campaigning through the media, as well as online platforms;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) publication or distribution of anonymous campaign materials;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) intentional destruction or damage of campaign materials;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) rendering a financial (material) support to the candidates, political parties nominated their party lists in addition to their campaign funds;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1) raising funds or accepting other material assistance outside of election funds;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) acceptance of donations from foreign states, organizations, citizens and stateless persons in order to elect a candidate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) breach of conditions for conduct of the poll connected to elections;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) obstruction of the legal activities of the proxies of candidates, political parties, media representatives and observers at elections.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1923" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. At detection of infringements of this Constitutional Law the election commission shall be eligible to appeal to the court or the public prosecutor's office.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z1924" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. In case of infringement by a candidate, political party of the requirements of this Constitutional Law except those, which are the subject to denial or cancellation of registration of the candidate, they shall be warned, while the repeated infringement shall lead to cancellation of the decision to register the candidate, the party list by the corresponding election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 50 is with the changes introduced by the Constitutional Laws of RK of May 6, 1999 № 375-I; April 14, 2004 № 545-II; as amended by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VІI (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (for enactment procedure see Art.2).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1925" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 9-1. Peculiarities of the conduct of elections with the use of the electronic electoral system</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The law is supplemented by chapter 9-1 - the Constitutional Law of the Republic of Kazakhstan dated April 14, 2004 № 545.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1926" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 50-1. The electronic electoral system</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z1927" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Electronic electoral system can be used during conduct of elections for the purposes of compilation of the voter registers, voting, determination of the voting and election results in the territory of the constituency.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      During conduct of elections with the use of the electronic electoral system the norms of this Constitutional Law taking into account the peculiarities in the use of the electronic electoral system shall be applied.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1928" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The electronic electoral system is an assortment of information technologies, information networks, the software and hardware means designed for automation of the information processes during preparation for and conduct of elections.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The software and hardware means to be used in the electronic electoral system shall be certificated in compliance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1929" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. During conduct of elections with the use of electronic electoral system the proxies, observers and media representatives shall have the all rights and obligations stipulated by this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z1930" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Election districts and polling stations in which the electronic electoral system or its individual elements will be used, shall be determined by the Central Election Commission. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z1931" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The equipment of the electronic electoral system with the issuing of a certificate shall be opened and installed in the presence of the members of the precinct election commission within three days prior to the Election Day.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Proxies, observers and media representatives shall be eligible to be present at the moment of opening and installation of the equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Since the moment of the installation of equipment of the electronic electoral system the protection of the polling station shall be assigned to the officers of the internal affairs bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1932" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. On the Election Day since the moment of opening of the polling station and till transmission of the voting results to the Central Election Commission the local executive bodies shall ensure an uninterrupted supply of electric power at the sites, where the electronic voting takes place.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z1933" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The order of the use of the electronic electoral system in respect to the part, which is not regulated by this Constitutional Law, shall be stipulated by the Central Election Commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 50-1, Clause 5 is with the changes introduced by the Constitutional Law of RK dated April 15, 2005 № 44-III; dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1934" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 50-2. The requirements to the electronic electoral system</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z1935" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The electronic electoral system shall ensure observance of the requirements of the Constitution and this Constitutional Law as well as the authenticity, completeness and timeliness of the input and output data.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z1936" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The electronic electoral system shall be provided with the adequate safety measures, which exclude the non-authorized access to information, malfunction of the software and hardware means for collection, processing, accumulation, storage, search and transmission of information, disability of the abovementioned means.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z1937" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. During the use of the electronic electoral system at elections it shall be not allowed:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      to use other electronic systems, except for the ones specified by the Central Election Commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      to connect it to the public telecommunication networks and other information systems as well as to the communication networks which are not applied in the electronic electoral system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      to illegally intervene and control over conduct of the e-voting, vote count, transmission of information on the election results.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1938" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The electronic electoral system shall include the software and hardware means (the voting data recording system), allowing automatically in accordance with the input to save any entered information with the description of actions and indication the exact time of the data input.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z1939" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 50-3. Polling station with the electronic electoral system</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z1940" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The polling stations where the electronic electoral system are used shall be equipped in such way that ensures the persons present at the polling station with a visibility of actions during the voting with use of the electronic electoral system, except the voting in a polling booth.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z1941" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Only an expert who received the admission to maintain the electronic electoral system in the order established by the Central Election Commission can stay at the polling station where the electronic electoral system is used.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z1942" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 50-4. The electronic ballot paper</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z1943" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. During conduct of election with the use of the electronic electoral system, voting shall be conducted with the use of electronic ballot, created by the means of the electronic electoral system.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z1944" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The text of the electronic ballot shall be compiled in the state and Russian languages and shall comply with the requirements established in clause 1 of Article 37 of this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z1945" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 50-5. Organization of the electronic voting</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z1946" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The chairperson of the election commission thirty minutes prior to the beginning of voting in the presence of the members of the commission shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      check the operability of functioning of the electronic electoral system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      nominate the members of the commission responsible for registration of voters and issue of devices for electronic voting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The proxies, observers and media representatives shall be eligible to be present during checking of the work of the electronic electoral system at the polling station.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Everyone shall be forbidden to exercise any actions with the electronic electoral system, except the cases stipulated by this Chapter.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1947" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Before the beginning of voting the chairperson of the election commission shall unseal the sealed password to start the electronic electoral system and shall launch the electronic electoral system. In this case the persons who are present at polling station must be ensured a possibility to be convinced beforehand of the integrity of protection measures in respect to the password.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z1948" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A voter shall be admitted to the electronic voting on the basis of the voter registers upon submission of a document identifying the voter.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Launching of the electronic electoral system shall be conducted in the time, established by the Central Election Commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1949" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. In case of voting outside the polling station according to this Constitutional Law, voters shall vote with the portable device which shall be equipped with a device to save the data about votes outside the polling station.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      On the basis of voters’ applications submitted in compliance with clause 6 Article 41 of this Constitutional Act, the data about them obtained from the voter registers shall be entered beforehand in the portable devices for electronic voting.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1950" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The electronic voting shall be conducted by a voter in a polling booth where the presence of other persons shall be forbidden except of the voter and cases stipulated by clause 1 Article 42 of this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The voter on the electronic ballot, by using the controls of the device for electronic voting, shall find the name of the candidate for whom he wants to vote or the line "Against all", and confirm his/her vote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When voting for political parties, the voter, by using the controls of the electronic voting device, shall find the name of the political party for which he wants to vote or the line "Against all", and confirm his/her vote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The voter who has voted in a polling booth shall hand over the device for electronic voting to a member of the election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1951" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. In case of technical failure which may affect the conduct of the electronic voting and vote count, the election commission shall be eligible to take a decision about reloading of the program with an issuance of the protocols to be signed by members of the election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Implementation of the given task shall be assigned to the expert ensuring operation of the electronic electoral system.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1952" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. If the technical state of the equipment cannot ensure conduct of election in the proper manner, then, the voting in the corresponding polling station shall be postponed by a decision of the Central or corresponding territorial election commission for the term necessary to needed for an elimination of failure and organization of voting.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The voters who have voted in the corresponding polling station at the moment occurrence of such failure shall take part in the subsequent voting on the general basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 50-5 is with the changes introduced by the Constitutional Law of RK dated February 9, 2009 № 124-IV; dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 50-6. Vote count with the use of the electronic electoral system</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1954" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In case of use of the electronic voting, the vote count shall be conducted by the electronic electoral system.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The vote count shall begin at the time fixed according to this Constitutional Law, but not earlier than the data contained in all devices for voting at the polling station shall be entered in the electronic electoral system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The data on the vote count shall be fixed in the voting data device.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1955" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The information on the results of the electronic voting at the polling station shall be put into the electronic protocols, which has to be certified by the electronic digital signatures of the commission members.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The copy of the electronic protocols on the paper bearer, signed by the members of election commission shall be hung out in the premise of a polling station in a specially designated place for public familiarization and shall be kept in the premise for two days.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1956" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. By the request of a person who according to this Constitutional Law shall be eligible to be present during vote count, shall be issued with a copy of the electronic protocols on the results of the electronic voting on the paper bearer, to be signed by the chairperson and the secretary of the commission and to be sealed by the corresponding election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 50-7. Determination of the election results with the use of electronic electoral system</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1958" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In case of the use of electronic electoral system the results of elections conducted in the electoral districts shall be determined by the Central Election Commission on the basis of the electronic protocols submitted to the corresponding election commissions.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The electronic electoral system shall be connected to the specially designated communication channel only for the term needed for the transmission of information obtained in compliance with this clause.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1959" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In case if the voting has been postponed in compliance with the order stipulated by Clause 7 Article 50-5 of this Constitutional Law, the results of elections in the corresponding electoral district shall be determined after conduct of voting in all polling stations of this electoral district.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 50-8. Appeals against the election results with the use of the electronic electoral system</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1961" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In case of appeals against the results of voting with the use of electronic electoral system to the superior election commission or the court, the data recording device shall be considered as the evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z1962" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. For the purposes of this article, the data recording device shall be kept in the corresponding oblast (the city of the republican status, the capital of the Republic) territorial election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 50-9. Storage of data recording devices</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      After vote count the data recording device shall be packed in the package to be sealed by the seal of the election commission and delivered to the corresponding oblast (the city of the republican status, the capital) election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The data recording devices shall be stored within one year from the date of elections.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1964" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II. SPECIAL PART</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Chapter 10. Election of the President of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 51. Election of the President of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The election of the President of the Republic of Kazakhstan shall be held once every seven years, no later than two months before the end of the President’s term of office, and may not coincide with the election of a new Kurultai composition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In the cases, specified in paragraph 2 of Article 51 of the Constitution of the Republic of Kazakhstan, election of the President of the Republic of Kazakhstan shall be held within two months from the date of the Kurultai’s announcement of the election, in accordance with the rules, established by this Constitutional Law. The dates for conducting election activities shall be determined by the Central election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Article 51 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 51-1. Early election of the President of the Republic</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1968" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...326 lines deleted...]
-    <w:bookmarkEnd w:id="182"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Footnote: Article 51-1 has been excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 52.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The Article 52 is excluded by the Constitutional Law of RK dated November 6, 1998 № 285-I.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 53. Announcement of election for the President of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Election for the President shall be announced by the Kurultai no later than five months before the end of the President’s term of office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In the cases, referred to in Article 51, paragraph 2, of the Constitution of the Republic of Kazakhstan, the election of the President shall be announced within seven days of the President’s early dismissal from office due to voluntary resignation, persistent inability to perform his duties for health reasons, or removal from office, or from the date of his death.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 34 is in edition of the Constitutional Laws of the Republic dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; April 15, 2005 № 44-III; June, 19 2007 № 268-III; February 9, 2009 № 124-IV (the order of enactment see Art. 2); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      Footnote: Article 53 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1835" w:id="183"/>
+    <w:bookmarkStart w:name="z1975" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 35. Financing of the election events by election commissions</w:t>
-[...4840 lines deleted...]
-        <w:t xml:space="preserve"> Article 50-4. The electronic ballot paper</w:t>
+        <w:t xml:space="preserve"> Article 54. Requirements to a candidate for President of the Republic</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z1943" w:id="282"/>
-[...1143 lines deleted...]
-    <w:bookmarkStart w:name="z1976" w:id="312"/>
+    <w:bookmarkStart w:name="z1976" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1. To be elected President, a citizen must meet the requirements established by paragraph 2 of Article 41 of the Constitution, have experience in public service or elected public office of at least 5 years, and also have the right to vote in accordance with paragraphs 2 and 3 of Article 33 of the Constitution and this Constitutional Law.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1977" w:id="313"/>
+        <w:t>1. To be elected President, a citizen must meet the requirements, established by paragraph 2 of Article 43 of the Constitution and also be eligible to vote in accordance with paragraphs 2 and 3 of Article 35 of the Constitution and this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. The compliance of a presidential candidate with the requirements set forth in the Constitution and this Constitutional Law shall be established by the Central Election Commission within five days from the date of submitting the extract from minutes of the meeting of the supreme body of a national public association on nominating the candidate together with the candidate’s statement of consent to run for president and the document certifying the candidate’s payment of an election fee.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="313"/>
+        <w:t>2. The Central election commission shall determine a presidential candidate's compliance with the constitutional requirements within five days of the submission of an extract from the minutes of the meeting of the highest body of the national public association nominating the candidate along with the candidate's statement of consent to run and a document, certifying the candidate's payment of the election fee.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17718,422 +17833,426 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 54 in the new wording of the Constitutional Law of the Republic of Kazakhstan dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      Footnote. Article 54 in the new wording of the Constitutional Law of the Republic of Kazakhstan dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 55. Nomination of candidates to President of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1979" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The right to nominate presidential candidates belongs to national public associations registered in accordance with the established procedure.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z1980" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The nomination of presidential candidates shall begin on the day following the day of announcement, and shall end at 18.00 local time two months before the election.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z1981" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Candidates to President shall be nominated by the republican public associations on behalf of their supreme bodies. A public association shall be eligible to nominate the candidates who are not members of the given public association. A public association shall be eligible to nominate only one candidate to President. Decision to nominate a candidate to President shall be taken by a majority of votes of members of the supreme body of a republican public association and shall be drawn as an extract from the minutes. The decision of the supreme body of the republican public association shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) brought to the notice of the candidate to President;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) submitted to the Central Election Commission with the application of the candidate to President on his/her consent to be nominated as a candidate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Is excluded by the Law of the Republic of Kazakhstan dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z1983" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. If on the day of the end of the term for registration of candidates, less than two candidates to President have been registered, the Central Election Commission shall extend the term of nomination of candidates but not more than for twenty days.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 55 is with the changes introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; April 15, 2005 № 44-II; dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1984" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...226 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 56. Collection of signatures in support of a candidate for the President of the Republic</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z1985" w:id="319"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z1985" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Voter support of a presidential candidate shall be certified by collecting their signatures. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z1986" w:id="320"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z1986" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. A presidential candidate must be supported by at least one percent of the total number of voters, equally representing at least two thirds of regions, cities of republican significance and the capital of the Republic. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z1987" w:id="321"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z1987" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The collection of signatures in support of a presidential candidate shall be organized by agents and executed in signature sheets, issued by the Central Election Commission no later than five days after the candidate has been checked for compliance with the requirements, established by the Constitution and this Constitutional Law, on the basis of the documents on his nomination, established in paragraph 3 of Article 55 of this Constitutional Law.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z1988" w:id="322"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z1988" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Each signature sheet must have a serial number and include the surname, name and patronymic of the candidate, the personal signature of his authorized representative, the surname, name and patronymic of the person collecting signatures, the name of the settlement in which signatures are collected, as well as the columns, containing the following information about signatories: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-[...15 lines deleted...]
-      1) surname, name and patronymic;</w:t>
+    <w:bookmarkEnd w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) last name, first name and patronymic (if indicated in the identification document);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) individual identification number;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) the number and series of the identification document;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18164,262 +18283,262 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) the address of the permanent or temporary residence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) personal signature. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1989" w:id="323"/>
+    <w:bookmarkStart w:name="z1989" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. When collecting signatures, the person collecting signatures must submit a copy of the certificate of registration of the authorized representative of the candidate, whose personal signature is on the corresponding signature sheet.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z1990" w:id="324"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z1990" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The Central Election Commission shall:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) approve the sample of the signature sheet;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) be obliged to provide presidential candidates with the necessary number of signature sheets. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1991" w:id="325"/>
+    <w:bookmarkStart w:name="z1991" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Completed signature lists for collecting signatures in support of a presidential candidate shall be submitted to the territorial election commission, which within ten days checks the authenticity of signatures with the involvement of employees of the authorized body for documenting and issuing passports and identity cards, draw up the appropriate protocol and sends it to the Central Electoral commission.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z1992" w:id="326"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z1992" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Verification of the authenticity of signatures shall be carried out before establishing authentic signatures in the quantity required for the presidential candidate, in accordance with paragraph 2 of this article. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 56 as amended by the Constitutional Laws of the Republic of Kazakhstan dated 14.04.2004 № 545; dated 15.06.2017 № 75-VI (shall be enforced from the date of its first official publication); dated 28.12.2018 № 209-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      Footnote. Article 56 as amended by the Constitutional Laws of the Republic of Kazakhstan dated 14.04.2004 № 545; dated 15.06.2017 № 75-VI (shall be enforced from the date of its first official publication); dated 28.12.2018 № 209-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1993" w:id="327"/>
+    <w:bookmarkStart w:name="z1993" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 57.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The Article 57 is excluded by the Constitutional Law of RK dated April 14, 2004 № 545-II.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1994" w:id="328"/>
+    <w:bookmarkStart w:name="z1994" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 58. The size of presidential election campaign fund</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkEnd w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The presidential election campaign fund consists of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18490,108 +18609,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 58 in the new wording of the Constitutional Law of the Republic of Kazakhstan dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1995" w:id="329"/>
+    <w:bookmarkStart w:name="z1995" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 59. Registration of candidates to President of the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z1996" w:id="330"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z1996" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Registration of candidates to President shall be carried out by the Central Election Commission.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z1997" w:id="331"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z1997" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Prior to registration, the candidate and his (her) spouse (husband) submit declarations of assets and liabilities to the state revenue authorities at the place of residence on the first day of the month of the start of the nomination period established in accordance with this Constitutional Law, in the manner and form established by the authorized the state body of the Republic of Kazakhstan, exercising leadership in the field of ensuring the receipt of taxes and other obligatory payments to the budget.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The reliability of information about the assets and liabilities declared by the candidate and his (her) spouse (husband) is checked by the state revenue authorities within fifteen days from the date of registration of the candidate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18602,148 +18721,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Organizations that have received the requirements of state revenue authorities to provide information about the assets and liabilities of the candidate and his (her) spouse (spouse) are required to provide the requested information within four days from the date of receipt of the request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       For the purposes of this Constitutional Law, information about assets and liabilities is information that is subject to reflection in the declaration of assets and liabilities in accordance with the tax legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1998" w:id="332"/>
+    <w:bookmarkStart w:name="z1998" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. A presidential candidate shall undergo a medical examination to confirm that he/she has no diseases impeding the performance of the duties of the President of the Republic, the results of which are documented in the relevant medical opinion on the state of health.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The requirements for a medical assessment report and a list of diseases that prevent registration of a candidate for the President of the Republic shall be established by a joint regulatory legal act of the Central Election Commission and the authorized body in the field of health care. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1999" w:id="333"/>
+    <w:bookmarkStart w:name="z1999" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Any number of candidates to President shall be admitted for the registration.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z2000" w:id="334"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z2000" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Registration of candidates for the Presidency shall begin two months before the elections and end at 18.00 local time forty days before the election day, unless otherwise specified when appointing the elections.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z2001" w:id="335"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z2001" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Registration of candidate to President nominated by a public association shall be conducted upon submission of the following documents:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) extracts of the minutes of the meeting of the supreme body of the public association on nomination of the candidate to President with enclosure of a copy of the document on registration of the given public association in the Ministry of Justice of the Republic;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18920,86 +19039,86 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6. Is excluded by the Law of the Republic of Kazakhstan dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2003" w:id="336"/>
+    <w:bookmarkStart w:name="z2003" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. The Central Election Commission shall:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-[...15 lines deleted...]
-      1) not later than on the seventh day after registration of candidates to President publish in mass media the announcement on registration with indication of the surname, given names, year of birth, position, place of work and residency of each candidate as well as depending on the candidate’s wish the data on his/her membership in a public association and ethnic origin;</w:t>
+    <w:bookmarkEnd w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) no later than the seventh day after the registration of presidential candidates the Commission shall publish a notice of registration in the media, indicating the candidate’s last name, first name and patronymic (if indicated in the identity document), year of birth, current position (occupation), place of work and residence of each candidate, and also, at the candidate’s discretion, information regarding their membership in a public association and their ethnicity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) issue the candidates the corresponding certificates at registration;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19156,468 +19275,466 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) cancels the decision to register a candidate if, at the time of filing the declaration, the information on assets and liabilities declared by the candidate or his (her) spouse (husband) is revealed to be unreliable in accordance with the legislation of the Republic of Kazakhstan on combating corruption.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Cancellation of the decision to register a candidate or reinstatement of a candidate previously removed from registration two days before the voting day is not allowed.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2004" w:id="337"/>
+    <w:bookmarkStart w:name="z2004" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. The refusal of the Central Election Commission to register the candidate to President or cancellation of the decision on registration can be appealed within ten days personally by the candidate or the public association which has nominated a candidate to the Supreme Court which shall consider the appeal within ten days from the date of its submission. The decision of the Supreme Court shall be final.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 59 as amended by the Constitutional Laws of the Republic of Kazakhstan dated September 28, 1995 № 2464 (see Article 133 for the enforcement procedure); dated May 8, 1998 № 222; May 6, 1999 № 375; June 28, 1999 № 407; April 14, 2004 № 545; April 15, 2005 № 44; dated 31.07.2015 № 340-V (shall be enforced from 01.01.2016); dated 18.11.2015 № 413-V (shall be enforced from 01.01.2017); dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      Footnote. Article 59 as amended by the Constitutional Laws of the Republic of Kazakhstan dated September 28, 1995 № 2464 (see Article 133 for the enforcement procedure); dated May 8, 1998 № 222; May 6, 1999 № 375; June 28, 1999 № 407; April 14, 2004 № 545; April 15, 2005 № 44; dated 31.07.2015 № 340-V (shall be enforced from 01.01.2016); dated 18.11.2015 № 413-V (shall be enforced from 01.01.2017); dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2005" w:id="338"/>
+    <w:bookmarkStart w:name="z2005" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 60. Withdrawing of a candidature, cancellation of the decision on nomination for candidacy</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z2006" w:id="339"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z2006" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. At any time since the registration day and two days before voting, the candidate to President can withdraw his/her candidature by submitting a written application about it to the Central Election Commission.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z2007" w:id="340"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z2007" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The supreme body of a republican public association, at any time before registration and after it, except for the last two days before voting, may cancel its decision to nominate a candidate for the President by submitting a corresponding submission to the Central Election Commission.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z2008" w:id="341"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z2008" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. In the aforementioned cases the Central Election Commission shall not conduct any registration of the candidate or shall cancel the decision on his/her registration.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z2009" w:id="342"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z2009" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. If there were no compelling circumstances for the withdrawal of a candidate or cancelation of the decision on his/her nomination, the Central Election Commission shall be entitled to charge a portion of the expenses incurred for the conduct of the election campaign from the funds of the republican budget to the account of a public association, that nominated him/her.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkEnd w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 60 is with the changes introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; April 15, 2005 № 44-III; dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2010" w:id="343"/>
+    <w:bookmarkStart w:name="z2010" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 61. Nomination of candidates for the President of the Republic instead of those who dropped out after the end of the registration period </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z2011" w:id="344"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z2011" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. If as a result of the dropout of candidates after the expiration of the registration period, there are less than two presidential candidates, the Central Election Commission shall extend the election period by its resolution for no more than two months.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z2012" w:id="345"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z2012" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. In this case, the nomination of presidential candidates shall be carried out in accordance with the rules established by this Constitutional Law. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkEnd w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 61 as amended by the Constitutional Law of the Republic of Kazakhstan dated April 14, 2004 № 545. </w:t>
+        <w:t>      Footnote. Article 61 as amended by the Constitutional Law of the Republic of Kazakhstan dated April 14, 2004 № 545.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2013" w:id="346"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z2014" w:id="347"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 62. Counting of votes at the elections of the President of the Republic </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2014" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The results of the counting of votes at the presidential election shall be established at a meeting of the territorial election commission and shall be recorded in the protocol, which is signed by the chairman and members of the commission and sent to the Central Election Commission within two days.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z2015" w:id="348"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z2015" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Other issues related to the determination of the result of the counting of votes shall be resolved in accordance with the rules established in the General Part of this Constitutional Law. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-[...5 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z2017" w:id="350"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 63. Repeat voting </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2017" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. If more than two presidential candidates were included on the ballot paper and none of them was elected, the Central Election Commission shall appoint a second voting for the presidential elections on the two candidates who received the most votes. In the event of the dropout of one of the candidates, the next candidate who has received a greater number of votes shall be included in the ballot paper. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z2018" w:id="351"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z2018" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Re-voting shall be held no later than within two months in compliance with the requirements of this Constitutional Law. Re-voting shall be reported in the media. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19633,5718 +19750,2085 @@
         </w:rPr>
         <w:t>3. is excluded by the Constitutional Law of the Republic of Kazakhstan dated 06.11.1998 № 285.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 63 as amended by the Constitutional Laws of the Republic of Kazakhstan dated 06.11.1998 № 285; dated 06.05.1999 № 375; dated 04.14.2004 № 545. </w:t>
+        <w:t>      Footnote. Article 63 as amended by the Constitutional Laws of the Republic of Kazakhstan dated 06.11.1998 № 285; dated 06.05.1999 № 375; dated 04.14.2004 № 545.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2020" w:id="352"/>
+    <w:bookmarkStart w:name="z2020" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 64. Re-run of election</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z2021" w:id="353"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z2021" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. If the election of the President of the Republic of Kazakhstan have been declared null and void or the rerun of a vote has not allowed to determine the elected President, the Central Election Commission shall appoint a re-run of election of the President.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z2022" w:id="354"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z2022" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Re-run of election shall be conducted not later than two months after the initial election. Voting shall be conducted in the same polling stations and according to the voter registers compiled for the conduct of the initial election.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z2023" w:id="355"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z2023" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. The formation of the composition of election commissions, the nomination and registration of candidates for the Presidency, other electoral events shall be carried out in the manner prescribed by this Constitutional Law. At the same time, the shortened terms of election events shall be determined by the Central Election Commission. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z2024" w:id="356"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z2024" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The re-run of election shall be announced in mass media.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkEnd w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 64 is with the changes introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2025" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 65. Establishment and publication of the results of election of the President of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2026" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Central Election Commission on the basis of the protocols of the territorial election commissions not later than seven days after election shall establish the results of the election of the President of the Republic of Kazakhstan and shall adopt the corresponding resolution.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z2027" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The candidate shall be considered as an elected President of the Republic if he/she:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) has collected more than fifty percent of votes of the voters who have taken part in voting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) has collected at the rerun of a vote more votes of the voters who have taken part in the voting in comparison with the other candidate;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) (excluded by the Constitutional Law of RK dated April 14, 2004 № 545-II).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2028" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Other issues related to determination and publication of the results of election of the President of the Republic of Kazakhstan shall be solved according to the rules established in the General part of this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 65 is with the changes introduced by the Constitutional Laws of RK dated November 6, 1998 № 285; May 6, 1999 № 375-I; April 14, 2004 № 545-II.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...79 lines deleted...]
-    </w:p>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 66. Registration of the elected President of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2030" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The Central Election Commission on the basis of the protocols of the territorial election commissions within seven days from the date of election shall register the elected President of the Republic.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z2031" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The Central Election Commission on the basis of the documents of the corresponding election commissions and appeals from the citizens can refuse the registration of the elected President if at least at one fourth of the total number of electoral districts or administrative- territorial units:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) elections have been announced as null and void;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) during conduct of election, at vote count or determination of the voting results certain infringements of this Constitutional Law occurred.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2032" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The decision of the Central Election Commission, which has been taken in the order stipulated by clause 2 of this Article, can be appealed within ten days from the date of its adoption by a candidate to President to the Supreme Court, which within ten days shall make its final judgment.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 66-1. Conduct of early elections of the President of the Republic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote: Article 66-1 has been excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 67. Holding of early elections of the President of the Republic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The Article is excluded by the Constitutional Law of RK dated November 6, 1998 № 285-I.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 68. Consideration by the Constitutional Court of the Republic of the issue of the correctness of the election of the President of the Republic</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Heading of Article 68 as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2036" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Upon a petition from the President of the Republic of Kazakhstan, the Kurultai Chair, at least one-fifth of the total number of Kurultai deputies, or the Prime Minister, which may be filed within ten days after the election results are finalized, the Constitutional Court shall, in the event of a dispute rule on the validity of the election of the President of the Republic of Kazakhstan. In such a case, the assumption of office by the President of the Republic of Kazakhstan shall be suspended for the duration of the review of the petition.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z2037" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In the event of a dispute on the correctness of the conduct of the elections of the President of the Republic, the Central Electoral Commission shall submit materials related to the preparation and conduct of elections to the Constitutional Court.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z2038" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. If the Constitutional Court declares the elections of the President of the Republic in those precincts (administrative-territorial units) where violations of the Constitution were found to be inconsistent with the Constitution, the Central Electoral Commission shall decide to invalidate the elections in the respective precincts (administrative-territorial units) and to hold in within two months of repeat voting in those precincts (administrative-territorial units) where the elections were declared invalid.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      3) (excluded by the Constitutional Law of RK dated April 14, 2004 № 545-II).</w:t>
+        <w:t>      Footnote. Article 68 is with the changes introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2028" w:id="360"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z2039" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 12. Elections of the Senate deputies of the Parliament of the Republic</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z2040" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Footnote: Chapter11 has been excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 12. Election of deputies to the Kurultai of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 85. Appointment of the elections of the Mazhilis deputies</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2117" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Reasons for the appointment:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) of regular elections shall be the end of the constitutional term of office of the Kurultai deputies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) of extraordinary elections shall be early termination of the powers of the Kurultai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 65 is with the changes introduced by the Constitutional Laws of RK dated November 6, 1998 № 285; May 6, 1999 № 375-I; April 14, 2004 № 545-II.</w:t>
+        <w:t>      3) excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2029" w:id="361"/>
+    <w:bookmarkStart w:name="z2118" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Elections of deputies in the case stipulated by sub-clause 1) clause 1 of this Article shall be appointed by the President of the Republic at least five months before and shall be conducted within two months before the termination of term of office of the Mazhilis deputies.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z2119" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Election for deputies in the case, provided for in subparagraph 2) of paragraph 1 of this article, shall be scheduled by the President of the Republic of Kazakhstan concurrently with his decision to terminate the powers of the Kurultai ahead of schedule and shall be held within two months from the date of such termination of the Kurultai powers.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The period, during which the special election for deputies must be held, shall start on the day the act of the President of the Republic of Kazakhstan dissolving the Kurultai enters into force. This period ends upon the expiration of two months. If the end of the period falls on a day that does not exist in a given month, the period expires on the last day of that month.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-1. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2122" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Elections shall be appointed taking into account the requirements of clause 3 Article 43 of the Constitution.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 85 is with the changes introduced by the Constitutional Acts of RK dated May 6, 1999 № 375-I; dated June 19, 2007 № 268-III; dated 03.10.2013 № 133-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VІI (shall come into effect ten calendar days after the day of its first official publication); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z2033" w:id="365"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 86. The requirements to the candidates to the Mazhilis deputies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      To be elected as a deputy of the Mazhilis, a citizen must meet the requirements established by paragraph 3 of Article 54 of the Constitution, as well as have the right to vote in accordance with paragraphs 2 and 3 of Article 35 of the Constitution and this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 86 is with the changes introduced by the Constitutional Law of RK dated April 14, 2004 № 545-II; dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 87. Nomination of candidates to the Mazhilis deputies</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2125" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The political parties, registered in accordance with the procedure established by law shall have the right to nominate candidates for election to the Kurultai.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z2126" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Individuals shall be included into a party list to be elected as the Mazhilis deputies in through a single national constituency by a majority vote of the total number of members of the supreme body of a political party. Political parties may not include into party lists those individuals, who are not members of this political party.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The decision of the supreme body of a political party shall be forwarded to the Central Election Commission together with an individual’s consent to be included into the party list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A person entered on a party list for election as a deputy to the Kurultai in the single nationwide electoral constituency is not eligible to run in single-mandate territorial electoral districts for election as a deputy to the maslikhat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The same person may be nominated simultaneously as a candidate for the Kurultai and as a candidate for the maslikhats on party lists.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2127" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Political parties independently shall determine the order of placement of persons on the party list. The party list shall then be submitted to the Central Election Commission by a representative of the political party along with an abstract from the minutes of the supreme body of the political party about nomination of the party list. The authority of such representative must be proven by relevant documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2129" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The nomination of candidates for the Kurultai begins sixty days before the election and ends at 6:00 p.m. local time forty days before the election, unless otherwise specified when the election is scheduled.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 87 is in new edition of the Constitutional Law of the RK dated June 19, 2007 № 268-III second part of Clause 5 is with the changes introduced by the Constitutional Law of RK dated February 9,2009 № 124-IV; dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2131" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 66-1. Conduct of early elections of the President of the Republic</w:t>
-[...20 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Article 88. Election contribution</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z2132" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. At their own expense, political parties nominating party lists shall transfer to the account of the Central Election Commission an election contribution equal to fifteen times of the minimum wages set by the legislation of the Republic of Kazakhstan for each person on the party list.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z2133" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Political parties that received five percent or more of the votes cast by voters, who participated in the previous Kurultai deputy elections shall be exempt from paying the election fee.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z2134" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A political party that received between three and five percent of the votes cast by voters, who participated in the previous Kurultai deputy election shall pay an election fee equal to fifty percent of the amount, specified in paragraph 1 of this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A political party that received between one and three percent of the votes cast by voters who participated in the previous Kurultai deputy election shall pay an election contribution equal to seventy percent of the amount, established in paragraph 1 of this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2135" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The paid contribution shall be returned to the political party in cases where, following the results of the elections, the political party won at least five percent of the votes of the voters who took part in the voting, as well as in the event of the death of the only candidate included in the party list. In all other cases, the contribution made is non-refundable and is transferred to the income of the republican budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. The law shall be supplemented by Article 66-1 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 03.02.2011 № 404-IV (shall be enforced from the date of its first official publication). </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z2034" w:id="366"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 88 is in new edition of the Constitutional Law dated June 19, 2007 № 268-III; as amended by the Constitutional Law of the Republic of Kazakhstan dated May 24, 2021 № 41-VII (shall be enforced ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2137" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 67. Holding of early elections of the President of the Republic</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Article 89. Registration of candidates to the Mazhilis</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z2138" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The Central election commission shall be responsible for registering the party lists submitted by political parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z2139" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Before registration, the candidate and his (her) wife (husband) shall submit declarations of assets and liabilities to the state revenue authorities at the place of residence on the first day of the month of the beginning of the nomination period established in accordance with this Constitutional Law, in the manner and form established by the authorized the state body of the Republic of Kazakhstan, exercising leadership in the field of ensuring the receipt of taxes and other obligatory payments to the budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The accuracy of information about the assets and liabilities declared by the candidate and his (her) wife (husband)shall be checked by the state revenue authorities within fifteen days from the date of registration of the party list and the candidate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Organizations that have received the requirements of state revenue authorities to provide information about the assets and liabilities of the candidate and his (her) wife (husband)shall be required to provide the requested information within four days from the date of receipt of the request.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2140" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Party lists shall be conducted upon submission of the following documents:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) a partial record of the supreme body of a political party regarding nomination of the party list together with a copy of the registration certificate of a political party with the Ministry of Justice of the Republic;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) an application of citizen to be included into the party list;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) biographic data of each person on the party list;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) certificates of the state revenue authority on the submission by the candidate and his (her) spouse (husband) of declarations of assets and liabilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) a receipt confirming that the election contribution was paid by a political party;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) confirmation of the membership of a person in the party list in the political party, which nominated such list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The documents, indicated in part one of this paragraph, the candidates – people with disabilities, shall be additionally provided with certificates of disability, in the form established by the authorized body in the field of social protection of the population</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2141" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Only one list of either political party shall be permitted to be registered, with the number of people on such list not to exceed the set number of deputy mandates allocated among political parties by more than thirty percent.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the party list, the number of representatives of three categories: women, youth, and persons with disabilities - in total must be at least thirty percent of the total number of persons included in it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...25 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...68 lines deleted...]
-      </w:pPr>
+        <w:t>4-1. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 68 is with the changes introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-2. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...231 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-3. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 69 is with the changes introduced by the Constitutional Law of RK dated May 6, 1999 № 375-I; dated 03.10.2013 № 133-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023). </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2046" w:id="377"/>
-[...4659 lines deleted...]
-    <w:bookmarkStart w:name="z2146" w:id="470"/>
+    <w:bookmarkStart w:name="z2146" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The Central Election Commission shall:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkEnd w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) publish in mass media an announcement of registration specifying the name of the political party and number of persons on the party list as well as the surname, given names, year of birth, job position, residence and work address of each candidate on the party list within seven days of the registration of party lists;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -25763,1523 +22247,1403 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      6) Excluded by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2147" w:id="471"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z2148" w:id="472"/>
+    <w:bookmarkStart w:name="z2147" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. A denied registration of a party list or revoking of a decision on its registration may be appealed to the Central election commission and (or) the Supreme Court within seven days. In such cases, the Central election commission or the Supreme Court shall issue a resolution on the appeal within seven days of the date the appeal is filed.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z2148" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Registration of party lists and candidates shall begin sixty days before voting day and end at eighteen hours local time thirty days before the election, unless otherwise specified when calling the election.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkEnd w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 89 as amended by the Constitutional Law of the Republic of Kazakhstan dated 19.06.2007 № 268 (effective from the date of its official publication); as amended by the Constitutional Laws of the Republic of Kazakhstan dated 28.09.1995 № 2464 (the procedure for entry into force see Article 133); dated 09.02.2009 № 124-IV (the procedure for entry into force see Article 2); from 31.07.2015 № 340-V (effective from 01.01.2016); dated 18.11.2015 № 413-V (effective from 01.01.2017); dated 29.06.2018 № 162-VI (effective after ten calendar days after the date of its first official publication); dated 25.05.2020 № 335-VI (effective after ten calendar days after the date of its first official publication); dated 07.02.2022 № 105-VII (effective after ten calendar days after the date of its first official publication); dated 05.11.2022 № 156-VII (refer to Article 3 for the procedure for enactment).</w:t>
+        <w:t>      Footnote. Article 89 as amended by the Constitutional Law of the Republic of Kazakhstan dated 19.06.2007 № 268 (effective from the date of its official publication); as amended by the Constitutional Laws of the Republic of Kazakhstan dated 28.09.1995 № 2464 (the procedure for entry into force see Article 133); dated 09.02.2009 № 124-IV (the procedure for entry into force see Article 2); from 31.07.2015 № 340-V (effective from 01.01.2016); dated 18.11.2015 № 413-V (effective from 01.01.2017); dated 29.06.2018 № 162-VI (effective after ten calendar days after the date of its first official publication); dated 25.05.2020 № 335-VI (effective after ten calendar days after the date of its first official publication); dated 07.02.2022 № 105-VII (effective after ten calendar days after the date of its first official publication); dated 05.11.2022 № 156-VII (refer to Article 3 for the procedure for enactment); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2149" w:id="473"/>
+    <w:bookmarkStart w:name="z2149" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 90. Withdrawing of the candidature, cancellation of the decision on nomination of the candidate to the Mazhilis deputies</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z2150" w:id="474"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z2150" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. A person included into the party list may withdraw from the party list by applying with a relevant written request to the Central Election Commission. In these cases, the Central Election Commission shall decide to cancel the registration of that person in the party list.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="474"/>
-[...73 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>1-1. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>2. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 90 is with the changes introduced by the Constitutional Law of RK dated June 19, 2007 № 268; dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      Footnote. Article 90 is with the changes introduced by the Constitutional Law of RK dated June 19, 2007 № 268; dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2153" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 91. Agents of a candidate for deputy of the Majilis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 91 shall be excluded by the Constitutional Law of the Republic of Kazakhstan dated 14.04.2004 № 545.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 92. Size of electoral fund of a candidate for deputy of the Majilis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 92 shall be excluded by the Constitutional Law of the Republic of Kazakhstan dated 19.06.2007 № 268 (shall be enforced from the date of its official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 92-1. Size of a political party’s election fund</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The heading of Article 92-1 as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2156" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The candidates standing for elections under party lists nominated by the political parties shall not be eligible to form their own election funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z2157" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The election fund of the political party shall be formed of:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) the political party’s own funds, the total amount of which must not exceed the minimum wage established by law by more than fifteen thousand times; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) voluntary donations from citizens and organizations of the Republic of Kazakhstan, the total amount of which must not exceed the minimum wage established by law by more than thirty thousand times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The aggregate amount of voluntary donations from an individual must not exceed the minimum wage established by the legislation of the Republic of Kazakhstan by more than three hundred times, and the aggregate amount from a legal entity of the Republic of Kazakhstan must not exceed it by more than one and a half thousand times.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Article 92-1 has been added by the Constitutional Law of RK dated May 6, 1999 № 375-I; as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2159" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 91. Agents of a candidate for deputy of the Majilis</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="476"/>
+        <w:t xml:space="preserve"> Article 93. Nomination of candidates for deputies of the Majilis instead of those who dropped out after expiration of the registration period</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Article 91 shall be excluded by the Constitutional Law of the Republic of Kazakhstan dated 14.04.2004 № 545.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z2154" w:id="477"/>
+      Footnote. Article 93 shall be excluded by the Constitutional Law of the Republic of Kazakhstan dated 19.06.2007 № 268 (shall be enforced from the date of its official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2160" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 92. Size of electoral fund of a candidate for deputy of the Majilis</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="477"/>
+        <w:t xml:space="preserve"> Article 93-1. Procedures for holding a session of the Assembly of the People of Kazakhstan on election of the Mazhilis deputies</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Footnote. Article 92 shall be excluded by the Constitutional Law of the Republic of Kazakhstan dated 19.06.2007 № 268 (shall be enforced from the date of its official publication). </w:t>
+        <w:t>
+      Footnote. Article 93-1 is excluded by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 92-1. The size of the electoral fund of a political party, a candidate for deputies of the Mazhilis of the Parliament</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>Article 93-2. Nomination of candidates for deputies of the Mazhilis of the Parliament instead of those who left after the expiration of the registration period</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2162" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. The heading of Article 92-1 as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
-[...169 lines deleted...]
-    </w:p>
+      Footnote: Article 93-2 has been excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 94. Vote counting in elections of the Kurultai deputies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Based on the voting results, the precinct election commission shall draw up a voting protocol, immediately forwarded to the relevant territorial election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Based on the protocols of the precinct election commissions, the relevant territorial election commissions shall draw up a protocol on the voting results, which shall be signed by the chairperson and members of the commission and forwarded to the relevant territorial election commissions no later than two days after the date of the vote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The relevant territorial election commissions shall draw up a protocol on the voting results, which shall be signed by the chairperson and members of the commission and forwarded to the Central election commission no later than three days after the day of voting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The election results shall be established at a meeting of the Central election commission based on the protocols of the relevant territorial election commissions.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2168" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Other issues related to determining the result of the counting of votes and the result of elections shall be resolved in accordance with the rules established by the General Part of this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Article 92-1 has been added by the Constitutional Law of RK dated May 6, 1999 № 375-I; as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      Footnote. Article 94 - as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2159" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 94-1. Vote count at election of the Mazhilis deputies that elected by the Assembly of the People of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 94-1 is excluded by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 95. Rerun of a vote at elections of the Mazhilis deputies</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2171" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Upon a recommendation from the relevant territorial election commission or in response to appeals from citizens the Central election commission may invalidate the election of Kurultai deputies at individual polling stations or in administrative territorial units if, during the election, the counting of votes, or the determination of election results, violations of this Constitutional Law occurred in at least one-fourth of the total number of precincts or administrative-territorial units. In such cases, the Central election commission shall schedule a repeat vote at the relevant polling station or administrative-territorial unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z2172" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The repeat vote shall be held within the timeframe established by the Central election commission, but no more than one month on the same party lists, at the same polling stations and on the same voter lists that were compiled for the initial elections. The conduct of the repeat vote shall be announced in the media.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 95 is in edition of the Constitutional Law of RK dated June 19, 2007 № 268-III; as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2174" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 93. Nomination of candidates for deputies of the Majilis instead of those who dropped out after expiration of the registration period</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Article 96. Re-run of election of the Mazhilis deputies</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z2175" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. If the elections of Kurultai deputies were invalidated, the Central election commission shall adopt a decision on holding a repeat election for Kurultai deputies. Voting takes place in the same polling stations and on the same voter lists that were compiled for the original elections.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z2160" w:id="482"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2177" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Re-run of election shall be conducted not later than within two months since the initial elections or before the deadline set by the Central Election Commission. Electoral campaign, which have been foreseen for the re-run of election, shall be carried out according to the procedures stipulated by this Constitutional Law. Shorter deadlines for the electoral campaign shall be fixed by the Central Election Commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z2178" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Re-run of election shall be announced in mass media.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 96 is in edition of the Constitutional Law of RK dated June 19, 2007 № 268-III; as amended by the Constitutional Laws of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2179" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 93-1. Procedures for holding a session of the Assembly of the People of Kazakhstan on election of the Mazhilis deputies</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Article 97. Establishment and publication of the election results of the Mazhilis deputies</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z2180" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The results of the elections of deputies of the Mazhilis in the whole Republic shall be established by the Central Election Commission within ten days from the date of the elections.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. (excluded by the Constitutional Law of RK dated June 19, 2007 № 268-III.);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2182" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Other issues related to determination and publication of the election results shall be solved in compliance with the rules established in the General part of this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 97 is with the changes introduced by the Constitutional Law of RK dated May 6, 1999 № 375-I; dated 14 April, 2004. № 545; dated 19 June, 2007 № 268 (shall be enforced from the day of its official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2183" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...717 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 97-1. Distribution of deputy mandates following the results of voting by party list </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z2184" w:id="502"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z2184" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The Central Election Commission calculates the sum of the votes of voters cast in the territory of a single nationwide constituency for each party list that received five or more percent of the votes of voters from the number of those who took part in the vote. The sum of votes cast for political parties that have overcome the 5% threshold is divided by the number of deputy mandates to be distributed. The result obtained is the first selective quotient (quota).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z2185" w:id="503"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z2185" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. If five percent of the votes of the voters who took part in the voting were received by only one political party, then the list of the indicated political party, as well as the party list of the party that received the next largest number of votes of the voters who took part in the voting, is allowed to distribute deputy mandates.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkEnd w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The amount of votes cast for two political parties shall be divided by the number of deputy mandates to be distributed. The result received shall be the first electoral quotient (quota). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2186" w:id="504"/>
+    <w:bookmarkStart w:name="z2186" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. The number of votes received by each party list participating in the distribution of deputy mandates shall be divided into the first electoral quotient. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkEnd w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The number of votes received by the list of the party that did not overcome the 5% threshold and participates in the distribution of mandates in accordance with paragraph 2 of this article is divided by the first electoral quotient and multiplied by a correction factor of 0.7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27290,164 +23654,164 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The integer part obtained as a result of dividing the number shall be the number of deputy mandates received by the corresponding political party that formed the party list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A political party that has not overcome the five percent barrier and participates in the distribution of mandates in accordance with paragraph 2 of this article shall receive at least two mandates.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2187" w:id="505"/>
+    <w:bookmarkStart w:name="z2187" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. If after the actions performed in accordance with paragraph 3 of this article, there are undistributed mandates, they shall be redistributed. Undistributed mandates shall be transferred one by one to those party lists that have the biggest fractional part (remainder) of the number obtained as a result of the division in accordance with paragraph 3 of this article. In case of equality of the biggest part, the priority shall be given to the party list registered earlier. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkEnd w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       When distributing mandates in accordance with paragraph 2 of this article, undistributed mandates are transferred to that party list that, following the results of voting, has overcome the five percent barrier.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2188" w:id="506"/>
+    <w:bookmarkStart w:name="z2188" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. The sequence of distribution of deputy mandates shall be determined by the governing body of a political party from among the candidates included in the party list in accordance with paragraph 4 of article 89 of this Constitutional Law no later than ten days from the date of publication of the election results. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkEnd w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       If the governing body of a political party, within the time limits, established by part one of this paragraph, does not determine the order of distribution of the received deputy mandates, by the resolution of the Central Election Commission, the deputy mandates received by the party shall be distributed according to the registered lists in alphabetical order of the state language. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       When distributing deputy mandates, the number of representatives of three categories: women, youth, and persons with disabilities - in aggregate should be at least thirty percent of the total number of deputy mandates received by the party.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2189" w:id="507"/>
+    <w:bookmarkStart w:name="z2189" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. In the event of an early dropout of a deputy, his mandate, by a resolution of the Central Election Commission, shall be transferred to the next candidate, determined by the governing body of a political party from among those included in the list of a political party in accordance with paragraph 5 of this article. In this case, the requirements of part three of clause 5 of this article must be met.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkEnd w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       If there is no remaining candidate in the relevant party list, the mandate shall remain vacant until the next election of deputies of the Majilis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27482,1065 +23846,1109 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. The law shall be supplemented by Article 97-1 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 06.05.1999 № 375; as amended by the Constitutional Law of the Republic of Kazakhstan dated 09.02.2009 № 124-IV (the order of enactment see Article 2); as amended by the Constitutional Law of the Republic of Kazakhstan dated May 24, 2021 № 41-VII (shall be enforced ten calendar days after the day of its first official publication); dated 07.02.2022 № 105-VII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2190" w:id="508"/>
+    <w:bookmarkStart w:name="z2190" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 98. Registration of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Mazhilis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deputies </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Central Election Commission registers the elected deputies of the Mazhilis.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 98 in the new wording of the Constitutional Law of the Republic of Kazakhstan dated 19 June, 2007 № 268 (shall be enforced from the day of its official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...19 lines deleted...]
-      The Central Election Commission registers the elected deputies of the Mazhilis.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 99. Holding extraordinary election of Kurultai deputies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of Article 99 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1. Extraordinary election of the Kurultai deputies shall be held in accordance with the rules, established by this Constitutional Law for regular elections of the Kurultai members. The dates for the election proceedings shall be determined by the Central election commission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 98 in the new wording of the Constitutional Law of the Republic of Kazakhstan dated 19 June, 2007 № 268 (shall be enforced from the day of its official publication).</w:t>
+        <w:t>      2. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z2191" w:id="509"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 99 is with the changes introduced by the Constitutional Law of RK dated April 14, 2004 № 545-II; dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 100. Consideration by the Constitutional Court of the issue of the correctness of the elections of deputies of the Mazhilis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The heading of Article 100 as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2193" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Upon a petition from the President of the Republic of Kazakhstan, the Chair of the Kurultai, at least one-fifth of the total number of Kurultai deputies, or the Prime Minister of the Republic of Kazakhstan, which may be filed within ten days after the election results are finalized, the Constitutional Court shall in the event of a dispute decide on the validity of the election of Kurultai deputies. In such a case, the registration of the elected deputies of the Kurultai shall be suspended for the duration of the review of the petition.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z2194" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The Central Election Commission, in the event of a dispute about the correctness of the elections of deputies of the Mazhilis, shall submit materials related to the preparation and conduct of elections to the Constitutional Court.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z2195" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. If the Constitutional Court finds that the elections of Kurultai deputies in the territories of those administrative-territorial units, where violations of the Constitution were established do not comply with the Constitution, the Central election commission shall decide to invalidate the elections in the territories of those administrative-territorial units and to hold a repeat vote.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 100 is with the changes, introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; June 19, 2007 № 268-III; dated 05.11.2022 № 156-VІI (refer to Article 3 for the procedure for enactment); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2197" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 99. Conduct of early election and by-election of Mazhilis deputies</w:t>
-[...38 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Chapter 13. Election of the Maslikhat deputies of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z2198" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 101. Appointment of an election of Maslikhat deputies</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z2199" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Reasons for the appointment of:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) regular elections - termination of the constitutional term of office of Maslikhats, except for the cases stipulated by law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) early elections - the advance cease of authorities of Maslikhats;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 99 is with the changes introduced by the Constitutional Law of RK dated April 14, 2004 № 545-II.</w:t>
+        <w:t>      3) is excluded by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) elections of deputies instead of those who left - early termination of the powers of a deputy or deprivation of a mandate.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2200" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The regular elections of the Maslikhat deputies shall be appointed by the Central Election Commission at least three months prior to expiration of the term of office of Maslikhats and must be conducted at least one month prior to the expiration of the constitutional term of office of Maslikhats.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z2201" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Early election of the Maslikhat deputies, whose authorities have been terminated ahead of the schedule, shall be appointed by the Central Election Commission on the basis of the President’s Decree on the advance cease of Maslikhats’ authorities, decision of the Maslikhat on its self- dissolution and must be conducted within two months from the date of the advance cease of authorities of Maslikhats.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z2202" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Elections of maslikhat deputies instead of those who left are appointed by the relevant election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Elections of maslikhat deputies instead of those who left are held simultaneously on the last Sunday of March and (or) the last Sunday of October.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      By agreement with the Central Election Commission, the election of deputies of maslikhats instead of those who left may be scheduled by the relevant election commission for another date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. is excluded by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2204" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Regular elections of deputies of maslikhats of all levels shall be held simultaneously and may not coincide in timing with the elections of the President.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z2205" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The announcement about the Election Day shall be published in mass media.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 101 is with the changes introduced by the Constitutional Laws of RK dated 6 May 1999 № 375-I; 14 April 2004 № 545-II; 19 June 2007 № 268-III; 9 February 2009 № 124-IV; dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2206" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...9 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 102. The requirements to Maslikhat deputies</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      To be elected as the Maslikhat deputy the citizen shall meet the requirements stipulated by Clause 3 Article 88 of the Constitution as well as shall have the suffrage according to Clauses 2 and 3 Article 35 of the Constitution and this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="512"/>
+        <w:t>      Footnote. Article 102 is with the changes introduced by the Constitutional Law of RK dated 14 April 2004 № 545-II; dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2207" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...75 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 13. Election of the Maslikhat deputies of the Republic of Kazakhstan</w:t>
-[...458 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Article 103. Nomination of candidates for maslikhat deputies</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z2208" w:id="523"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z2208" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The right to nominate candidates for deputies of maslikhats shall belong to the:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="523"/>
-[...15 lines deleted...]
-      1) the elected on party lists - political parties;</w:t>
+    <w:bookmarkEnd w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the elected-on party lists - political parties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) the elected in single-mandate territorial electoral districts - to political parties, public associations, as well as their structural subdivisions (branches and representative offices) if the relevant authority is provided for in the charter, and to citizens through self-nomination.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2209" w:id="524"/>
+    <w:bookmarkStart w:name="z2209" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Inclusion of persons in the party list for election as a deputy of maslikhat of the corresponding administrative-territorial unit shall be made by a majority of votes from the total number of members of the highest governing body of the relevant branch (representative office) of a political party. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z2210" w:id="525"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z2210" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Political parties shall not be entitled to include persons in the party lists who are not their members.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z2211" w:id="526"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z2211" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. A person included in the party list for election to the maslikhat deputies from a political party shall not be entitled to be nominated in single-mandate territorial constituencies.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="526"/>
-    <w:bookmarkStart w:name="z2212" w:id="527"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z2212" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The decision of the highest governing body of the relevant branch (representative office) of a political party, together with the application of the citizen about the consent to be included in the party list, shall be sent to the relevant territorial election commission.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z2213" w:id="528"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z2213" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The procedure for placement of persons in a party list shall be determined by the decision of the highest governing body of the relevant branch (representative office) of a political party. A representative of a political party shall submit the party list to the appropriate territorial election commission simultaneously with an extract from the minutes of the highest governing body of the relevant branch (representative office) of the political party on the nomination of the party list. The powers of the representative must be confirmed by the relevant documents.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z2214" w:id="529"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z2214" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1. Self-nomination of candidates for maslikhat deputies shall be carried out by citizens by submitting to the relevant district election commission an application on their intention to run as a candidate for maslikhat deputies in this single-mandate territorial constituency.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="529"/>
-[...15 lines deleted...]
-      The nomination of a candidate by a political party, public association, and their structural subdivisions (branches and representative offices)shall be carried out by sending to the relevant district election commission an extract from the protocol of the highest governing body, an extract from the charter confirming the right to nominate structural subdivisions (branches and representative offices), together with a citizen's application consent to be nominated.</w:t>
+    <w:bookmarkEnd w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The nomination of a candidate by a political party, public association, and their structural subdivisions (branches and representative offices) shall be carried out by sending to the relevant district election commission an extract from the protocol of the highest governing body, an extract from the charter confirming the right to nominate structural subdivisions (branches and representative offices), together with a citizen's application consent to be nominated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A public association, except for political parties, or its structural subdivision (branch and representative office) shall have the right to nominate candidates who are not members of this public association. A public association, except for political parties, and its structural subdivision (branch and representative office) may nominate only one candidate for maslikhat deputies in each constituency.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -28571,110 +24979,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) brought to the attention of the nominated candidate;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) together with the candidate's statement of consent to run for office and an extract from the charter confirming the right to be nominated by structural units (branches and representative offices), sent to the relevant district election commission.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2215" w:id="530"/>
+    <w:bookmarkStart w:name="z2215" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. No one may be nominated as a candidate in more than one constituency.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="530"/>
-    <w:bookmarkStart w:name="z2216" w:id="531"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z2216" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Nomination and self-nomination of candidates for Maslikhat deputies shall begin sixty days before voting day and ends at eighteen o'clock local time thirty days before election day unless otherwise established when calling elections.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z2217" w:id="532"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z2217" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. If less than two party lists or candidates are registered on the day of the expiration of the period for registration of party lists or candidates in the relevant electoral district, the relevant election commission shall extend the period for nominating candidates by no more than twenty days.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkEnd w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28708,70 +25116,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 104. Registration of candidates for deputies of maslikhats</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The heading of Article 104 as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2219" w:id="533"/>
+    <w:bookmarkStart w:name="z2219" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Registration of party lists, submitted by political parties shall be carried out by the relevant territorial election commissions. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkEnd w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Political parties that have nominated their party lists pay the election fee from their own funds to the account of local executive bodies in the amount of five-fold minimum wage established by the legislation of the Republic of Kazakhstan for each person included in the party list. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28818,164 +25226,164 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A political party that received in the respective territorial constituency in the previous elections of deputies of the respective maslikhat from one to three percent of the votes of those who took part in the voting, the election fee shall be paid in the amount of seventy percent of the size of the election fee established in part two of this paragraph.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The paid contribution is returned to the political party in cases where, following the results of the elections, the political party won at least five percent of the votes of the voters who took part in the voting, as well as in the event of the death of the only candidate included in the party list. In all other cases, the contribution made is non-refundable and is transferred to the income of the republican budget.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2220" w:id="534"/>
+    <w:bookmarkStart w:name="z2220" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Registration of candidates for deputies of maslikhats in single-seat territorial constituencies shall be carried out by district election commissions.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="534"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z2221" w:id="535"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Prior to registration and after verification of compliance with the requirements set forth in the Constitution and this Constitutional Law a candidate for a seat in the maslikhat shall pay an election fee into the account of the local executive bodies in an amount equal to five times the minimum wage, established by the legislation of the Republic of Kazakhstan. The contribution shall be refunded to the candidate if, following the election results, the candidate is elected as a member of the maslikhat, or if, following the vote, the candidate receives at least five percent of the votes cast by voters, who participated in the election, and also in the event of the candidate’s death. In all other cases, the contribution is non-refundable and shall be transferred to the republican budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2221" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Before registration, the candidate and his (her) wife (husband) shall submit declarations of assets and liabilities to the state revenue authorities at the place of residence on the first day of the month of the beginning of the nomination period established in accordance with this Constitutional Law, in the manner and form established by the authorized the state body of the Republic of Kazakhstan, exercising leadership in the field of ensuring the receipt of taxes and other obligatory payments to the budget.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkEnd w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The reliability of information about the assets and liabilities declared by the candidate and his (her) wife (husband) shall be checked by the state revenue authorities within fifteen days from the date of registration of the candidate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Wherein, organizations that have received the requirements of state revenue authorities to provide information about the assets and liabilities of the candidate and his (her) wife (husband) shall be required to provide the requested information within four days from the date of receipt of the request.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2222" w:id="536"/>
+    <w:bookmarkStart w:name="z2222" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Registration of party lists shall be carried out in the presence of the following documents: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkEnd w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) extracts from the minutes of the highest governing body of the relevant branch (representative office) of a political party on the nomination of a party list with an attachment of a copy of the registration document of a political party in the authorized body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29040,70 +25448,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) certificates of the state revenue authority on the submission by the candidate and his (her) wife (husband) of declarations of assets and liabilities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) a document, confirming the membership of the person, included in the party list in the political party that nominated the list.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2223" w:id="537"/>
+    <w:bookmarkStart w:name="z2223" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Registration of a candidate from a political party, public association, or their structural subdivisions (branches and representative offices) shall be carried out in the presence of the following documents:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkEnd w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) extracts from the minutes of the highest governing body of a political party, public association, and their structural subdivisions (branches and representative offices) on nominating a candidate for the relevant constituency with an extract from the charter confirming the right to nominate structural subdivisions (branches and representative offices), a copy of the registration document political party, public association in the Ministry of Justice of the Republic of Kazakhstan, registration of structural subdivisions (branches and representative offices) in the territorial bodies of justice;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29258,110 +25666,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) a document confirming that the candidate has made an electoral contribution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Any number of candidates for maslikhat deputies shall be allowed for registration.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2224" w:id="538"/>
+    <w:bookmarkStart w:name="z2224" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Only one list from one political party shall be allowed for registration in a territorial constituency, in which the number of women and youth in aggregate must be at least thirty percent of the total number of persons included in it.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z2225" w:id="539"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z2225" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. On the registration of party lists and candidates for deputies of the maslikhat, the relevant election commission shall draw up a protocol, which is submitted to a higher or territorial election commission within five days.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z2226" w:id="540"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z2226" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Territorial election commission:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkEnd w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) not later than on the seventh day after the registration of party lists, publish in the local mass media a notice of registration indicating the name of the political party and the number of persons included in the party list, as well as the last name, first name, patronymic (if it is indicated in the document certifying personality), year of birth, position held (occupation), place of work and residence of each person included in the party list;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29660,70 +26068,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The decision to exclude a person, included in the party list from this list may be appealed by a political party that nominated the party list, or by a person, excluded from the party list, to a court whose decision is final. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The decision making to exclude a person, included in the party list, two days before a voting day shall not be allowed. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2227" w:id="541"/>
+    <w:bookmarkStart w:name="z2227" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1. District Electoral Commission shall:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkEnd w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) not later than on the seventh day after the registration of candidates in single-mandate territorial electoral districts, publish in the local mass media notice on the registration of candidates indicating the last name, first name, and patronymic (if it is indicated in an identity document), year of birth, position held (occupation), place of work and residence of each candidate, as well as, depending on the candidate's discretion, information about his/her affiliation to a political party, public association and nationality;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29896,284 +26304,283 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) cancel the decision to register a candidate if, at the time of filing the declaration, the information on assets and liabilities declared by the candidate or his (her) wife (husband) is revealed to be unreliable in accordance with the legislation of the Republic of Kazakhstan on combating corruption.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Cancellation of the decision to register a candidate or restoration of a candidate previously removed from registration two days before voting day shall be prohibited.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2228" w:id="542"/>
+    <w:bookmarkStart w:name="z2228" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Refusal to register or cancellation of the decision to register a party list or candidate may be appealed to a higher election commission or court within seven days. In case of refusal to register or cancel the decision on registration of a candidate nominated by a political party, public association, or their structural subdivisions (branches and representative offices) in single-member territorial constituencies, such a decision may be appealed both by the candidate himself and by the political party, public association, their structural subdivisions (branches and representative offices) that nominated the candidate. Wherein, the higher election commission or the court shall decide on the complaint within seven days from the date of filing the complaint.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z2229" w:id="543"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z2229" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Registration of party lists, and candidates shall begin sixty days before voting day and end at eighteen o'clock local time twenty-five days before election day, unless otherwise specified when calling elections.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkEnd w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 104 as amended by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated May 25, 2020 № 335-VI (shall be enforced ten calendar days after the day of its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VІI (refer to Article 3 for the procedure for enactment).</w:t>
+        <w:t>      Footnote. Article 104 as amended by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated May 25, 2020 № 335-VI (shall be enforced ten calendar days after the day of its first official publication); dated 24.05.2021 № 41-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.11.2022 № 156-VІI (refer to Article 3 for the procedure for enactment); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2230" w:id="544"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z2231" w:id="545"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 105. Dropout of candidature, cancellation of the decision to nominate as a candidate to maslikhat deputy </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2231" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. A person included in a party list may drop out his candidacy by submitting a written application to the territorial election commission and a political party about this. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkEnd w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A candidate for deputies of a maslikhat in a single-mandate territorial constituency may withdraw his/her candidacy by submitting a written application to the relevant district election commission.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2232" w:id="546"/>
+    <w:bookmarkStart w:name="z2232" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The governing body of a political party, its structural subdivision (branch and representative office) at any time before registration and after it, except for the last two days before voting day, may apply with a corresponding submission to the relevant election commission to exclude a candidate for deputy of the maslikhat from the party list or cancel its decision to nominate a candidate.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkEnd w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The governing body of a public association, its structural subdivision (branch and representative office) at any time before registration and after it, except for the last two days before voting day, may cancel its decision to nominate a candidate for maslikhat deputies by submitting an appropriate submission to the district election commission.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2233" w:id="547"/>
+    <w:bookmarkStart w:name="z2233" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. In the cases specified in paragraph 2 of this Article, the relevant election commission shall exclude the persons included in the party list, not register the candidate, or cancel the decision to register the candidate.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkEnd w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A candidate for deputies of a maslikhat in a single-mandate territorial constituency may not withdraw his/her candidacy two days before voting day.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2234" w:id="548"/>
+    <w:bookmarkStart w:name="z2234" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. If the dropout of the candidacy or the cancellation of the decision on the nomination of a candidate were made without compelling circumstances, the territorial election commission shall charge the political party that nominated the candidate to cover a part of the expenses incurred for conducting an election campaign from the republican budget. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkEnd w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -30207,90 +26614,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 106. The size of the electoral fund of a political party, a candidate for deputies of the maslikhat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The heading of Article 106 as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2236" w:id="549"/>
+    <w:bookmarkStart w:name="z2236" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Candidates standing as candidates in party lists nominated by political parties shall not be entitled to establish their own election funds. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z2237" w:id="550"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z2237" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Election funds of political parties for each party list shall be formed from:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkEnd w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) the own funds of a political party, the total amount of which should not exceed the minimum wage established by the legislation by more than a thousand times; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30301,70 +26708,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) voluntary donations of citizens and organizations of the Republic of Kazakhstan, the total amount of which should not exceed the minimum wage established by the legislation more than two thousand times.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The maximum amount of voluntary donations of an individual in the aggregate should not exceed the minimum wage established by the legislation of the Republic of Kazakhstan by more than fifty times and by a legal entity of the Republic of Kazakhstan - in the aggregate by more than two hundred and fifty times.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2238" w:id="551"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z2238" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The campaign fund of a candidate for a seat in the maslikhats of the capital, oblasts, cities of republican significance shall be composed of:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the candidate's funds, the total amount of which should not exceed the minimum wage established by the legislation of the Republic of Kazakhstan by more than one hundred times;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30375,70 +26782,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) voluntary donations of citizens and organizations of the Republic of Kazakhstan, the total amount of which should not exceed the minimum wage established by the legislation of the Republic of Kazakhstan by more than two hundred times.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The maximum amount of voluntary donations of an individual in the aggregate should not exceed the minimum wage established by the legislation of the Republic of Kazakhstan by more than ten times and by a legal entity of the Republic of Kazakhstan - in the aggregate by more than twenty-five times.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2239" w:id="552"/>
+    <w:bookmarkStart w:name="z2239" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The electoral fund of a candidate for deputies of maslikhats of districts and cities shall be formed by:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkEnd w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the candidate's funds, the total amount of which should not exceed the minimum wage established by the legislation of the Republic of Kazakhstan by more than fifty times;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30474,51 +26881,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 106 as amended by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      Footnote. Article 106 as amended by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -30526,501 +26933,499 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 107. Nomination of party lists of candidates, candidates for deputies of maslikhats instead of those who left after the expiration of the registration period</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The heading of Article 107 as amended by Constitutional Law № 156-VII dated 05.11.2022 (shall come into effect from 01.01.2023).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2241" w:id="553"/>
+    <w:bookmarkStart w:name="z2241" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. If, as a result of the withdrawal of party lists, candidates after the expiration of the registration period in the relevant constituency, there are less than two party lists of candidates or less than two candidates for maslikhat deputies, the relevant election commission, by its decision, shall extend the election period, but not more than by two months.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z2242" w:id="554"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z2242" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. In this case, the nomination of party lists of candidates, and candidates for deputies of the maslikhat shall be carried out in accordance with the rules established by this Constitutional Law.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkEnd w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 107 as amended by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan. RoKdated 05.11.2022 № 156-VІI (shall come into effect from 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2243" w:id="555"/>
+    <w:bookmarkStart w:name="z2243" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 108. Counting of votes at elections of maslikhat deputy</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z2244" w:id="556"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z2244" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The precinct election commission shall draw up protocols on the results of voting during the elections of deputies of the district (city) and regional maslikhats, which shall be immediately sent to the relevant election commission (regional, city, district in the city, district).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkEnd w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The district election commissions shall send the protocols on the results of the voting in the electoral district to the respective territorial election commissions.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2245" w:id="557"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z2245" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. District, city election commissions, based on the protocols of precinct election commissions on the voting results shall determine the voting outcome of the elections for deputies to district and city maslikhats no later than two days after the election day.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. District, city, city district, and precinct election commissions shall immediately forward to higher-level election commissions the protocols of precinct election commissions on the voting outcome from the elections for deputies to the maslikhats of the capital, oblasts, cities of republican significance.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Regional, city of republican significance and the capital election commissions on the basis of these protocols within two days from the date of elections shall establish the results of the election of deputies to maslikhats of regions, cities of republican significance and the capital. </w:t>
+      Based on these protocols the election commissions of the capital, oblasts, cities of republican significance shall determine the outcome of the elections for deputies to the maslikhats of the capital, oblasts, cities of republican significance no later than two days after the election. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 108 as amended by the Constitutional Law of the Republic of Kazakhstan of 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan. RoKdated 05.11.2022 № 156-VІI (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      Footnote. Article 108 as amended by the Constitutional Law of the Republic of Kazakhstan of 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan. RoKdated 05.11.2022 № 156-VІI (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2247" w:id="559"/>
+    <w:bookmarkStart w:name="z2247" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 109. Repeated voting in the election of a deputy of the maslikhat</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkEnd w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The Article 109 is excluded by the Constitutional Law of RK dated April 14, 2004 № 545-II.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 109-1. Repeated voting during the election of a deputy of the maslikhat</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2249" w:id="560"/>
+    <w:bookmarkStart w:name="z2249" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. If more than two candidates for maslikhat deputies were included in the ballot and none of them was elected, the district election commission shall appoint a repeat voting for the election of a deputy for the two candidates who received the largest number of votes. If, as a result of the withdrawal of candidates, one candidate remains, a repeated vote on his/her candidacy shall not be held and he/she shall be considered elected.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z2250" w:id="561"/>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z2250" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Repeat voting shall be held no later than within a month in compliance with the requirements of this Constitutional Law. The repeat voting shall be reported in the local media.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkEnd w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. The Constitutional Law was supplemented by Article 109-1 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2251" w:id="562"/>
+    <w:bookmarkStart w:name="z2251" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 110. Re-run of election of the Maslikhat deputies</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-    <w:bookmarkStart w:name="z2252" w:id="563"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z2252" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. If elections have been declared invalidated, the territorial election commission shall take a decision on conduct of the re-run of election. Voting shall be conducted in the same polling stations and under the same voter registers that have been compiled for the conduct of initial elections.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z2253" w:id="564"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z2253" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Re-run of election shall be conducted within two months’ term after the initial elections. Electoral campaign, which have been foreseen for the re-run of election, shall be conducted according to the rules stipulated by this Constitutional Law. In this case the reduced term of the electoral campaign shall be fixed by a territorial election commission.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z2254" w:id="565"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z2254" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Local mass media shall be informed about conduct of the re-run of election.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkEnd w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31053,88 +27458,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 110 is with the changes, introduced by the Constitutional Laws of RK of 6 May 1999 № 375-I; 14 April 2004 № 545-II.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2256" w:id="566"/>
+    <w:bookmarkStart w:name="z2256" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 111. Establishment and publication of the election results of the Maslikhat deputies</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z2257" w:id="567"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z2257" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The results of election of the Maslikhat deputies shall be established by the corresponding territorial election commission not later than within five days from the date of elections.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkEnd w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31143,208 +27548,208 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. is excluded by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2259" w:id="568"/>
+    <w:bookmarkStart w:name="z2259" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Other issues related to the establishment and publication of the election results of them Maslikhat deputies shall be solved according to the rules established in the General part of this Constitutional Law.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkEnd w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 111 is with the changes introduced by the Constitutional Laws of RK dated May 6, 1999 № 375-I; April 14, 2004 № 545-II; dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2260" w:id="569"/>
+    <w:bookmarkStart w:name="z2260" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 111-1. Distribution of deputy mandates following the results of voting by party list  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z2261" w:id="570"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z2261" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The relevant territorial election commission shall calculate the sum of the votes of voters cast in the respective administrative-territorial unit for each party list that received five or more percent of the votes of voters from the number of voters who took part in the voting. The sum of votes cast for political parties that have overcome the 5% threshold is divided by the number of deputy mandates to be distributed. The result obtained is the first selective quotient (quota).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z2262" w:id="571"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z2262" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. If five percent of the votes of the voters who took part in the voting were received by only one political party, then the list of the indicated political party, as well as the party list of the party that received the next largest number of votes of the voters who took part in the voting, is allowed to distribute deputy mandates.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkEnd w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The amount of votes cast for two political parties shall be divided by the number of deputy mandates to be distributed. The result received shall be the first electoral quotient (quota).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2263" w:id="572"/>
+    <w:bookmarkStart w:name="z2263" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. The number of votes received by each party list participating in the distribution of deputy mandates shall be divided into the first electoral quotient. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkEnd w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The number of votes received by the list of the party that did not overcome the 5% threshold and participates in the distribution of mandates in accordance with paragraph 2 of this article is divided by the first electoral quotient and multiplied by a correction factor of 0.7.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -31355,128 +27760,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The integer part obtained as a result of dividing the number shall be the number of deputy mandates received by the corresponding political party that formed the party list. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A political party that has not overcome the five percent barrier and participates in the distribution of mandates in accordance with paragraph 2 of this article shall receive at least one mandate.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2264" w:id="573"/>
+    <w:bookmarkStart w:name="z2264" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. If after the actions performed in accordance with paragraph 3 of this article, there are undistributed mandates, they shall be redistributed. Undistributed mandates shall be transferred one by one to those party lists that have the largest fractional part (remainder) of the number obtained as a result of the division in accordance with paragraph 3 of this article. In case of equality of the greatest part, priority shall be given to the party list registered earlier. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkEnd w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       When distributing mandates in accordance with paragraph 2 of this article, undistributed mandates are transferred to that party list that, following the results of voting, has overcome the five percent barrier.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2265" w:id="574"/>
+    <w:bookmarkStart w:name="z2265" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. The sequence of distribution of deputy mandates shall be determined by the governing body of the relevant branch (representative office) of a political party from among the candidates, included in the party list no later than five days from the date of publication of the election results. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z2266" w:id="575"/>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z2266" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. In the event of an early dropout of a deputy, his mandate shall be transferred by the decision of the relevant territorial election commission to the next candidate, determined by the governing body of the relevant branch (representative office) of a political party from among the candidates, included in the party list. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkEnd w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       If there are no candidates in the relevant party list, the mandate shall remain vacant until the next election of maslikhat deputies. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -31493,108 +27898,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Chapter 13 shall be supplemented by Article 111-1 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated May 24, 2021 № 41-VII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2267" w:id="576"/>
+    <w:bookmarkStart w:name="z2267" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 112. Registration of maslikhat deputies </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z2269" w:id="577"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z2269" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The relevant election commission shall register the elected deputies of maslikhats.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z2270" w:id="578"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z2270" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The relevant territorial election commission, on the proposal of the district (city), district election commission or citizens' appeals, may recognize the election of maslikhat deputies as invalid if violations of this Constitutional Law took place during the elections or when counting votes or determining the results of elections, and refuse to register deputies maslikhat.Wherein, this decision of the territorial election commission, within ten days from the date of its adoption, may be appealed by the political party that nominated the party list, by the political party, public association that nominated candidates, and by the candidate himself/herself in the single-mandate territorial electoral district to the court, which within ten days takes decision.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkEnd w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -31706,5465 +28111,5734 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 113 as amended by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan. RoKdated 05.11.2022 № 156-VІI (shall come into effect from 01.01.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2271" w:id="579"/>
+    <w:bookmarkStart w:name="z2271" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 13-1. Akim elections</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkEnd w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The constitutional law is supplemented by chapter 13-1 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 24.05.2021 № 41-VII (shall be enforced ten calendar days after the day of its first official publication; as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VІI (shall come into effect from 01.01.2023).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2272" w:id="580"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113-1. Appointment of akim elections</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The grounds for calling elections shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the end of the akim's term of office established by law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) early termination of the powers of the akim or formation, change of boundaries (accession, separation or separation) of administrative-territorial units in cases established by law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When forming, or changing the boundaries (attaching, separating or separating) of an administrative-territorial unit, elections shall be called only in the newly created administrative-territorial unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2274" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Elections for the akim shall be scheduled by the relevant territorial election commission no later than fifty days before the expiration of the akim’s term of office.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Akim elections must be held at least ten days before the expiration of the term of his powers established by law, except for the cases specified in part one of paragraph 6 of Article 113-3 and Article 113-9 of this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2275" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Elections for the akim shall be scheduled by the relevant territorial election commission within two months of the date of the akim’s early termination of office or the formation, change of the boundary (joining, separation or division) of the relevant administrative-territorial unit, and shall be held within forty days of the date of such scheduling.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The announcement of the election day shall be published in the local mass media.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 113-1 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113-2. Requirements for an akim</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      To be elected akim, a citizen of the Republic of Kazakhstan must meet the requirements provided for by this Constitutional Law, Article 36-2 of the Law of the Republic of Kazakhstan "On Local Government and Self-Government in the Republic of Kazakhstan" and the legislation of the Republic of Kazakhstan in the field of public service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Compliance with the requirements of the legislation of the Republic of Kazakhstan in the field of civil service shall be established by the authorized body for civil service affairs based on documents submitted by the relevant territorial election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      To check compliance with the requirements of the legislation of the Republic of Kazakhstan in the field of civil service, a candidate for akims shall submit to the relevant territorial election commission the necessary documents, the list of which is established by the authorized body for civil service affairs together with the Central Election Commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113-3. Nomination of a candidate for akims</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2278" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The nomination of a candidate for akims shall be carried out by political parties registered in the established manner, from among their members, by citizens in the order of self-nomination by submitting to the territorial election commission of the relevant constituency an application on the intention to run as a candidate for akims, as well as a higher akim, if on the day of the completion nomination period, less than two candidates are nominated.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A political party may nominate only one candidate in one constituency.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2279" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The decision of the supreme governing body of the relevant branch (representative office) of a political party on the nomination of a candidate for akims shall be drawn up as an extract from the protocol.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z2280" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Decision of the supreme governing body of the relevant branch (representative office) of a political party shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) brought to the attention of the nominated candidate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) together with the candidate's statement of consent to run, sent to the relevant territorial election commission simultaneously with an extract from the protocol on nominating a candidate for akims.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2281" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. No one may be nominated as a candidate in more than one constituency.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The same person may not simultaneously run for election as a maslikhat deputy and as an akim, nor may he run for akim in different electoral constituencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2282" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The nomination of candidates begins on the day following the date on which the election is scheduled and ends at 6:00 p.m. local time twenty-five days before the date of the akim election, unless otherwise established when calling the election.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Akims shall be nominated by the end of the term for nomination, then the relevant territorial election commission shall extend the term for nominating candidates by no more than three days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In this case, the higher akim, in the absence of nominated candidates or the nomination of one candidate on the day of the expiration of the nomination period, shall have the right to nominate two or one candidates, respectively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 113-3 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113-4. Collection of signatures in support of a candidate for akims</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2284" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A candidate for akim, if self-nominated, must be endorsed by at least one percent of the total number of eligible voters in the relevant electoral constituency, representing at least half of the populated areas (administrative-territorial units), if any in the electoral constituency.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z2285" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The support of voters shall be certified by the collection of their signatures.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z2286" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The collection of signatures in support of a candidate shall be organized by proxies and executed with signature sheets issued by the relevant territorial election commission, no later than three days after the verification of the candidate for compliance with the requirements provided for by this Constitutional Law, Article 36-2 of the Law of the Republic of Kazakhstan "On Local Government and Self-government in the Republic of Kazakhstan" and the legislation of the Republic of Kazakhstan in the field of civil service.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z2287" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Signature lists must be submitted to the relevant territorial election commission no later than three days before the end of the registration period.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z2288" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Each signature sheet must have a serial number and include the last name, first name, patronymic (if it is indicated in the identity document) of the candidate and the person collecting signatures, the personal signature of the candidate, as well as columns containing the following information about those who put their signatures, voters:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) last name, first name and patronymic (if it is indicated in the identity document);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) individual identification number;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) number and series of the identity document;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) date, month and year of birth;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) address of the place of residence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) personal signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2289" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. When collecting signatures, the person collecting signatures must present a copy of the certificate of registration of the candidate's authorized representative, whose personal signature is on the corresponding signature sheet.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z2290" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. A sample signature sheet shall be approved by the Central Election Commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z2291" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. The completed signature sheets shall be submitted to the relevant territorial election commission, which, within three days, shall check the authenticity of the collected signatures with the involvement of employees of the authorized body for documenting and issuing passports and identity cards and draw up the appropriate protocol.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z2292" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Checking the authenticity of signatures shall be carried out until the establishment of reliable signatures in the amount required by the candidate for akims in accordance with paragraph 1 of this Article.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 113-4 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113-5. Registration of candidates for akims</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2294" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Registration of candidates shall be carried out by the relevant territorial election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z2295" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A candidate, with the exception of a candidate, nominated by a political party, shall make a one-time election contribution to the local executive body's account, equal to the minimum wage, established by the law on the republican budget for the relevant financial year and in effect as of January 1 of the corresponding financial year.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A political party that nominated a candidate shall make a one-time election contribution to the local executive body's account for each nominated candidate, equal to the minimum wage, established by the law on the republican budget for the relevant financial year and in effect as of January 1 of the corresponding financial year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The contribution shall be refunded to the candidate or political party, if the candidate is elected akim or gains at least five percent of the votes cast, or in the event of the candidate's death. In all other cases the contribution is non-refundable and shall go to the local budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2296" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Before registration, the candidate and his (her) wife (husband) shall submit declarations of assets and liabilities to the state revenue authorities at the place of residence on the first day of the month of the start of the nomination period in the manner and form established by the authorized state body in charge of securing revenues taxes and other obligatory payments to the budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The reliability of information about the assets and liabilities declared by the candidate and his (her) wife (husband) shall be checked by the state revenue authorities within five days from the date of registration of the candidate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Wherein, organizations that have received the requirements of state revenue authorities to provide information about the assets and liabilities of the candidate and his (her) wife (husband) shall be required to provide the requested information within three days from the date of receipt of the request.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2297" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. From the moment of receipt of documents for registration, the relevant territorial election commission shall send the candidate's documents to the national security bodies of the Republic of Kazakhstan for a special check.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The results of a special check shall be submitted by the national security bodies of the Republic of Kazakhstan to the district (city) election commission within thirty days from the date of receipt of documents from the district (city) election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Wherein, organizations that have received the requirements of the national security bodies of the Republic of Kazakhstan to provide information during a special audit shall be required to provide the requested information within three days from the date of receipt of the request.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2298" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Registration of a candidate nominated by a political party shall be carried out if the following documents are available:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) extracts from the minutes of the meeting of the supreme governing body of the relevant branch (representative office) of the political party on nominating a candidate with a copy of the document on state registration of this political party;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) statements of a citizen about his/her consent to run as a candidate for akims;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) biographical information about the candidate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) certificates of the state revenue authority on the submission by the candidate and his (her) wife (husband) of declarations of assets and liabilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) a document certifying the payment of an electoral contribution by a political party;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) a document confirming the membership of a person in a political party;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) documents required for conducting a special check of citizens entering the civil service of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2299" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Registration of a candidate in case of his/her self-nomination shall be carried out in the presence of the following documents:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) statements of a citizen about his/her intention to run as a candidate for akims;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the protocol of the respective territorial election commission on the results of verification of signatures of voters of the respective administrative-territorial unit in support of the candidate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) biographical information about the candidate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) certificates of the state revenue authority on the submission by the candidate and his (her) wife (husband) of declarations of assets and liabilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) a document certifying that the candidate has made an election contribution;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) documents required for conducting a special check of citizens entering the civil service of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2300" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Registration of a candidate nominated by a higher akim in the manner prescribed by part two of paragraph 6 of Article 113-3 of this Constitutional Law shall be carried out if the following documents are available:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) representations of the higher akim;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) statements of a citizen about his consent to run as a candidate for akims;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) biographical information about the candidate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) certificates of the state revenue authority on the submission by the candidate and his (her) wife (husband) of declarations of assets and liabilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) a document certifying that the candidate has made an election contribution;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) documents required for conducting a special check of citizens entering the civil service of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2301" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. The relevant territorial election commission shall draw up a protocol on the registration of candidates.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z2302" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Not later than on the fifth day after the registration of candidates, the relevant territorial election commission shall publish in the local mass media a notice of registration indicating the last name, first name, patronymic (if it is indicated in an identity document), year of birth, position held (occupation), place of work and address of the place of residence of each candidate, method of nomination, and, depending on the candidate's discretion, information about his/her affiliation to a political party and nationality.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z2303" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. The relevant territorial election commission shall issue an appropriate certificate to candidates upon registration.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z2304" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. The relevant territorial election commission shall refuse registration or cancel the decision on the registration of a candidate in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) violation by the candidate of the rules for nomination, failure to submit the necessary documents for registration;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) non-compliance of the candidate with the requirements imposed on him/her by this Constitutional Law, Article 36-2 of the Law of the Republic of Kazakhstan "On Local Government and Self-Government in the Republic of Kazakhstan" and the legislation of the Republic of Kazakhstan in the field of public service;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) use by the candidate of official or service position in his/her election campaign;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the candidate, as well as the political party nominating the candidate, conducts an election campaign before the end of the registration period;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) establishment by the court of the fact that the candidate and (or) his/her proxies disseminated false information discrediting the honor and dignity of another candidate, undermining his/her business reputation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) establishment by the court of facts of bribery by the candidate and his proxies of voters;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) obtaining negative results of a special check;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) other cases established by this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The relevant territorial election commission shall cancel the decision to register a candidate if, at the time of filing the declaration, the information on assets and liabilities declared by the candidate or his (her) wife (husband) is found to be unreliable in accordance with the legislation of the Republic of Kazakhstan on combating corruption.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2305" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Cancellation of a decision on the registration of a candidate or restoration of a candidate previously de-registered two days before voting day shall be prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z2306" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. The refusal to register a candidate or the cancellation of the decision on his registration may be appealed within three days by a political party, a higher akim that nominated candidates, or a candidate to the relevant regional election commission or court. A decision on a complaint shall be made by a court or a higher territorial election commission within three days from the day the complaint was filed.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z2307" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Candidate registration begins after receiving all necessary documents and ends at six o'clock local time twenty days before the day of the akim elections, unless otherwise established when the elections are scheduled.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 113-5 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113-6. Withdrawal of a candidacy, cancellation of the decision on the nomination as a candidate for akims</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2309" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A candidate for akim, if self-nominated, may withdraw his candidacy two days before election day by submitting a written notice to that effect to the relevant territorial election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A candidate for akim, nominated by a political party or a higher-ranking akim may withdraw his candidacy two days before election day by submitting a written notice to that effect to the relevant territorial election commission and notifying the relevant branch (representative office) of the political party or the higher-ranking akim, who nominated the candidate.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2310" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The highest governing body of the relevant branch (representative office) of a political party or a higher-ranking akim, who nominated the candidate may, two days before the vote, revoke its decision to nominate the candidate by notifying the candidate and submitting a statement revoking the decision to nominate the candidate to the relevant territorial election commission, which, on this basis shall either refuse to register the candidate or revoke the decision to register the candidate.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 113-6 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113-7. Nomination of candidates for akims after the expiration of the registration period</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2312" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. If less than two candidates for akims are registered on the day of the end of the registration period for candidates, the relevant territorial election commission, by its decision, shall extend the election period, but not more than for fifteen days.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z2313" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. If, as a result of the withdrawal of candidates after the expiration of the registration period, less than two candidates for akims remain in the relevant constituency, the relevant territorial election commission, by its decision, shall extend the election period, but not more than by fifteen days.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z2314" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In the cases established by paragraphs 1 and 2 of this Article, the nomination of candidates shall be carried out in accordance with this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113-8. Counting of votes in the election of akim</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2316" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Based on the voting results, the precinct election commission shall draw up a voting protocol, which shall be immediately delivered to the relevant territorial election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z2317" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Other issues related to determining the result of the vote count shall be resolved in accordance with the rules established by the General Part of this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113-9. Repeat voting in akim elections, repeat akim elections</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. If candidates receive the highest and equal number of votes, the territorial election commission shall decide to hold a repeat vote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The repeat vote shall be held within the timeframe, established by the relevant territorial election commission, but no more than one month, at the same polling stations and using the same voter lists, compiled for the initial elections, in compliance with the requirements of this Constitutional Law. The repeat vote shall be announced in the media.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. If the election is declared invalid, the territorial election commission shall decide to hold a repeat election.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. The repeat election shall be held no later than one month after the initial election. Voting shall be conducted at the same polling stations and using the same voter lists, compiled for the initial elections. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Electoral events, envisaged for repeat elections shall be conducted in accordance with this Constitutional Law within the timeframes, determined by the territorial electoral commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 113-9 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113-10. Establishment and publication of the results of the elections of akim</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2323" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The results of elections shall be established at a meeting of the relevant territorial election commission based on the protocols of precinct election commissions no later than three days after the election.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A protocol shall be drawn up on the results of the elections, signed by the chairman and members of the respective territorial election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2324" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The candidate who received more votes from the voters who took part in the voting, in comparison with other candidates, shall be considered to be elected as akim.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z2325" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Other issues of establishing and publishing the results of elections shall be resolved in accordance with the rules established by the General Part of this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113-11. Akim registration</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2327" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The relevant territorial election commission, based on the protocols of precinct election commissions, within seven days from the date of the elections, shall register the elected akims.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z2328" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The relevant territorial election commission, upon the presentation of the precinct election commission or citizens' appeals, may recognize the elections of the akim as invalid if violations of this Constitutional Law took place during the elections or during the counting of votes or when determining the results of the elections, and refuse to register the akim.Wherein, this decision of the relevant territorial election commission, within five days from the date of its adoption, may be appealed by candidates to a court or a higher election commission, which decides within five days.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z2329" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 13-2. Recall of maslikhat deputies elected from single-mandate territorial constituencies</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of Chapter 13-2 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The Constitutional Law is supplemented with Chapter 13-2 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 05.11.2022 № 156-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113-12. Initiating the recall of a maslikhat deputy elected in a single-mandate territorial constituency</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The grounds for initiating the recall of a Maslikhat deputy elected in a single-mandate territorial electoral constituency shall be the loss of voter confidence, including due to failure to implement the election program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Initiating the recall of a Maslikhat deputy elected in a single-mandate territorial electoral constituency may not be pursued during the first year or the last year of the deputy's term of office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Re-initiating the recall of a Maslikhat deputy elected in a single-mandate territorial electoral constituency may not be used until one year has passed since the publication of the results of the vote for which the deputy's mandate is retained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The right to initiate the recall of a maslikhat deputy elected in a single-mandate territorial electoral constituency belongs to the voters of the corresponding single-mandate territorial electoral district.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 113-2 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113-13. Procedure for initiating the recall of a maslikhat deputy, elected in a single-mandate territorial electoral constituency and formation of an initiative group</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A voter of the relevant single-mandate territorial electoral constituency shall submit to the relevant territorial electoral commission an application to recall a Maslikhat deputy elected in a single-mandate territorial electoral constituency, stating the grounds for initiating such recall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The electoral commission, having reviewed the application for compliance with the requirements of Article 113-14 of this Constitutional Law and paragraph 1 of this article, shall notify the initiator and the higher-level commission within three days of the registration of the application or of the denial of registration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The denial of registration of the application may be appealed in court within ten days from the date of the denial decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The territorial electoral commission shall post on its internet resource petition forms for collecting signatures for the recall of a maslikhat deputy, elected in a single-mandate territorial electoral constituency, the format of which shall be established by the Central electoral commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 113-13 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113-14. The procedure and terms for collecting signatures</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2339" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The collection of citizens’ signatures to recall a maslikhat deputy, elected from a single-mandate territorial electoral constituency shall be organized by the initiator within thirty calendar days from the date of registration of the petition with the relevant territorial election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z2340" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. After the deadline for collecting signatures:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) when the number of signatures reaches more than ten percent of the total number of voters of the respective single-seat territorial constituency, the initiator submits signature lists to the respective election commission;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) if the number of signatures does not reach ten percent of the total number of voters of the relevant single-mandate territorial constituency or if signature sheets shall not be submitted to the relevant election commissions, the relevant election commission shall decide to invalidate the signature sheets, terminate the activities to recall the deputy elected in the single-mandate territorial constituency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The relevant election commissions within ten days verify the authenticity of signatures and places of residence of citizens of this single-mandate territorial constituency on signature sheets with the involvement of employees of the authorized body for documenting and issuing passports and identity cards.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2341" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Each citizen shall have the right to sign the signature sheet only once. The signature of a citizen shall be supplemented by a full indication of his/her last name, first name, patronymic (if it is indicated in the identity document), place of registration, data of the document proving his/her identity, and the date of signing the sheet.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z2342" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Signature lists of an unspecified form shall be invalid.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Signature lists filled out in violation of the requirements of this article shall not be taken into account when counting votes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 113-14 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113-15. Procedure and timing of voting</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2344" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. If the submitted petition sheets meet the requirements of Article 113-14 of this Constitutional Law, the relevant election commission shall, no later than one day after the expiration of the verification period, decide to hold a vote on the recall of a maslikhat deputy, elected from a single-mandate territorial electoral constituency.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. No later than three business days after the decision to hold the vote is adopted, the relevant election commission shall send a notice to the maslikhat deputy, elected from a single-member territorial electoral constituency regarding the vote on his recall.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A vote on the recall of a maslikhat deputy, elected in a single-mandate territorial electoral constituency shall be held within two months from the date of the decision to schedule the vote.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. From the moment the decision to hold a vote is adopted by the relevant electoral commission, the maslikhat deputy elected in a single-mandate territorial electoral constituency and the initiator of his recall shall be granted the right to conduct campaigning regarding the recall within three calendar days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 113-15 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 113-16. Procedure for voting on the recall of a maslikhat deputy, elected in a single-mandate territorial electoral constituency</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of Article 113-16 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2349" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The recall of a deputy elected in a single-mandate territorial constituency shall be carried out by voting.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z2350" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Voting shall be carried out in the same manner as the election of deputies, taking into account the specifics provided for by this Article.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z2351" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Voting shall be considered to have taken place if at least one-third of the voters of the corresponding single-mandate territorial constituency took part in the voting.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z2352" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. A deputy elected in a single-mandate territorial constituency shall be considered recalled if more than fifty percent of the voters who took part in the voting vote for his recall.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z2353" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The results of the vote to recall a maslikhat deputy, elected in a single-mandate territorial electoral constituency shall be tallied at a meeting of the Central or territorial electoral commission respectively and shall be recorded in a protocol, signed by the chairperson, deputy chairperson, secretary and members of the commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The official announcement of the election commission on the recall of a deputy elected in a single-mandate territorial constituency shall be published in the mass media no later than three days from the date of voting.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2354" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. In the event of a recall of a deputy elected in a single-mandate territorial electoral district, the relevant election commission shall call the election of deputies in accordance with the provisions of this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 113-16 as amended by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2355" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 14. Elections to the other local self-government bodies of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Title of Chapter 14 as amended by the Constitutional Law of the Republic of Kazakhstan dated June 19, 2007 № 268 (effective from the date of its official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2356" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 114. Appointment of the elections of the local self-government bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z2357" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The grounds for the appointment:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) election shall be termination of the statutory term of office of the local self-government;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) election of a member of a local government body to replace a resigning member – early termination of the member's powers, deprivation of their mandate, or their death.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2358" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Elections of the local self-government bodies shall be appointed by the territorial election commission at least two months prior to expiration of authorities of the local self-government bodies and must be conducted at least one month prior to the expiration of the statutory term of their authorities.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The order of conduct of elections shall be determined by the Central Election Commission according to this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2359" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The announcement about the day of elections shall be published in local mass media.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 114 is with the changes introduced by the Constitutional Law of RK dated April 14, 2004 № 545-II; dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2360" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 115. Requirements to the members of the local self-government bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      To be elected as a member of the local self-government bodies the citizen shall meet the requirements established by the corresponding Act of the Republic of Kazakhstan as well as have the suffrage according to clauses 2 and 3 of Article 35 of the Constitution and this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 115 is with the changes introduced by the Constitutional Law of RK dated April 14, 2004 № 545-II; dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2361" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 116. Election districts and election commissions at elections of members of the local self-government bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      At elections of members of the local self-government bodies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) The territories of rural and urban local communities where groups of the population compactly live shall make constituencies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) is excluded by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Organization and conduct of elections are realized by the precinct election commissions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 116 as amended by the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2362" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 117. Nomination of candidates for members of local government bodies </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z2363" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The right to nominate candidates for members of local government bodies shall belong to citizens' assemblies that are eligible if there are at least fifty citizens who have the right to vote and live compactly in rural and urban local communities, as well as citizens - by self-nomination. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z2364" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The decision to nominate candidates for members of local government bodies shall be made by a majority vote from the number of citizens present at the meeting, which is documented by the relevant protocol. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z2365" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The decision of the citizens’ assembly:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) shall be brought to notice of the nominee;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) shall be sent to the relevant territorial election commission together with the application of the candidate about the consent to run for election.  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2366" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Nomination of candidates for members of local government bodies by citizens shall be carried out by way of self-nomination by submitting an application of intention to the relevant territorial election commission to run for the members of local government bodies in the territory of the respective rural or urban local community.   </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z2367" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. A citizen who is not resident in the territory of a given rural or urban local community cannot be nominated as a member of a local government body.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z2368" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The number of nominated candidates shall not be limited.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z2369" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. The nomination of candidates shall begin on the day following the day of appointment of the election, and shall end fourteen days before the election day. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z2370" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. If less than two candidates for members of local government bodies are registered on the day of expiry of the registration period of candidates, the territorial election commission shall extend the period for nomination of candidates, but not more than twenty days.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z2371" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. The territorial election commission within three days shall establish the candidate’s compliance with the requirements, imposed by the Constitution and this Constitutional Law. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Article 117, as amended, by the Constitutional Law of the Republic of Kazakhstan dated April 14, 2004 № 545. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2372" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 118. Registration of candidates for members of local government bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z2373" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Registration of candidates shall be carried out by territorial election commissions. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z2374" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Prior to registration, the candidate and his (her) spouse (husband) submit declarations of assets and liabilities to the state revenue authorities at the place of residence on the first day of the month of the start of the nomination period established in accordance with this Constitutional Law, in the manner and form established by the authorized state body Republic of Kazakhstan, exercising leadership in the field of ensuring the receipt of taxes and other obligatory payments to the budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The reliability of information about the assets and liabilities declared by the candidate and his (her) spouse (husband) is checked by the state revenue authorities within fifteen days from the date of registration of the candidate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Organizations that have received the requirements of state revenue authorities to provide information about the assets and liabilities of the candidate and his (her) spouse (spouse) are required to provide the requested information within four days from the date of receipt of the request.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2375" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Registration of a candidate nominated by an assembly of citizens shall be carried out upon availability of the following documents: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) minutes of the assembly of citizens;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) a citizen's statement of consent to run for a member of the local government body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) biographical data about the candidate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4) is excluded by the Constitutional Law of the Republic of Kazakhstan dated 14.04.2004 № 545;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) certificates of the state revenue authority on the submission by the candidate and his (her) spouse (husband) of declarations of assets and liabilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2376" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Registration of a candidate in the event of his self-nomination shall be carried out in the presence of the following documents: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) a statement of intent to run as a candidate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) biographical data about the candidate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) is excluded by the Constitutional Law of the Republic of Kazakhstan dated 14.04.2004 № 545;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) certificates of the state revenue authority on the submission by the candidate and his (her) spouse (husband) of declarations of assets and liabilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2377" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Any number of candidates shall be allowed for registration. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z2378" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. The territorial election commission shall draw up a protocol on the registration of candidates. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z2379" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Territorial election commission:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) not later than on the fourth day after the registration of candidates, shall publish in the local mass media a message about the registration indicating the last name, first name, patronymic, year of birth, position (occupation), place of work and residence of each candidate, and also, depending on the discretion of the candidate, information about his affiliation to a public association and nationality;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) upon registration, shall issue an appropriate certificate to candidates;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) shall refuse to register or cancel the decision on the registration of a candidate in the event of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      violation of the nomination rules by the candidate, failure to submit the necessary documents for registration; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      non-compliance of a candidate with the requirements set forth by the Constitution and this Constitutional Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      candidate's use of official position in his election campaign;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      holding of election campaign by the candidate before the end of the registration period, on election day or the day preceding it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      determination by the court of the fact that the candidate and (or) his agents have disseminated false information discrediting the honor and dignity of another candidate, damaging his business reputation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      establishment by the court of the facts of bribing of voters by a candidate and his authorized representatives; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      in other cases, established by this Constitutional Law; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) cancels the decision to register a candidate if, at the time of filing the declaration, the information on assets and liabilities declared by the candidate or his (her) spouse (husband) is revealed to be unreliable in accordance with the legislation of the Republic of Kazakhstan on combating corruption.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Cancellation of the decision on the registration of a candidate or the restoration of a previously withdrawn candidate’s registration two days before voting day shall not be allowed. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2380" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Refusal to register a candidate or cancellation of a decision on his registration can be appealed by an assembly of citizens or a candidate to a higher territorial election commission or to a court within three days. At the same time, the territorial election commission or court shall issue a decision on the complaint within three days from the day the complaint is filed.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z2381" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Candidate registration shall begin twenty days and end thirteen days before election day. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 118 as amended by the Constitutional Laws of the Republic of Kazakhstan dated 28.09.1995 № 2464 (see Article 133 for the procedure of entry into force); dated 08.05.1998 № 222; dated 14.04.2004 № 545; dated 15.04.2005 № 44; dated 31.07.2015 № 340-V (effective from 01.01.2016); dated 18.11.2015 № 413-V (introduced effective from 01.01.2017); dated 29.06.2018 № 162-VI (effective after ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2382" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 119. Withdrawing of the candidature, cancellation of the decision on nomination as a candidate to members of local self-government bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z2383" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. A candidate for member in a local government body may, before the registration and two days before voting, withdraw his candidacy by submitting a written application to the relevant territorial election commission. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z2384" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The assembly of citizens within the period before registration and after it can cancel its decision on nomination of the candidate through submission of a corresponding statement to the territorial election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z2385" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In this case the territorial election commission shall not conduct any registration of the candidate or cancel the decision on registration of a candidate.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 119 is with the changes, introduced by the Constitutional Laws of RK dated April 14, 2004 № 545-II; April 15, 2005 № 44-III; dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2386" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 120. Agents of a candidate for member of a local government body </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Footnote. Article 120 shall be excluded by the Constitutional Law of the Republic of Kazakhstan dated 14.04.2004 № 545. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2387" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 121. Nomination of candidates for members of local government bodies instead of dropped out ones after expiration of registration period </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z2388" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. If, on the day of the expiration of the registration period of candidates, less than two candidates for members of local government bodies are registered, the territorial election commission, by its decision, shall extend the term of the election, but by no more than a month. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z2389" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In this case, the nomination of candidates shall be carried out in accordance with the rules, established by this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 121 as amended by the Constitutional Law of the Republic of Kazakhstan dated 14.04.2004 № 545; dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2390" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 122. Counting of votes at elections of a member of a local government body </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z2391" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A precinct election commission, based on the results of voting, shall draw up a voting protocol, which is immediately sent to the territorial election commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z2392" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Other issues related to the determination of the result of the counting of votes shall be resolved in accordance with the rules, established in the General Part of this Constitutional Law. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z2393" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 123. By-election of members of local government bodies </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z2394" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. In the event that the number of elected members of local government bodies is less than the number of mandates in the relevant local government body, the territorial election commission, within one month from the date of the initial elections, shall appoint by-elections for members of local government bodies. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z2395" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. By-elections shall be held in accordance with the rules established by this Constitutional Law for initial elections. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z2396" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 124. Re-run of election of members of the local self-government bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z2397" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. If elections have been declared null and void, the territorial election commission shall take a decision on conduct of the re-run of election. Voting shall be conducted in the same polling stations under the same voter registers that have been compiled for the conduct of initial election.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z2398" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Re-run of election shall be conducted not later than within one month since the initial elections. Electoral campaign, which have been foreseen for the re-run of election, shall be conducted according to the rules stipulated by this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z2399" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Local mass media shall be informed about conduct of the re-run of election.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. (excluded by the Constitutional Law of RK dated April 14, 2004 № 545-II).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 124 is with the changes introduced by the Constitutional Law of RK dated May 6, 1999 № 375-I; dated 14 April, 2004 № 545.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2401" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 125. Establishment and publication of the election results of members of the local self-government body</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z2402" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The election results shall be established on the meeting of the territorial election commission on the basis of the protocols of the precinct election commissions not later than within three days from the date of elections. The protocols on the election results shall be signed by the chairperson and members of the territorial commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z2403" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. The candidates who according to the available mandates have collected the majority of votes of the voters who have taken part in voting in comparison with other candidates shall be considered as elected members to the local self-government bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z2404" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Other issues on the establishment and publication of the election results shall be solved according to the rules stipulated in the General part of this Constitutional Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 125 is with the changes introduced by the Constitutional Law of RK dated May 6, 1999 № 375-I.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2405" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 126. Registration of members of local government bodies </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z2406" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. The relevant territorial election commission, on the basis of the protocols of the precinct election commissions, shall register the elected members of local government bodies within three days from the day of the election. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z2407" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The relevant territorial election commission upon the recommendation of a precinct election commission or citizens' appeals may recognize the election of members of local government bodies as invalid, if during the elections, or when counting votes, or determining the election results there were violations of this Constitutional Law, and refuse to register members of local government bodies. At that, this decision of the territorial election commission within five days from the date of its adoption may be appealed by candidates to the court, which makes a decision within ten days. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z2408" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 127. Conduct of elections for members of local government bodies instead of those dropped out </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z2409" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Elections of members of local government bodies instead of those dropped out shall be conducted in accordance with the rules established by this Constitutional Law for regular elections. At the same time, the timing of electoral events shall be determined by the relevant territorial election commission. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z2410" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. For a year before the expiration of the term of office of the local government body, established by the legislation of the Republic of Kazakhstan, the election of a member of the local government body instead of the one who has dropped out shall not be held.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Article 127 as amended by the Constitutional Law of the Republic of Kazakhstan dated April 14, 2004 № 545. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2411" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 15. Concluding and transitory provisions</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 128. Appointment of election of deputies of Parliament of the first convocation </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Footnote. Article 128 shall be excluded by the Constitutional Law of the Republic of Kazakhstan dated 14.04.2004 № 545. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 129. The order for the election of deputies of the Senate of Parliament of a new convocation at early elections</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2414" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...140 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Footnote. Article 129 has been excluded by the Constitutional Law of the Republic of Kazakhstan dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5164 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 130. Terms of elections of maslikhat deputies </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Footnote. Article 130 shall be excluded by the Constitutional Law of the Republic of Kazakhstan dated 14.04.2004 № 545. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2422" w:id="713"/>
+    <w:bookmarkStart w:name="z2422" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 130-1. Terms of election of maslikhat deputies </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkEnd w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Maslikhat deputies shall be elected on the basis of a proportional election system from January 1, 2019 if the grounds provided for by this Constitutional Law occur. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -37199,68 +33873,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Chapter 15 shall be supplemented by Article 130-1 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2423" w:id="714"/>
+    <w:bookmarkStart w:name="z2423" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 131. Terms of election of members of other local government bodies </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkEnd w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Elections of local government bodies stipulated by the Constitution of the Republic, other than maslikhats, shall be appointed respectively by region, city (cities of republican significance and the capital of the Republic) election commissions after the introduction of the law determining the status and powers of local government bodies. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -37277,236 +33951,236 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 131, as amended by the Constitutional Law of the Republic of Kazakhstan dated June 19, 2007 № 268 (shall be enforced from the date of its official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2424" w:id="715"/>
+    <w:bookmarkStart w:name="z2424" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 132. Features of control over expenditure of funds of the republican budget during elections of the Parliament of the first convocation </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkEnd w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Footnote. Article 132 shall be excluded by the Constitutional Law of the Republic of Kazakhstan dated 14.04.2004 № 545. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2425" w:id="716"/>
+    <w:bookmarkStart w:name="z2425" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 133. Entry into force and effect of this Constitutional Law</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z2426" w:id="717"/>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z2426" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This constitutional law:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkEnd w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) shall be enforced from the date of publication;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) shall apply to legal relations arising after the enactment of this Constitutional Law.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2427" w:id="718"/>
+    <w:bookmarkStart w:name="z2427" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       To suspend until January 1, 2019 the effect of paragraph 3 of Article 19, having established that during the period of suspension this paragraph shall be effective as follows: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkEnd w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "3. The Chairperson, members of the Central Election Commission and the staff shall exercise authority on a professional, permanent basis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The chairman of the election commission shall represent the interests of the commission in court and other state bodies, and also shall have the right to delegate authority to represent the interests of the election commission to other persons by issuing an appropriate power of attorney. ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2428" w:id="719"/>
+    <w:bookmarkStart w:name="z2428" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       To suspend until January 1, 2021, the effect of: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkEnd w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) in Article 59:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -38543,70 +35217,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       of part one of subparagraph 3-1) of paragraph 6, having established that during the suspension period this part shall be effective as follows: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3-1) shall cancel the decision on the registration of a candidate in the event that at the time of filing a declaration the information on incomes and property declared by the candidate or his (her) spouse (spouse) was unreliable in accordance with the legislation of the Republic of Kazakhstan on combating corruption.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2429" w:id="720"/>
+    <w:bookmarkStart w:name="z2429" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Suspend until January 1, 2025, the operation of Paragraphs 1 and 2 of Article 113-1 of this Constitutional Law, establishing that during the period of suspension these paragraphs are valid in the following wording:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkEnd w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. The grounds for calling elections shall be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -38729,72 +35403,90 @@
       Elections of the akim of the district, city of regional significance must be held on the day established by the decision of the maslikhat, except for the cases specified in the first part of paragraph 6 of Article 113-3 and Article 113-9 of this Constitutional Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Elections of the akim of a city of district significance, a village, a township, or a rural district must be held at least ten days before the expiration of the term of his powers established by law, except for cases specified in part one of paragraph 6 of Article 113-3 and Article 113-9 of this Constitutional law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      It shall be hereby established that the provisions of paragraphs 2 and 3 of Article 88 of this Constitutional Law shall apply to political parties, participating in the first election of deputies of the Kurultai of the Republic of Kazakhstan, who received the required percentage of votes in the election for deputies to the Mazhilis of the Parliament on March 19, 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 133, as amended by the Constitutional Law of the Republic of Kazakhstan dated 13.03.2017 № 52-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.06.2017 № 75-VI (shall be enforced from the date of its first official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2019 № 296-VI (shall be enforced from 01.01.2020); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023).</w:t>
+        <w:t>      Footnote. Article 133, as amended by the Constitutional Law of the Republic of Kazakhstan dated 13.03.2017 № 52-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.06.2017 № 75-VI (shall be enforced from the date of its first official publication); dated 29.06.2018 № 162-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2019 № 296-VI (shall be enforced from 01.01.2020); dated 05.11.2022 № 156-VII (shall come into effect from 01.01.2023); dated 11.06.2026 № 305-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -38891,55 +35583,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>