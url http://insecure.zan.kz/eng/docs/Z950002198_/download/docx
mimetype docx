--- v1 (2025-12-29)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="668f4a0" w14:textId="668f4a0">
+    <w:p w14:paraId="b23b01c" w14:textId="b23b01c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -179,50 +179,68 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Title is amended, the preamble is excluded, throughout the whole text, the words are substituted by the Law of the Republic of Kazakhstan dated 29.10.2002 № 348.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Throughout the text such words as “electronic government” and “information technology objects” have been replaced with the words as “digital government” and “digitalization objects” respectively under Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall become effective on 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 1. Definition of state registration of legal entities and record registration of branches and representatives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       State registration of legal entities shall include inspection of conformance of documents represented for the state registration to legislation of the Republic of Kazakhstan, issuance of certificates on state registration to them with assignment of business identification number, entering of details on legal entities to the National register of business identification numbers.</w:t>
       </w:r>
@@ -1449,90 +1467,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The requirement of any documents and details, except for those provided by the present Law and other acts of the Republic of Kazakhstan, shall be prohibited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      State registration of a legal entity, except for political parties and religious associations, shall be carried out based on an electronic application submitted through the “electronic government” web portal, as well as other informatization objects, in the manner determined by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
-[...38 lines deleted...]
-        <w:t>Republic of Kazakhstan “On Compulsory Insurance of an Employee against Accidents during Performance of Labor (Official) duties” and regulatory legal acts of the authorized body for regulation, control and supervision of the financial market and financial organizations.</w:t>
+      State registration of a legal entity excluding political parties and religious associations shall be made based an electronic application filed via the digital government web portal, as well as other digitalization objects, in the manner prescribed by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When registering a legal entity that is a small or medium-sized business entity, as well as in the case envisaged in Part Two of Article 6-1 hereof, an application for opening a bank account and for compulsory accident insurance for an employee must be lodged electronically via the digital government web portal (apart from instances where the founder(s) of a legal entity engaged in activities without entering into employment relationships with individuals) as per the requirements established by the Law of the Republic of Kazakhstan “On Compulsory Insurance of an Employee against Accidents in the Performance of Their Labor (Official) Duties” and the regulatory legal acts of the authorised body for regulation, control and supervision of the financial market and financial organisations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Second-tier banks or organizations carrying out certain types of banking operations shall have the right to refuse to open a bank account in accordance with the Law of the Republic of Kazakhstan "On Payments and Payment Systems".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1637,51 +1634,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       For the state registration of a legal entity related to a small business entity, the founder (founders) shall submit to the registering authority an application for state registration of a legal entity in the form established by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      State registration of a legal entity related to a small business entity can be carried out by filing an electronic application, filled out on the web portal of “e-government”.</w:t>
+      State registration of a legal entity related to a small business entity may be effected by filing an electronic application to be completed on the digital government web portal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Charters (provisions) of legal entities related to the subjects of small enterprise, their branches and representatives in the process of state registration shall not be represented.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1930,51 +1927,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       When registering a branch of a foreign legal entity which subject of activity is the provision of financial services, the National register of business identification numbers receives information about the availability of a permit from the authorized body for the regulation, control and supervision of the financial market and financial organizations through an electronic notification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Record registration of a branch (representative office) of a legal entity, except for branches (representative offices) of political parties and religious associations, shall be carried out based on an electronic application submitted through the "electronic government" web portal, as well as other objects of informatization, in the manner determined by the Ministry of Justice of the Republic Kazakhstan.</w:t>
+      A branch (representative office) of a legal entity, excluding branches (representative offices) of political parties and religious associations shall be registered based on an electronic application lodged via the digital government web portal, as well as other digitalization objects as envisaged by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2243,51 +2240,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       State registration of legal entity created by reorganization shall be performed in terms provided in Article 9 of this Article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      State registration of a legal entity created by reorganization, except for political parties and religious associations, shall be carried out based on an electronic application submitted through the "electronic government" web portal, as well as other informatization objects, in the manner determined by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
+      State registration of a legal entity created through reorganization apart from political parties and religious associations shall be implemented   based on an electronic application via the digital government web portal, as well as other digitalization objects as envisaged by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3653,51 +3650,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In cases provided for by laws of the Republic of Kazakhstan, a legal entity, branch (representative office) are subject to state (record) re-registration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      State re-registration of a legal entity, except for political parties and religious associations, shall be carried out based on an electronic application submitted through the "electronic government" web portal, as well as other informatization objects, in the manner determined by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
+      State re-registration of a legal entity, except for political parties and religious associations shall be  performed as per an electronic application filed through the digital government web portal, as well as other digitalization objects in the order established by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       If the participants include a foreigner or a foreign legal entity, the documents stipulated in part eight of Article 6 of this Law shall be additionally provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4006,51 +4003,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the event of making amendments and additions to the constituent documents of a legal entity that is not a private entrepreneurship entity, as well as a joint-stock company, the regulations on their branches (representative offices), the legal entity, branch (representative office) submit an application in the form established by the Ministry of Justice of the Republic of Kazakhstan, within one month from the date of the decision made to amend and supplement the charter (regulation).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      State registration of amendments and additions to the constituent documents of a legal entity, except for political parties and religious associations, shall be carried out based on an electronic application submitted through the "electronic government" web portal, as well as other informatization objects, in the manner determined by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
+      State registration of amendments and additions to the constituent documents of a legal entity apart from political parties and religious associations shall be effected on the ground of an electronic application lodged via the digital government web portal, as well as other digitalization objects as prescribed by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The application is accompanied by a decision or an extract from the decision of the authorized body of the legal entity on amendments and additions to the constituent documents, as well as the text of the amendments and additions made to the constituent documents of a legal entity that is not a private entrepreneurship entity, as well as a joint stock company, regulations on their branches (representative offices), sealed with the seal of the legal entity (if any), except for the submission of an electronic application. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4611,51 +4608,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A change in the location of a legal entity belonging to a private business entity, a branch (representative office), except for a joint-stock company, branch (representative office), shall be carried out with the consent of the owner of real estate through an electronic digital signature.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The exception is the cases of changing the names of settlements, street names in accordance with the requirements of the Law of the Republic of Kazakhstan "On the administrative-territorial structure of the Republic of Kazakhstan".</w:t>
+      An exception shall apply in cases involving the renaming of populated localities or streets in accordance with the requirements of the Constitutional Law of the Republic of Kazakhstan "On the administrative-territorial structure of the Republic of Kazakhstan".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Untimely notification of the registering authority on a change in the location of a legal entity entails administrative responsibility in accordance with the Code of the Republic of Kazakhstan on Administrative Offences.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4747,51 +4744,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Law was supplemented with Article 14-2 in accordance with the Law of the Republic of Kazakhstan dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 26.01.2021 № 412-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 05.07.2024 № 115-VIII (effective six months after the date of its first official publication); dated 27.09.2025, № 220-VIII (effective  sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. The Law was supplemented with Article 14-2 in accordance with the Law of the Republic of Kazakhstan dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 26.01.2021 № 412-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 05.07.2024 № 115-VIII (effective six months after the date of its first official publication); dated 27.09.2025, № 220-VIII (effective  sixty calendar days after the date of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4963,69 +4960,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       For the state registration of termination of activity of a legal entity due to its liquidation, it is necessary to submit: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) an application for the state registration of liquidation of a legal entity in accordance with  the form established by the Ministry of Justice of the Republic of Kazakhstan; </w:t>
+      1) an application for the state registration of liquidation of a legal entity in accordance with the form established by the Ministry of Justice of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) a decision of the legal entity’s property owner or a body authorized by the owner, or a body of the legal entity authorized thereto by the founding documents  bearing the seal of the legal entity. If a legal entity is a private business entity, no seal is requires on the documents; </w:t>
+      2) a decision of the legal entity’s property owner or a body authorized by the owner, or a body of the legal entity authorized thereto by the founding documents bearing the seal of the legal entity. If a legal entity is a private business entity, no seal is requires on the documents; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) a document confirming the publication of information in periodicals distributed throughout the territory of the Republic of Kazakhstan, on the liquidation of a legal entity, the procedure and terms for filing claims by creditors;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5371,51 +5368,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The activities of legal entities and their branches (representative offices) are subject to compulsory termination in case of simultaneous compliance with the following conditions: those who have not applied to the registration authority for the formation of a business identification number in accordance with the procedure determined by the authorized body in the field of state registration of legal entities; those who are not registered with the state revenue authorities as taxpayers. The termination of the activity in a compulsory manner is carried out in court upon the application of the body carrying out the state registration of legal entities. Exclusion from the National register of business identification numbers of legal entities is made on the basis of a court decision on compulsory liquidation that has entered into legal force. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      State registration of the termination of the activities of a legal entity, except for political parties and religious associations, shall be carried out based on an electronic application submitted through the "electronic government" web portal, as well as other informatization objects, in the manner determined by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
+      State registration of the termination of a legal entity's activities apart from political parties and religious associations shall be implemented based on an electronic application filed via the digital government web portal, as well as other digitalization objects as established by the Ministry of Justice of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5632,51 +5629,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Deregistration of a branch (representative office) of a legal entity in respect of which the court has issued a decision on the compulsory liquidation of the legal entity, is carried out on the basis of such a decision that has entered into legal force.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      A branch of a foreign legal entity which  subject of activity is the provision of financial services shall be subject to deregistration on the basis of the documents specified in subparagraphs 1), 2) and 4) of part one of this Article and subparagraph 3) of part one of Article 16 of this Law.</w:t>
+      A branch of a foreign legal entity which subject of activity is the provision of financial services shall be subject to deregistration on the basis of the documents specified in subparagraphs 1), 2) and 4) of part one of this Article and subparagraph 3) of part one of Article 16 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In cases stipulated by the laws of the Republic of Kazakhstan, deregistration of a branch of a foreign legal entity which subject of activity is the provision of financial services shall be carried out on the basis of a decision of the authorized body for regulation, control and supervision of the financial market and financial organizations on completion of the procedure for voluntary or forced termination of activities of the branch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5831,51 +5828,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 17 is in the wording of the Law of the Republic of Kazakhstan dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021)</w:t>
+        <w:t>      Footnote. Article 17 is in the wording of the Law of the Republic of Kazakhstan dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6589,31 +6586,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>