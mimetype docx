--- v3 (2026-09-05)
+++ v4 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a291c82" w14:textId="a291c82">
+    <w:p w14:paraId="46778c8" w14:textId="46778c8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -385,97 +385,97 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 2. Status and legal basis of activities of the National Bank of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The National Bank of Kazakhstan is a state body that ensures the development and implementation of the monetary policy of the state, the functioning of payment systems, carries out currency regulation and currency control, contributes to ensuring the stability of the financial system and conducts state statistics, as well as exercising, within its competence, state regulation, control and supervision of the financial market, financial organizations and other entities and in the field of financial legislation of the Republic of Kazakhstan.</w:t>
+      The National Bank of Kazakhstan is a public body responsible for developing and implementing the state's monetary policy (hereinafter referred to as monetary policy), the functioning of payment systems, currency regulation and currency control, promoting the stability of the financial system and conducting state statistics, as well as exercising, within its competence, state regulation, control and supervision of the financial market, financial organisations and other persons and in the field of financial legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The National Bank of Kazakhstan is governed by the Constitution of the Republic of Kazakhstan, this Law, other laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and international treaties of the Republic of Kazakhstan in its activities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Article 2 is in the wording of the Law of the Republic of Kazakhstan, dated 28.12.2011 № 524 – IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Law of the Republic of Kazakhstan № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
+        <w:t>      Footnote. The Article 2 is in the wording of the Law of the Republic of Kazakhstan, dated 28.12.2011 № 524 – IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Law of the Republic of Kazakhstan № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); № 205-VIII of 30.06.2025 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -515,51 +515,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The accountability to the President of the Republic of Kazakhstan means:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      appointment of the Chairman of the National Bank of Kazakhstan by the President of the Republic of Kazakhstan with the consent of the Senate of Parliament of the Republic of Kazakhstan;</w:t>
+      appointment and dismissal of the Chairman of the National Bank of Kazakhstan by the President of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       release him (her) from the position;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -641,97 +641,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       approval of the annual statement of the National Bank of Kazakhstan by the President of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      approval of the design concept of banknotes and coins of the national currency- the Kazakhstani tenge by the President of the Republic of Kazakhstan;</w:t>
+      approval by the President of the Republic of Kazakhstan of the concept of design of banknotes and coins of the national currency - KZT;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       representation by the National Bank of Kazakhstan, of the information concerning its competence, requested by the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Article 3 is in the wording of the Decree of the President of the Republic of Kazakhstan, having the force of the Law, dated 05.12.1995 № 2672; as amended by the Laws of the Republic of Kazakhstan, dated 29.06.1998 № 236; dated 02.03.2001 № 162 (See Article 2); dated 08.07.2005 № 69; dated 29.04.2009 № 154-IV (the order of enforcement, see Article 2); № 91-VI as of 11.07.2017 (shall be enforced ten days after its first official publication).</w:t>
+        <w:t>      Footnote. The Article 3 is in the wording of the Decree of the President of the Republic of Kazakhstan, having the force of the Law, dated 05.12.1995 № 2672; as amended by the Laws of the Republic of Kazakhstan, dated 29.06.1998 № 236; dated 02.03.2001 № 162 (See Article 2); dated 08.07.2005 № 69; dated 29.04.2009 № 154-IV (the order of enforcement, see Article 2); № 91-VI as of 11.07.2017 (shall be enforced ten days after its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -848,127 +848,127 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The National Bank of Kazakhstan, on the basis of and in pursuance of the laws of the Republic of Kazakhstan on issues within its competence, issues regulatory legal acts binding on financial organizations, branches of banks - non-residents of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations - non-residents of the Republic of Kazakhstan, branches of insurance brokers - non-residents of the Republic of Kazakhstan, other individuals and legal entities in the territory of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Regulatory legal acts of the National Bank of Kazakhstan shall be published in the official publications – “Kazakstan Ulttyk Bankinin Khabarshysynda” and “Bulletin of the National Bank of the Republic of Kazakhstan” in Kazakh and Russian languages.</w:t>
+      The list of subordinate regulatory legal acts adopted by the National Bank of Kazakhstan under the laws of the Republic of Kazakhstan on the issues within its competence shall be established in the regulations on the National Bank of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 4, as amended by the Laws of the Republic of Kazakhstan dated 11.07.1997 № 154; dated 10.07.2003 № 483 (shall be enforced from 01.01.2004); dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (see Article 2 for the order of entry into force).</w:t>
+        <w:t>      Footnote. Article 4, as amended by the Laws of the Republic of Kazakhstan dated 11.07.1997 № 154; dated 10.07.2003 № 483 (shall be enforced from 01.01.2004); dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (see Article 2 for the order of entry into force); № 205-VIII of 30.06.2025 (shall go into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Article 5 (is excluded by the Law of the Republic of Kazakhstan dated 11 July 1997, № 154) Article 6. The National Bank of Kazakhstan as a legal entity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The National Bank of Kazakhstan is a legal entity in organizational legal form of a republican state institution and has an independent balance sheet, and it shall comprise a single structure together with its branches, representative offices, and organizations.</w:t>
+      The National Bank of Kazakhstan is a legal entity in the organisational and legal form of a republican state institution, has an independent balance sheet and, together with its branches, representative offices, departments and republican state enterprises (hereinafter referred to as the organisations of the National Bank of Kazakhstan), forms a single structure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The National Bank of Kazakhstan acts on behalf of the Republic of Kazakhstan as the founder of joint stock companies and limited liability partnerships, and participates in the activities of organizations, as well as contributing the implementation of the functions of the National Bank of Kazakhstan, and (or) is the part of the financial market infrastructure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -988,839 +988,1099 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Article 6 is in the wording of the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
+        <w:t>      Footnote. The Article 6 is in the wording of the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); № 205-VIII of 30.06.2025 (shall take effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Chapter 2. Main purpose, objectives, functions and powers of the National Bank of Kazakhstan. Principles of this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The title as revised by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 2. Main goal, objectives, functions and powers of the National Bank of Kazakhstan</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Article 7. Main goal and objectives of the National Bank of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The main goal of the National Bank of Kazakhstan is to ensure the price stability in the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      To accomplish the main goal, the National Bank of Kazakhstan shall be assigned the following objectives:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) development and implementation of monetary policy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ensuring the functioning of payment systems;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) implementation of currency regulation and control;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) promoting the stability of the financial system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Footnote. Title is in the new wording of the Law of the Republic of Kazakhstan dated 10 July 2003 № 483 (shall be enforced from 1 January 2004).</w:t>
+        <w:t>      5) is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6) is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) implementation of statistical activities in the field of monetary statistics, financial market statistics and statistics of the external sector;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) other objectives in accordance with the laws of the Republic of Kazakhstan and the acts of the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Article 7 is in wording of the Law of the Republic of Kazakhstan dated 10.07.2003 № 483 (shall be enforced from 01.01.2004); as amended by the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); № 205-VIII of 30.06.2025 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 7-1. Principles of this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      This Law relies on the principles of legality of activities, accountability to the President of the Republic of Kazakhstan, and independence of the National Bank of Kazakhstan within the limits of the powers granted to it by the laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 has been supplemented with Article 7-1 under Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 7. Main goal and objectives of the National Bank of Kazakhstan</w:t>
-[...107 lines deleted...]
-      4) promoting the stability of the financial system;</w:t>
+        <w:t xml:space="preserve"> Article 8. Functions and powers of the National Bank of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The National Bank of Kazakhstan shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) develop and implement monetary policy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) issue the state equity securities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) be the sole issuer of banknotes and coins of the national currency of the Republic of Kazakhstan and organizes a cash circulation in the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) establish the procedure for replacing banknotes of the national currency of the Republic of Kazakhstan in circulation when their design (form) changes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) outline the procedure for conducting cash transactions with individuals and legal entities at the National Bank of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-3) act as the sole issuer of the digital tenge;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) participate in providing transportation, storage and collection of banknotes, coins and values, create the reserve state funds of banknotes, coins and valuables;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) exercise control and supervision over compliance with the requirements for the arrangement of premises by legal entities operating exclusively through exchange offices on the basis of a license of the National Bank of Kazakhstan for exchange operations with foreign currency in cash, and legal entities whose exclusive activity is the collection of banknotes, coins and valuables;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) regulate and exercise supervision (oversite) over the interbank money transfer system, interbank clearing system and other payment systems that ensure money transfers between users in the trade;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) in order to streamline payments and money transfers, establishes, in agreement with the Government of the Republic of Kazakhstan, the order of payments on bank accounts carried out by banks, organizations engaged in certain types of banking operations, branches of non-resident banks of the Republic of Kazakhstan and business entities, unless otherwise provided by the laws of the Republic Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) carry out the currency regulation and currency control in the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) establish qualification requirements for legal entities whose exclusive activity is the collection of banknotes, coins and valuables, which include requirements for the legal form, requirements for founders (participants), including disclosure of the sources of origin of their contributions to the charter capital, requirements for the size and procedure for the formation of the authorized capital, as well as premises, technical means, equipment and employees of legal entities whose exclusive activity is the collection of banknotes, coins and valuables;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2) determine the procedure for organising security and the layout of premises of second-tier banks, branches of non-resident banks of the Republic of Kazakhstan, and organisations carrying out certain types of banking operations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-3) specify the procedure for conducting cash transactions and transactions involving the collection of banknotes, coins and valuables, including the organisation of armoured car collections, at second-tier banks, branches of banks that are non-residents of the Republic of Kazakhstan, and organisations that conduct certain types of banking operations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-4) jointly with other authorised public authorities of the Republic of Kazakhstan, regulate the withdrawal of cash from bank accounts by business entities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      5) is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020);</w:t>
+        <w:t>      9) is excluded by Law of the Republic of Kazakhstan № 156-VI as of 24.05.2018 (shall be enforced ten days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) manage assets in foreign currency, precious metals and digital assets;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) implement a priority right of the state to purchase refined gold to replenish assets in precious metals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) carry out in the cases, stipulated by the legislation of the Republic of Kazakhstan, routine tests of purity (samples) of precious metals and raw materials, containing precious metals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1) store and test precious metals, except for precious metal products, and assays (samples) of commodities containing precious metals owned by financial institutions, other persons entitled to export and import precious metals and commodities containing precious metals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-2) carry out the transportation, reception, registration, storage of precious metals, precious stones and products, made of them that are converted (entered) into state property on certain grounds, in cases provided by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) carry out the regulation of system risks independently and (or) in partnership with other state bodies of the Republic of Kazakhstan within their competence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) provide loans pursuant to the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      6) is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020);</w:t>
+        <w:t>      15) excluded by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall become effective upon expiry of sixty calendar days after the date of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) implementation of statistical activities in the field of monetary statistics, financial market statistics and statistics of the external sector;</w:t>
-[...17 lines deleted...]
-      8) other objectives in accordance with the laws of the Republic of Kazakhstan and the acts of the President of the Republic of Kazakhstan.</w:t>
+      16) elaborate statistical methodology, compile and disseminate statistical data on monetary and credit statistics, financial market statistics and external sector statistics (balance of payments, international investment position and external debt);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) develop statistical forms for external sector statistics, conduct departmental statistical observations pursuant to the statistical work plan, and exercise control in the field of state statistics within the limits of its competence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Article 7 is in wording of the Law of the Republic of Kazakhstan dated 10.07.2003 № 483 (shall be enforced from 01.01.2004); as amended by the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
+        <w:t>      18) excluded by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...464 lines deleted...]
-      19) carries out, within the competence, regulation of the financial market and financial organizations, branches of banks - non-residents of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations - non-residents of the Republic of Kazakhstan, branches of insurance brokers - non-residents of the Republic of Kazakhstan and other persons, as well as control and supervision of the financial market and financial organizations, branches of banks - non-residents of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations - non-residents of the Republic of Kazakhstan, branches of insurance brokers - non-residents of the Republic of Kazakhstan and in the field of financial legislation of the Republic of Kazakhstan in accordance with this Law, the Law of the Republic of Kazakhstan "On state regulation, control and supervision of the financial market and financial organizations” and other laws of the Republic of Kazakhstan;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1) collect and process administrative data (financial and other reports) on currency regulation and currency control, monetary statistics, cash circulation, payments and payment systems, regulation, control and supervision of the financial market and financial organisations, and in the field of financial legislation of the Republic of Kazakhstan, and establish the procedure for their filing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) within its competence, regulate the financial market and financial organisations, branches of banks that are non-residents of the Republic of Kazakhstan, branches of insurance (reinsurance) organisations that are non-residents of the Republic of Kazakhstan, branches of insurance brokers that are non-residents of the Republic of Kazakhstan, and other persons, as well as control and supervision of the financial market and financial organisations, branches of non-resident banks of the Republic of Kazakhstan, branches of non-resident insurance (reinsurance) organisations of the Republic of Kazakhstan, branches of insurance brokers that are non-residents of the Republic of Kazakhstan, and in the field of financial legislation of the Republic of Kazakhstan under this Law, the Law of the Republic of Kazakhstan “On State Regulation, Control and Supervision of the Financial Market and Financial Organisations”, other laws of the Republic of Kazakhstan, and acts of the President of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) issues (refuses to issue), reissues, suspends, revokes licenses: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1837,50 +2097,86 @@
       for exchange operations with foreign currency in cash - to legal entities operating exclusively through exchange offices;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       for collection of banknotes, coins and valuables - to legal entities whose exclusive activity is the collection of banknotes, coins and valuables;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      dealer activities in the digital asset market – transactions involving the exchange, purchase, and (or) sale of unsecured digital assets to unsecured digital asset exchange operators, whose sole activity is the execution of exchange transactions with unsecured digital assets;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1) within the period of the introduction of a state of emergency, in order to ensure economic security and stability of the financial system of the Republic of Kazakhstan, pursuant to the acts of the President of the Republic of Kazakhstan, it has the right to introduce a special regulatory regime envisaging the introduction of a special procedure and conditions for the provision of payment services by financial organisations, payment system operators, payment organisations, including the regulation of the commissions applied by them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      21) is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020);</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -2016,105 +2312,165 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-1) within the competence, participates in audits of the activities of the audited entities conducted by the authorized body for regulation, control and supervision of the financial market and financial organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24-2) supervise compliance by the legal entities operating exclusively through exchange offices on the basis of a license from the National Bank of Kazakhstan for exchange operations with foreign currency in cash, and by payment organizations with the legislation of the Republic of Kazakhstan on combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction in terms of recording, storing and providing information on transactions with money and (or) other assets subject to financial monitoring, conducting due diligence on customers (their representatives) and beneficial owners, suspension and waiver of operations subject to financial monitoring, protection of documents received in the course of their activities, also organization and implementation of internal control in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      24-2) exercise oversight of compliance by legal entities, operating exclusively through exchange offices under a license from the National Bank of Kazakhstan for exchange operations with foreign currency in cash, digital asset service providers, with the exception of digital asset service providers - participants of the Astana International Financial Center, issuers of digital financial assets, provided for in subparagraph 1) of Article 5 of the Law of the Republic of Kazakhstan "On Digital Assets in the Republic of Kazakhstan", as well as participants in the special regulatory regime of the National Bank of Kazakhstan, operating in the field of digital assets, payment organizations with the requirements of the legislation of the Republic of Kazakhstan on combating legalization (laundering) of proceeds from crime, financing of terrorism and  financing of the proliferation of mass destruction weapons in terms of recording, storing and providing information on transactions with money and (or) other property subject to financial monitoring, proper verification of clients (their representatives) and beneficial owners, suspension and denying of transactions, subject to financial monitoring, protection of documents, received in the course of their activities, and also for the organization and implementation of internal control in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-3) monitor and supervise compliance by payment service providers that are not banks or organisations engaged in certain types of banking operations, payment system operators and payment system operating centres with the requirements of the laws of the Republic of Kazakhstan on payments and payment systems;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-4) apply a risk-based approach within the framework of control and supervision of the activities of digital asset service providers, with the exception of digital asset service providers – participants of the Astana International Financial Centre;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) participate in servicing the state debt of the Government of the Republic of Kazakhstan in agreement with the latter and serve the state debt of the National Bank of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) establish and publish the official exchange rate of the national currency of the Republic of Kazakhstan to foreign currencies according to the list and the order, determined by the Board of the National Bank of Kazakhstan;</w:t>
-[...17 lines deleted...]
-      27) monitor contracts for non-state foreign loans;</w:t>
+      26) set and publish the official exchange rate of the national currency of the Republic of Kazakhstan against foreign currencies under the procedure established by the National Bank of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      27) excluded by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall come into force upon expiry of sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) monitor the sources of supply and demand, as well as the uses of foreign currency on the domestic market;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2124,177 +2480,219 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) carry out a banking activity without necessity to obtain corresponding licenses, professional activity in the securities market and other activity as defined by the Laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) carry out a banking service of customers of the National Bank of Kazakhstan;</w:t>
-[...35 lines deleted...]
-      32) serves as a trustee of assets on the basis of the trust management agreement, concluded by the National Bank of Kazakhstan and the Government of the Republic of Kazakhstan or legal entities. The trust management agreements, concluded between the National Bank of Kazakhstan and the Government of the Republic of Kazakhstan shall be published in official publications;</w:t>
+      29-1) set out the procedure for opening, maintaining and closing metal accounts by banks and branches of non-resident banks in the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) excluded by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) exercise trust management of the National Fund of the Republic of Kazakhstan under the trust management agreement concluded between the National Bank of Kazakhstan and the Government of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) provide trust management services for the assets of legal entities under trust management agreements concluded between the National Bank of Kazakhstan and legal entities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32-1) carry out the trust management of the pension assets of uniform pension savings fund under a trust management agreement, concluded between the National Bank of Kazakhstan and uniform pension savings fund;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32-2) carry out the functions of a custodian in respect of pension assets of uniform pension savings fund;</w:t>
-[...53 lines deleted...]
-      35) applies, on issues within its competence, limited enforcement measures to residents and non-residents carrying out currency transactions and not being financial institutions, payment system operators, payment system operating centers, as well as payment service providers that are not banks, bank branches - non-residents of the Republic of Kazakhstan and organizations engaged in certain types of banking operations, supervisory response measures to legal entities operating exclusively through exchange offices on the basis of a license from the National Bank of Kazakhstan for exchange operations with foreign currency in cash, and legal entities whose exclusive activity is the collection of banknotes, coins and valuables, as well as sanctions and other measures provided for by the laws of the Republic of Kazakhstan;</w:t>
+      32-2) render custodial services in respect of the pension assets of the unified accumulative pension fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      33) excluded by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall come into force upon expiry of sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) take part in training personnel for state bodies and financial organisations of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) apply limited measures of influence within its competence to residents and non-residents conducting currency transactions who are not financial institutions, payment system operators, payment system operating centres, and payment service providers that are not banks, branches of non-resident banks of the Republic of Kazakhstan, and organisations engaged in certain types of banking operations, supervisory measures for legal entities operating exclusively via exchange offices under licence from the National Bank of Kazakhstan for exchange operations with foreign currency cash, and legal entities whose sole activity is the collection of banknotes, coins and valuables, as well as sanctions and other measures envisaged by the laws of the Republic of Kazakhstan, and establishes the procedure for their application;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35-1) introduces a special regulatory regime in relation to payment institutions and (or) other legal entities that are not financial institutions, in order to carry out activities related to payment services, and regulates their activities within the competence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2371,62 +2769,86 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) establish consultative and advisory bodies of the National Bank of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      38-1) provide information on subjects of a credit history to a credit bureau partially owned by the government in order to ensure the completeness of information contained in the database of credit histories;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      38-1) excluded by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall come into force upon expiry of sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38-2) within the competence, cooperates with central banks, control and supervisory bodies of other states, international and other organizations and has the right to exchange information confidentially constituting a trade secret on the securities market, bank secrets, insurance secrets or other secrets protected by law, necessary for the implementation of control and supervisory functions, on the basis and in accordance with the international agreement of the Republic of Kazakhstan, the agreement providing for the exchange of confidential information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2436,79 +2858,187 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Other organizations specified in part one of this subparagraph are the associations of central banks, control and supervisory bodies of other states, created with the aim of developing uniform standards for regulating the activities of the banking sector, the securities market and the insurance market;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      38-3) conduct research in the areas of monetary policy, financial stability and other areas associated with its activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38-4) approve regulatory legal acts that are binding for financial institutions, branches of non-resident banks of the Republic of Kazakhstan, branches of non-resident insurance (reinsurance) organizations of the Republic of Kazakhstan, branches of non-resident insurance brokers of the Republic of Kazakhstan, other individuals and legal entities in the territory of the Republic of Kazakhstan in accordance with this Law and the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38-5) perform state regulation, control and supervision over the activities of operators of the exchange of unsecured digital assets, operators of the digital financial asset platform, operators of the digital asset trading platform, organizations for the storage of the underlying asset of the digital financial asset;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38-6) approve regulatory legal acts that are binding for operators of the exchange of unsecured digital assets, operators of the digital financial asset platform, operators of the digital asset trading platform, organizations for the storage of the underlying asset of the digital financial asset and issuers of digital financial assets, as provided for in subparagraph 1) of Article 5 of the Law of the Republic of Kazakhstan "On Digital Assets in the Republic of Kazakhstan";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38-7) establish the procedure of transactions for the purchase, sale and (or) exchange of unsecured digital assets by an unsecured digital asset exchange operator;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38-8) perform the registration of digital financial asset platform operators, digital asset trading platform operators and payment organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       39) carry out other functions and powers under this Law, other laws of the Republic of Kazakhstan and the acts of the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 8 is in the wording of the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan, dated 21.06.2013 № 106-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 206-V as of 10.06.2014 (shall be enforced ten days after its first official publication); № 311-V as of 27.04.2015 (see the enforcement procedure in Article 2); № 422-V dated November 24, 2015 (see Article 2 for the order of entry into force); № 12-VІ as of 26.07.2016 (shall be enforced thirty days after its first official publication); № 53-VI as of 13.03.2017 (shall be enforced ten days after its first official publication); № 156-VI as of 24.05.2018 (shall be enforced ten days after its first official publication); № 168-VІ as of 02.07.2018 (see the enforcement procedure in Article 2); № 262-VI dated July 3, 2019 (see Article 2 for the entry into force); dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021); dated 01.07.2022 № 131-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 12.07.2022 № 138-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 8 is in the wording of the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan, dated 21.06.2013 № 106-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 206-V as of 10.06.2014 (shall be enforced ten days after its first official publication); № 311-V as of 27.04.2015 (see the enforcement procedure in Article 2); № 422-V dated November 24, 2015 (see Article 2 for the order of entry into force); № 12-VІ as of 26.07.2016 (shall be enforced thirty days after its first official publication); № 53-VI as of 13.03.2017 (shall be enforced ten days after its first official publication); № 156-VI as of 24.05.2018 (shall be enforced ten days after its first official publication); № 168-VІ as of 02.07.2018 (see the enforcement procedure in Article 2); № 262-VI dated July 3, 2019 (see Article 2 for the entry into force); dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021); dated 01.07.2022 № 131-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 12.07.2022 № 138-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); № 205-VIII of 30.06.2025 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (for the enactment procedure see Art. 2); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2546,97 +3076,97 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 9. Charter capital of the National Bank of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The charter capital of the National Bank of Kazakhstan belongs to the state and shall be created in an amount not less than 20 billion Kazakhstani tenge by payments from undivided net income.</w:t>
-[...17 lines deleted...]
-      The National Bank of Kazakhstan shall independently exercise the rights of possession, use, and disposition of property on its balance sheet on behalf of the Republic of Kazakhstan, in accordance with the procedure, established by the regulatory legal acts of the National Bank of Kazakhstan.</w:t>
+      The authorized capital of the National Bank of Kazakhstan shall belong to the state and shall be formed in the amount of at least KZT 20 billion by deductions from retained net income.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      On behalf of the Republic of Kazakhstan, the National Bank of Kazakhstan shall independently exercise the rights of ownership, use and disposal of the property assigned to it and recorded on its balance sheet pursuant to the procedure established by the National Bank of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9, as amended by the Laws of the Republic of Kazakhstan, dated 11July, 1997 № 154; dated 29 June, 1998 № 236; dated 16 July 1999 № 436; dated 10 July, 2003 № 483 (shall be enforced from 1January, 2004); dated 8 July, 2005 № 69; dated 5 July 2006 № 165 (the order of enforcement see Article 2); dated 01.03.2011 № 414-IV (shall be enforced from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 9, as amended by the Laws of the Republic of Kazakhstan, dated 11July, 1997 № 154; dated 29 June, 1998 № 236; dated 16 July 1999 № 436; dated 10 July, 2003 № 483 (shall be enforced from 1January, 2004); dated 8 July, 2005 № 69; dated 5 July 2006 № 165 (the order of enforcement see Article 2); dated 01.03.2011 № 414-IV (shall be enforced from the date of its first official publication); № 205-VIII of 30.06.2025 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2704,51 +3234,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 is in the wording of the Law dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Law of the Republic of Kazakhstan  № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016).</w:t>
+        <w:t>      Footnote. Article 10 is in the wording of the Law dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Law of the Republic of Kazakhstan № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2795,105 +3325,203 @@
       Undivided net income of the National Bank of Kazakhstan is the net income of the National Bank of Kazakhstan, except to the exchange rate revaluation, relevant to the revaluation of gold reserves and other foreign currency assets, adjusted for the revaluation of fixed assets and intangible assets. Undivided net income shall be intended to increase a reserve and charter capitals in the amount, established by the Board of the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       After the approval of the annual report of the National Bank of Kazakhstan by the President of the Republic of Kazakhstan, the remaining undistributed net income shall be transferred to the state budget with a one financial year grace period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11 is in the wording of the Law of the Republic of Kazakhstan, dated 10.07.2003 № 483 (shall be enforced from 01.01.2004); as amended by the Law of the Republic of Kazakhstan, dated 08.07.2005.№ 69; dated 11.07.2009 № 185-IV (shall be enforced from 30.08.2009); dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t xml:space="preserve">      Note! </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Part 4 of Article 11 was suspended from 01.01.2023 to 01.01.2030 by the Law of the Republic of Kazakhstan dated 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and during the period of suspension this paragraph shall be valid in the following version.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the amount of the reserve capital is less than the amount of the authorized capital, then all retained net income remains at the disposal of the National Bank of Kazakhstan and shall be directed to replenish the reserve capital until it reaches the amount of the authorized capital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 11 is in the wording of the Law of the Republic of Kazakhstan, dated 10.07.2003 № 483 (shall be enforced from 01.01.2004); as amended by the Law of the Republic of Kazakhstan, dated 08.07.2005. № 69; dated 11.07.2009 № 185-IV (shall be enforced from 30.08.2009); dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 4. Structure and bodies of the National Bank of Kazakhstan. The order of their formation and competence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2952,127 +3580,127 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The bodies of the National Bank of Kazakhstan are the Management Board, the Monetary Policy Committee and the Board of Directors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The structure of the National Bank of Kazakhstan shall include the central administration, consisting of departments and other subdivisions, branch offices, representative offices, agencies and organizations.</w:t>
+      The structure of the National Bank of Kazakhstan shall consist of a central office comprising departments and other divisions, branches, representative offices, agencies and organisations of the National Bank of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Part 3 is excluded by the Decree of the President of the Republic of Kazakhstan, having the force of the Law, dated 27 January 1996, № 2830; as amended by the Laws of the Republic of Kazakhstan, dated 11.07.1997 № 154; dated 16.07.1999 № 436; dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021).</w:t>
+        <w:t>      Footnote. Part 3 is excluded by the Decree of the President of the Republic of Kazakhstan, having the force of the Law, dated 27 January 1996, № 2830; as amended by the Laws of the Republic of Kazakhstan, dated 11.07.1997 № 154; dated 16.07.1999 № 436; dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021); № 205-VIII of 30.06.2025 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 13. Chairman of the National Bank of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The Chairman of the National Bank of Kazakhstan shall be appointed by the President of the Republic of Kazakhstan with the approval of the Senate of the Parliament for a term of 6 years.</w:t>
+      The Chairman of the National Bank of Kazakhstan shall be appointed by the President of the Republic of Kazakhstan for a period of 6 years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The Chairman shall act on behalf of and represents the National Bank of Kazakhstan without a power of attorney in relations with state bodies, banks, financial, international, foreign, and other organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3110,51 +3738,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 13 as amended by the Decree of the President of the Republic of Kazakhstan, having the force of the Law, dated 04.12.1995 № 2672; dated 27.01.1996 № 2830; by the Laws of the Republic of Kazakhstan, dated 11.07.1997 № 154; dated 29.04.2009 № 154-IV (the order of the enforcement, see Article 2).</w:t>
+        <w:t>      Footnote. Article 13 as amended by the Decree of the President of the Republic of Kazakhstan, having the force of the Law, dated 04.12.1995 № 2672; dated 27.01.1996 № 2830; by the Laws of the Republic of Kazakhstan, dated 11.07.1997 № 154; dated 29.04.2009 № 154-IV (the order of the enforcement, see Article 2); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3183,5730 +3811,3319 @@
       Deputy Chairmen of the National Bank of Kazakhstan shall be appointed by the President of the Republic of Kazakhstan upon the recommendation of the Chairman of the National Bank of Kazakhstan for a term of 6 years, regardless the terms of the appointment of the Chairman of the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Deputy Chairmen shall represent the National Bank of Kazakhstan without a power of attorney and shall sign documents within the limits of their authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...144 lines deleted...]
-      6) rules for determining whether banknotes and coins of the national currency of the Republic of Kazakhstan are fit for commerce;</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 15. The Board of the National Bank of Kazakhstan and its powers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.⁠ ⁠The Board shall be the supreme body of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.⁠ In compliance with their competence, ⁠the Board of the National Bank of Kazakhstan, including in agreement or jointly with authorised public authorities, shall adopt acts on issues of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the development and implementation of monetary policy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the issuance of banknotes and coins of the national currency of the Republic of Kazakhstan, cash circulation, including the sale, redemption, exchange, replacement, determination of payment and withdrawal from circulation of banknotes and coins, cash operations and operations for the collection of banknotes, coins and valuables, transportation, storage and collection of banknotes, coins and valuables on the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the organisation and functioning of payment systems, the regulation of payment systems, the regulation of the payment services market, and the execution of payments and/or money transfers in the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the currency regulation and currency control;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) the establishment of the official exchange rate of the national currency of the Republic of Kazakhstan against foreign currencies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) the exchange operations with foreign currency cash in the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) organising security and the layout of premises within the scope of its competence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) applying limited measures of influence and supervisory response measures within the scope of competence established by this Law, other laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) management of assets in foreign currency, precious metals, and digital assets, as well as their transfer to external management;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) the exercise of the state's priority right to purchase refined gold to replenish assets in precious metals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) promoting the stability of the financial system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) the withdrawal of cash from bank accounts by business entities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) filing statistical reports on external sector statistics within the scope of authority established by the laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) collecting administrative data (filing financial and other reports) within the scope of authority established by the laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) the collection of administrative data (filing financial and other reports) within the competence established by the laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) the introduction and cancellation by the National Bank of Kazakhstan of a special regime for regulation, implementation of activities associated with digital assets and (or) payment services, within the framework of a special regime for regulation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) the regulation of accounting and financial reporting systems, including standard charts of accounts, financial reporting standards on issues not covered by international financial reporting standards, methodological recommendations thereto, as well as the automation of accounting in financial organisations, branches of non-resident banks of the Republic of Kazakhstan, branches of non-resident insurance (reinsurance) organisations of the Republic of Kazakhstan, branches of non-resident insurance brokers of the Republic of Kazakhstan, and the Development Bank of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) licensing of legal entities, operating exclusively through exchange offices, legal entities, whose exclusive activity is collection of banknotes, coins and valuables, operators of unsecured digital asset exchanges, as well as the registration with the National Bank of Kazakhstan of payment organizations, operators of digital financial asset platforms and operators of trading platform of digital assets;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) establishing requirements for the security and continuity of the operation of information systems of banks, branches of non-resident banks of the Republic of Kazakhstan and organisations engaged in certain types of banking operations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) opening, maintaining and closing metal accounts by banks and branches of non-resident banks of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) conducting operations with documentary letters of credit by banks of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) the banking services offered by the National Bank of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) the dealer and brokerage activities performed by the National Bank of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) trust management of the National Fund of the Republic of Kazakhstan, pension assets of the unified accumulative pension fund and assets of legal entities, implementation of investment operations of the National Fund of the Republic of Kazakhstan, as well as selection of external managers of the National Fund of the Republic of Kazakhstan, pension assets of the unified accumulative pension fund, with the exception of a subsidiary of the National Bank of Kazakhstan, which manages the assets of portfolios of alternative instruments transferred to it for management by the National Bank of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) conducting operations in the National Bank of Kazakhstan with foreign currency converted into state property on separate grounds;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) the appointment and termination of employment contracts with employees of the National Bank of Kazakhstan and its departments;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) the procurement of goods, works and services by the National Bank of Kazakhstan, its departments, organisations within its structure, and legal entities fifty or more per cent of the voting shares (stakes in the authorised capital) of which belong to the National Bank of Kazakhstan or are under its trust management, the authorised body for the regulation, control and supervision of the financial market and financial organisations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) stablishing maximum annual effective interest rates on bank loans and microloans;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-1) the conduct of business by operators of digital financial asset platforms, operators of digital asset trading platforms, custodians of the underlying assets of digital financial assets, and issuers of digital financial assets with respect to digital financial assets, provided for in subparagraph 1) of Article 5 of the Law of the Republic of Kazakhstan “On Digital Assets in the Republic of Kazakhstan”, and their interaction procedure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-2) issuance, placement, circulation, and redemption of digital financial assets, as provided for in subparagraph 1 of Article 5 of the Law of the Republic of Kazakhstan “On Digital Assets in the Republic of Kazakhstan,” their use and settlement of transactions involving them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-3) the activities of operators of unsecured digital asset exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-4) reporting by operators of unsecured digital asset exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) falling within the competence of the National Bank of Kazakhstan, not envisaged by this paragraph, under this Law, other legislation of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The Board of the National Bank of Kazakhstan shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) establish activities pertaining to monetary policy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) review, approve, and submit for approval to the President of the Republic of Kazakhstan the annual report on the activities of the National Bank of Kazakhstan, its structure, and total staffing levels;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) approve the remuneration system for employees of the National Bank of Kazakhstan, agreed with the President of the Republic of Kazakhstan, as well as the terms of remuneration and social benefits for employees of the National Bank of Kazakhstan and its departments;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) approve the budget (cost estimate) of the National Bank of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) decide on the financing of the activities of the authorised body for the regulation, control and supervision of the financial market and financial organisations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) make decisions on the establishment of and participation in the activities of organisations, including those that facilitate the performance by the National Bank of Kazakhstan of its functions and/or are part of the financial market infrastructure, as well as on changes to their names, reorganisation and liquidation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) perform other functions and powers envisaged by this Law, other legislation of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      7) Is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020);</w:t>
+        <w:t>      Footnote. Article 15 - as amended by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (for the enactment procedure see Art. 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...262 lines deleted...]
-      20) requirements for organizational measures and software and hardware that provide access to payment systems;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 16. Composition of the Executive Board of the National Bank of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Executive Board of the National Bank of Kazakhstan consists of nine members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Board of the National Bank of Kazakhstan includes the Chairman of the National Bank of Kazakhstan and four officials of the National Bank of Kazakhstan, one representative from the President of the Republic of Kazakhstan, two representatives from the Government of the Republic of Kazakhstan and one representative from the authorized body for regulation, control and supervision of the financial market and financial organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Members of the Board of the National Bank of Kazakhstan from the President of the Republic of Kazakhstan, the Government of the Republic of Kazakhstan, the National Bank of Kazakhstan and the authorized body for regulation, control and supervision of the financial market and financial organizations are appointed and dismissed, respectively, by the President of the Republic of Kazakhstan, the Government of the Republic of Kazakhstan, the Chairman of the National Bank of Kazakhstan, the Chairman of the authorized body for regulation, control and supervision of the financial market and financial organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      21) Is excluded by Law of the Republic of Kazakhstan № 12-VІ as of 26.07.2016 (shall be enforced thirty calendar days after its first official publication);</w:t>
+        <w:t>      Footnote. Article 16 is in the wording of the Decree of the President of the Republic of Kazakhstan, having the force of the Law, dated 5 December 1995, № 2672; as amended by the Laws of the Republic of Kazakhstan, dated 11.07.1997 № 154; dated 05.07.2006 № 165 (the order of the enforcement, see Article 2); dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 17. Executive Board session of the National Bank of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Meetings of the Board of the National Bank of Kazakhstan are held as required in accordance with the work plan approved by the Chairman of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Unscheduled meetings of the Board of the Bank of Kazakhstan are held at the request of the Chairman of the National Bank of Kazakhstan or three members of the Board.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Executive Board members of the National Bank of Kazakhstan are notified timely of the appointment of the Executive Board session.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Executive Board session of the National Bank of Kazakhstan shall be conducted by the Chairman of the National Bank of Kazakhstan and in case of his (her) absence – an individual, replacing him (her).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Executive Board is authorized to take a decision with the participation of at least two thirds of Executive Board members, including the Chairman of the National Bank of Kazakhstan, or an individual, replacing him (her).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Executive Board decision shall be taken by a simple majority vote of Executive Board members. In case of equality of votes, the vote of the Chairman of the National Bank of Kazakhstan shall be casting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      No later than one week term the Chairman of the National Bank of Kazakhstan has a right to return the Executive Board decision with his (her) objections for a second discussion and voting. If the Executive Board confirms the earlier decision by two-thirds of Executive Board members, the Chairman of the National Bank of Kazakhstan shall sign the decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      22) Is excluded by Law of the Republic of Kazakhstan № 12-VІ as of 26.07.2016 (shall be enforced thirty calendar days after its first official publication);</w:t>
+        <w:t>      Footnote. Article 17, as amended by the Laws of the Republic of Kazakhstan dated 11 July 1997 № 154; dated 16 July 1999 № 436; dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 18. Resignation and termination of appointment</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Chairman of the National Bank of Kazakhstan shall have the right to resign by submitting his (her) written application two months before retiring, to the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Chairman of the National Bank of Kazakhstan shall be dismissed by the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Deputies of the Chairman shall be dismissed by the President of the Republic of Kazakhstan on presentation of the Chairman of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Deputies may resign by submitting a written application to the President of the Republic of Kazakhstan, through the Chairman of the National Bank of Kazakhstan for two months before retiring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      23) Is excluded by Law of the Republic of Kazakhstan № 12-VІ as of 26.07.2016 (shall be enforced thirty calendar days after its first official publication);</w:t>
+        <w:t>      Footnote. Article 18 – as amended by the Decree of the President of the Republic of Kazakhstan, having the force of the Law, dated 5 December 1995 № 2672.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...100 lines deleted...]
-      29) rules for making interbank payments and (or) money transfers using payment cards in the Republic of Kazakhstan;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 18-1. Monetary Policy Committee</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      National Bank of Kazakhstan and its powers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The Monetary Policy Committee of the National Bank of Kazakhstan is a decision-making body on monetary policy issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Monetary Policy Committee of the National Bank of Kazakhstan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) sets the base rate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) establish interest rates for the main monetary policy operations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) makes decisions on other issues of monetary policy that do not fall within the exclusive competence of the Board of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The Monetary Policy Committee of the National Bank of Kazakhstan includes the Chairman of the National Bank of Kazakhstan, his deputies in charge of monetary policy, monetary operations, financial stability, heads of structural divisions of the National Bank of Kazakhstan, whose functions include issues of monetary policy, monetary operations, financial stability, as well as other divisions of the National Bank of Kazakhstan by decision of the Chairman of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Persons who are not employees of the National Bank of Kazakhstan and meet the requirements approved by the Board of the National Bank of Kazakhstan may be included in the Monetary Policy Committee of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The composition and rules of work of the Monetary Policy Committee of the National Bank of Kazakhstan are approved by the Chairman of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The meetings of the Monetary Policy Committee of the National Bank of Kazakhstan shall be chaired by the Chairman of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The Monetary Policy Committee of the National Bank of Kazakhstan adopts resolutions on issues within its competence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      30) Is excluded by Law of the Republic of Kazakhstan № 12-VІ as of 26.07.2016 (shall be enforced thirty calendar days after its first official publication);</w:t>
+        <w:t>      Footnote. The Law is supplemented by Article 18-1 in accordance with the Law of the Republic of Kazakhstan dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 19. Board of Directors of the National Bank of Kazakhstan and its powers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The operational management body of the National Bank of Kazakhstan is the Board of Directors of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Board of Directors includes the Chairman of the National Bank of Kazakhstan, his deputies, heads of structural divisions and departments of the National Bank of Kazakhstan. The composition of the Board of Directors of the National Bank of Kazakhstan is approved by the Chairman of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Chairman of the National Bank of Kazakhstan shall preside at sessions of the Board of Directors. On his behalf, the Board session may be led by the Deputy Chairman of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Pursuant to this Law, the Board of Directors shall make decisions on matters within the purview of the National Bank of Kazakhstan, excluding those matters that fall within the competence of the Management Board, the Monetary Policy Committee, and the Chairman of the National Bank of Kazakhstan (or his/her deputies).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Board of Directors shall adopt resolutions on issues within its competence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Board of Directors determines procedures for accounting and preparation of separate and consolidated financial statements of the National Bank of Kazakhstan, as well as the accounting and financial reporting of the National Fund of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      31) Is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020);</w:t>
+        <w:t>      Footnote. Article 19 as amended by the Decree of the President of the Republic of Kazakhstan, having the force of the Law, dated 4 December 1995 № 2672; by the Laws of the Republic of Kazakhstan dated 11 July 1997 № 154; dated 16 July 1999 № 436; dated 2 March 2001 № 162 (see Article 2); dated 10 July 2003 № 483 (shall be enforced from 1 January 2004); dated 05.07.2012 № 30-V(shall be enforced upon expiry of ten calendar days after its first official publication); № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016); № 399-VI dated 02.01.2021 (see Article 2 for the order of entry into force); № 205-VIII of 30.06.2025 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 20. Branches, representative offices, departments and organizations of the National Bank of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      32) Is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020);</w:t>
+        <w:t>
+      Footnote. Title of Article 20 is in the wording of the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Branches, representative offices and departments of the National Bank of the Republic of Kazakhstan conduct its activities within the limits of their powers, established by the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Organizations of the National Bank of Kazakhstan shall be legal entities, create and terminate their activities in accordance with the Laws of the Republic of Kazakhstan, taking into account the features established by this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      National Bank of Kazakhstan shall decide on the establishment, reorganization and liquidation of his organizations, and shall be their founder and authorized state body, functioning as the owner of state-owned assets, including the power to regulate their activities and making decisions to change the legal status of these organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 20, as amended by the Laws of the Republic of Kazakhstan dated 27.01.1996 N. 2830; dated 11.07.1997 № 154; dated 01.03.2011 № 414-IV (shall be enforced from the date of its first official publication); dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 4-1. EMPLOYEES OF THE NATIONAL BANK OF KAZAKHSTAN AND ITS DEPARTMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      33) Is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020);</w:t>
+        <w:t>
+      Footnote. The Law is supplemented by Chapter 4-1 in accordance with the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 20-1. Composition of positions of employees of the National Bank of Kazakhstan and its departments and the regulation of their employment</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Employees of the National Bank of Kazakhstan and its departments are persons, not related to the administrative state and civil servants, holding the positions at the National Bank of Kazakhstan and its departments, and the remuneration to them is paid from the budget (cost estimates) of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The composition of positions of employees of the National Bank of Kazakhstan and its departments shall include the positions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) political civil servants;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) employees of the National Bank of Kazakhstan and its departments;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) technical employees of the National Bank of Kazakhstan and its departments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Law of the Republic of Kazakhstan “On the Civil Service of the Republic of Kazakhstan” shall apply to political civil servants with the specifics, provided for by this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Employees of the National Bank of Kazakhstan and its departments are persons that are not related to civil servants, and performing official duties at the National Bank of Kazakhstan and its departments, aimed at achieving the objectives and functions of the state.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The official powers mean the rights and obligations under a particular public duty of employees in the National Bank of Kazakhstan and its departments that meet the goals and objectives facing the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      List of positions of employees of the National Bank of Kazakhstan and its departments is approved by the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Technical employees of the National Bank of Kazakhstan and its departments are the persons not related to the civil servants, and performing work duties for maintenance and operation of the National Bank of Kazakhstan and its departments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      List of technical staff positions is approved by the Board of Directors of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Labor of employees of the National Bank of Kazakhstan and its departments is regulated by the Labor Code of the Republic of Kazakhstan with the specifics established by this Law, other regulatory legal acts of the Republic of Kazakhstan, as well as acts of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The remuneration of employees of the National Bank of Kazakhstan and its departments is established on the basis of the remuneration system for employees of the National Bank of Kazakhstan approved by the Executive Board of the National Bank of Kazakhstan in consultation with the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 20-1 as amended by Law of the Republic of Kazakhstan № 91-VI as of 11.07.2017 (shall be enforced ten days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 19.05.2026 № 291-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 20-2. Terms of appointment of employees of the National Bank of Kazakhstan and its departments</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Persons, applying for the position of an employee of the National Bank of Kazakhstan and its departments, should have education, level of professional training necessary for the appointment to the corresponding position in the National Bank of Kazakhstan and its departments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Occupation of the position of an employee of the National Bank of Kazakhstan and its departments shall be carried out after receiving positive results of a mandatory special inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The following persons cannot be appointed to the position of an employee of the National Bank of Kazakhstan and its departments:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) recognized by a court as legally incapable or partially legally capable;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) who, within three years before appointment to the position, was subjected to an administrative penalty for committing an administrative corruption offense;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) a person, that commit corruption crime;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      34) Is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020);</w:t>
+        <w:t>      4) excluded by the Law of the Republic of Kazakhstan dated 12.06.2026 № 311-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) a person, that has a criminal record, which at the time of holding a position of an employee of the National Bank of Kazakhstan and its departments are not canceled or withdrawn in accordance with the law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) those who have not received positive results of a mandatory special inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      35) Is excluded by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VІ (shall be enforced upon expiry of ten calendar days from the date of its first official publication);</w:t>
+        <w:t>      Footnote. Article 20-2 as amended by Law of the Republic of Kazakhstan № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 12.06.2026 № 311-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 20-3. Termination of employment contract with employees of National Bank of Kazakhstan and its departments</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Termination of employment contract with employees of the National Bank of Kazakhstan and its departments is made on the following grounds:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) provided by the Labour Code of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) achievement of the retirement age, set by the law of the Republic of Kazakhstan, with the right to the annual renewal of their employment with the National Bank of Kazakhstan and its departments;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) negative results of a mandatory special inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) submission of false information about his (her) income and assets;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) failure to accept anti-corruption restrictions established by the Law of the Republic of Kazakhstan “On Combating Corruption”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) non-transfer into trust management the self-owned investment funds, bonds and shares of commercial organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) providing for admission to the National Bank of Kazakhstan and its departments the false documents or information that could be grounds for refusal to hire;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) negative results of certification;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) transfer to another state body in connection with the transfer of functions, powers and (or) staff units of the National Bank of Kazakhstan, including during its liquidation (abolition) or reorganization, to another state body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2) refusal to transfer to a state body to which the functions, powers and (or) staff units of the National Bank of Kazakhstan have been transferred, including during its liquidation (abolition) or reorganization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) other grounds provided for by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The state body to which the functions, powers and (or) staffing units of the National Bank of Kazakhstan have been transferred, including in the event of its liquidation (abolition) or reorganization, offers positions to the employees of the National Bank of Kazakhstan who performed the transferred functions, powers and (or) who occupied these staff units, according to their qualifications. In the absence of an equivalent position, with the consent of an employee of the National Bank of Kazakhstan, he may be offered a lower position, provided for by the staffing table of the state body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Upon termination of an employment contract on the basis of a reduction in the number or staff of employees of the National Bank of Kazakhstan, an employee of the National Bank of Kazakhstan holding a downsized position receives a severance pay in the amount of four average monthly salaries with a work experience of at least three years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      36) Is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020);</w:t>
+        <w:t>      Footnote. Article 20-3 as amended by Law of the Republic of Kazakhstan № 411-V as of 18.11.2015 (shall be enforced from 01.01.2016); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 23.12.2023 № 51-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 12.06.2026 № 311-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 20-4. The rights and obligations of employees of the National Bank of Kazakhstan and its departments</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Officials of the National Bank of Kazakhstan and its departments shall have the right to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) use the rights and freedoms, guaranteed to citizens by the Constitution of the Republic of Kazakhstan and the Labour Code of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) participate within their authority in considering the issues and decision-making, demand their execution by the relevant bodies and officials;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) obtain in the prescribed manner the information and materials, necessary for the performance of official duties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) visit organizations, branches of banks-non-residents of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations-non-residents of the Republic of Kazakhstan, branches of insurance brokers-non-residents of the Republic of Kazakhstan in the manner prescribed by the laws of the Republic of Kazakhstan for the performance of official duties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) require the manager the exact definition of the tasks and scope of official powers in accordance with the position, occupied by employees of the National Bank of Kazakhstan and its departments;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) respect the personal dignity, fair and respectful attitude on the part of managers and other individuals and officials;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) the training and advanced training at the expense of the budget (cost estimates) of the National Bank of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) unimpeded access to materials that relate to their official duties, and if necessary, give personal explanation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) promotion to the positions with regard to qualifications, abilities, and the conscientious performance of their official duties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) require the internal investigation in the presence of unfounded charges, according to the opinion of an employee;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) engage in teaching, scientific, creative activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Employees of the National Bank of Kazakhstan and its departments shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) comply with the Constitution and legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) take an oath in the manner, determined by the National Bank of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ensure observance and protection of the rights, freedoms and legitimate interests of individuals and legal entities, branches of banks-non-residents of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations-non-residents of the Republic of Kazakhstan, branches of insurance brokers-non-residents of the Republic of Kazakhstan, consider in the manner and terms established the legislation of the Republic of Kazakhstan, the appeals of these persons, take the necessary measures on them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) exercise the powers within the rights, granted to them and in accordance with the duties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) carry out orders and instructions of executives, decisions and instructions of higher authorities and officials, issued within their powers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) maintain the confidentiality of the received in the performance of official duty information, affecting the privacy and dignity of individuals, and do not require them to provide such information, except as provided by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ensure the safety of state property;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) to immediately inform management and/or the authorized state bodies of any known cases of planned, ongoing, or committed corruption offenses;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) to take measures to prevent and resolve conflicts of interest;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) improve their professional level and qualifications for the effective exercise of official duties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) not to disclose to third parties official, commercial, banking secrets, secrets of insurance, pension savings and other secrets protected by law, as well as other information in any form accessible to perception on any type of media received in the performance of his official powers, including information received when working with automated information subsystems (if having access to them), except for the cases provided for by the laws of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) within thirty calendar days from the date of assuming the position of an employee of the National Bank of Kazakhstan or its department, transfer to trust management and submit to the HR department of the National Bank of Kazakhstan a notarized copy of the trust management agreement for their shares of investment funds, bonds, and shares of commercial organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Employees of the National Bank of Kazakhstan and its departments may not acquire investment funds, bonds, shares of commercial organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Employees of the National Bank of Kazakhstan and its departments, by virtue of their official powers to conduct inspections of the activities of the audited entities on issues falling within the competence of the National Bank of Kazakhstan, are obliged to immediately inform their higher management about all circumstances that may interfere with the clear and impartial performance of their official powers, including about:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) close relatives (affines), spouses, and/or other persons related to them, as specified in part two of subparagraph 1-2) of Article 1 of the Law of the Republic of Kazakhstan “On Combating Corruption,” who are managerial employees of the audited entities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) close relatives or spouses and/or other persons related to them, as specified in part two of subparagraph 1-2) of Article 1 of the Law of the Republic of Kazakhstan “On Combating Corruption,” working in the audited entities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) loans granted by audited entities and other property liabilities to audited entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      37) Is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020);</w:t>
-[...4819 lines deleted...]
-        <w:t>      Footnote. Article 20-4, as amended by Law of the Republic of Kazakhstan dated 21.06.2013 № 106-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 422-V as of 24.11.2015 (see Article 2 for the entry into force); № 12-VІ as of 26.07.2016 (shall be enforced thirty days after its first official publication); № 63-VI as of 06.05.2017 (shall be enforced twenty-one days after its first official publication); № 166-VI as of 02.07.2018 (shall be enforced ten days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
+        <w:t>      Footnote. Article 20-4, as amended by Law of the Republic of Kazakhstan dated 21.06.2013 № 106-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 422-V as of 24.11.2015 (see Article 2 for the entry into force); № 12-VІ as of 26.07.2016 (shall be enforced thirty days after its first official publication); № 63-VI as of 06.05.2017 (shall be enforced twenty-one days after its first official publication); № 166-VI as of 02.07.2018 (shall be enforced ten days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 03.01.2026 № 251-VIII (to be enacted sixty calendar days after the date of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026); dated 12.06.2026 № 311-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10011,51 +8228,93 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 25. National Bank of Kazakhstan – a financial adviser of the Government of the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      National Bank of Kazakhstan is acting as financial adviser to the Government of the Republic of Kazakhstan in the development and implementation of government borrowing, the formation of fiscal policy on the issues, related to monetary policy.</w:t>
+      The National Bank of Kazakhstan shall act as financial advisor to the Government of the Republic of Kazakhstan in the development and implementation of public borrowing policy and the formulation of budgetary policy on matters related to monetary policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 25 as amended by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 26. National Bank of Kazakhstan – an agent of the Government of the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10267,69 +8526,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 6 MONETARY POLICY Article 29. Development and implementation of monetary policy</w:t>
-[...17 lines deleted...]
-      National Bank of Kazakhstan is the only body that defines and implements the state monetary policy of the Republic of Kazakhstan. Monetary policy is implemented by the National Bank of Kazakhstan in order to ensure the price stability.</w:t>
+        <w:t xml:space="preserve"> Chapter 6. MONETARY POLICY Article 29. Development and implementation of monetary policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The National Bank of Kazakhstan shall be the sole authority responsible for establishing and implementing monetary policy. Monetary policy shall be implemented by the National Bank of Kazakhstan with the aim of ensuring price stability.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Monetary policy is carried out by establishing:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10421,51 +8680,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 29 – is in the Law of the Republic of Kazakhstan dated 10 July, 2003 № 483 (shall be enforced from 1 January, 2004). It is amended – by the Law of the Republic of Kazakhstan dated 8 July, 2005 № 69; № 399-VI dated 02.01.2021 (see Article 2 for the order of entry into force).</w:t>
+        <w:t>      Footnote. Article 29 – is in the Law of the Republic of Kazakhstan dated 10 July, 2003 № 483 (shall be enforced from 1 January, 2004). It is amended – by the Law of the Republic of Kazakhstan dated 8 July, 2005 № 69; № 399-VI dated 02.01.2021 (see Article 2 for the order of entry into force); № 205-VIII of 30.06.2025 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10702,254 +8961,382 @@
         <w:t xml:space="preserve"> Article 31. Official refinancing rate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Article 31 is excluded by Law of the Republic of Kazakhstan № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 32. Reserve requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In order to implement monetary policy, the National Bank of Kazakhstan shall establish minimum reserve requirements applicable to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      banks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      branches of non-resident banks of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      organizations carrying out certain types of banking operations, authorized to accept deposits, open and maintain bank accounts for individuals and (or) legal entities and having access to the operations of the National Bank of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The National Postal Operator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The National Bank of Kazakhstan shall adopt the rules on minimum reserve requirements, which define:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the structure of obligations, assumed for calculating minimum reserve requirements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the procedure for calculating minimum reserve requirements, fulfilling minimum reserve requirements, reserving, and monitoring compliance with minimum reserve requirements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      specifics of the minimum reserve requirements, applicable to the National Postal Operator. These requirements shall apply if 100% of the National Postal Operator's shares are directly or indirectly held by the state.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Amendments to the minimum reserve requirements shall take effect no earlier than one month after the date of such decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the event of breaching the minimum reserve requirements, the persons specified in the first part of this Article, shall bear liability as established by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Within ten calendar days from the date of appointment of the chairman of the liquidation commission, the National Bank of Kazakhstan shall return the funds reserved by the person, specified in the first part of this Article to the liquidation commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Article 32 as amended by the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (for the enactment procedure see Art. 2).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 32. Reserve requirements</w:t>
-[...89 lines deleted...]
-      Within ten days from the date of appointment of the chairman of the liquidation commission, the National Bank of Kazakhstan returns to the liquidation commission of the bank, the branch of the bank - a non-resident of the Republic of Kazakhstan, the funds reserved from it.</w:t>
+        <w:t xml:space="preserve"> Article 33. Buying and selling securities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The purchase and sale of government and other securities shall be effected pursuant to the procedure established by the National Bank of Kazakhstan within the framework of the general monetary policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 32 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 03.07.2019 № 262-VI (see Article 2 for the order of entry into force).</w:t>
-[...75 lines deleted...]
-        <w:t>      Footnote. Article 33 – is in the wording of the Law of the Republic of Kazakhstan dated 10 July, 2003 № 483 (shall be enforced from 1 January, 2004).</w:t>
+        <w:t>      Footnote. Article 33 – is in the wording of the Law of the Republic of Kazakhstan dated 10 July, 2003 № 483 (shall be enforced from 1 January, 2004); № 205-VIII of 30.06.2025 (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11007,97 +9394,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The base rate of the National Bank of Kazakhstan is the main monetary policy instrument of the National Bank of Kazakhstan and a benchmark for setting interest rates on monetary policy operations.</w:t>
+      The base rate of the National Bank of Kazakhstan shall serve as the primary tool of monetary policy and a benchmark for setting interest rates on monetary policy operations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Interest rates on monetary policy operations are set by the National Bank of Kazakhstan in order to influence market interest rates in the financial market as part of a current monetary policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 34 as amended by Law of the Republic of Kazakhstan № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016); as amended by the Law of the Republic of Kazakhstan dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021).</w:t>
+        <w:t>      Footnote. Article 34 as amended by Law of the Republic of Kazakhstan № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016); as amended by the Law of the Republic of Kazakhstan dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021); as amended by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11177,97 +9564,97 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 36. Foreign currency interventions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Foreign currency interventions of the National Bank of Kazakhstan are implemented independently by buying and selling foreign currency and carrying out other types of foreign currency transactions in the interbank or exchange market in order to influence to the rate of tenge.</w:t>
+      Foreign exchange interventions of the National Bank of Kazakhstan shall be carried out independently through the purchase and sale of foreign currency and other types of foreign exchange transactions on the interbank or exchange market in order to influence the exchange rate KZT.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Foreign currency interventions of the National Bank of Kazakhstan are implemented within the general monetary policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 36 is in the new wording – of the Law of the Republic of Kazakhstan dated 10 July, 2003 № 483 (shall be enforced from January 1, 2004).</w:t>
+        <w:t>      Footnote. Article 36 is in the new wording – of the Law of the Republic of Kazakhstan dated 10 July, 2003 № 483 (shall be enforced from January 1, 2004); as amended by the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11605,149 +9992,191 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 7 MONEY CIRCULATION AND MONETARY UNIT Article 38. Monetary unit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Monetary unit (the national currency) of the Republic of Kazakhstan is the Kazakhstani Tenge. Kazakhstani Tenge consists of 100 tiyns.</w:t>
+      The national currency (monetary unit) of the Republic of Kazakhstan - KZT. KZT shall consist of 100 tiyns.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Banknotes of the Republic of Kazakhstan that are in circulation consist of notes and coins.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Structure of nominal values of banknotes and coins is determined by the National Bank of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 38 as amended by the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 39. Means of payment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Legal mean of payment in the Republic of Kazakhstan, except in cases stipulated by the legislative acts, regulatory legal acts of the National Bank of Kazakhstan, is the Kazakhstani tenge.</w:t>
+      Legal tender in the Republic of Kazakhstan, with the exception of cases provided for by the Laws of the Republic of Kazakhstan, regulatory legal acts of the National Bank of Kazakhstan, shall be KZT.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 39 – is in the wording of the Law of the Republic of Kazakhstan dated 11 July, 1997 № 154.</w:t>
+        <w:t>      Footnote. Article 39 – is in the wording of the Law of the Republic of Kazakhstan dated 11 July, 1997 № 154; as amended by the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12029,79 +10458,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       circulating coins – coins, made of precious metals and intended for cash monetary circulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Banknotes and coins of the national currency of the Republic of Kazakhstan are developed in accordance with the design concept of banknotes and coins of the national currency - Kazakhstan tenge. Images and descriptions of banknotes and coins shall be published in the media.</w:t>
+      Banknotes and coins of the national currency of the Republic of Kazakhstan shall be developed in accordance with the design concept of banknotes and coins of the national currency - KZT. Images and descriptions of banknotes and coins shall be published in the media.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 42, as amended – by the Law of the Republic of Kazakhstan dated 11 July, 1997 № 154; dated 8 July, 2005 № 69; № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016).</w:t>
+        <w:t>      Footnote. Article 42, as amended – by the Law of the Republic of Kazakhstan dated 11 July, 1997 № 154; dated 8 July, 2005 № 69; № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12181,115 +10610,97 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 43-1. Sale and re-purchase of banknotes and coins by the National Bank of Kazakhstan</w:t>
-[...35 lines deleted...]
-      Sale and re-purchase by the National Bank of Kazakhstan of investment and collectible coins are carried out in the manner prescribed by regulatory legal acts of the National Bank of Kazakhstan.</w:t>
+        <w:t xml:space="preserve"> Article 43-1. Sale and repurchase of banknotes and coins by the National Bank of Kazakhstan, including those in special packaging</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The sale and repurchase of banknotes and coins by the National Bank of Kazakhstan, including those in special packaging, shall be effected in the order established by the regulatory legal acts of the National Bank of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. It is supplemented by Article 43-1 – by the Law of the Republic of Kazakhstan dated 8 July, 2005 № 69.</w:t>
+        <w:t>      Footnote. It is supplemented by Article 43-1 – by the Law of the Republic of Kazakhstan dated 8 July, 2005 № 69; as reworded by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12445,163 +10856,164 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 46. Worm, doubtful banknotes and defective (damaged), doubtful coins</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Dilapidated banknotes that have retained at least seventy percent of the sizes of banknotes established by the National Bank of Kazakhstan, and defective (damaged) coins are exchanged without restrictions by the National Bank of Kazakhstan, banks, branches of non-resident banks of the Republic of Kazakhstan and the National Postal Operator.</w:t>
+      Worn banknotes that retain at least seventy per cent of the size established by the National Bank of Kazakhstan, and defective (damaged) coins shall be exchanged unlimitedly by the National Bank of Kazakhstan, banks, branches of non-resident banks in the Republic of Kazakhstan, and the National Postal Operator under the regulatory legal act of the National Bank of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Doubtful banknotes that have retained more than fifty percent, and dubious coins are accepted by the National Bank of Kazakhstan, banks, branches of non-resident banks of the Republic of Kazakhstan and the National Postal Operator in accordance with the regulatory legal act of the National Bank of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Doubtful banknotes and doubtful coins are exchanged by the National Bank of Kazakhstan in the manner prescribed by the regulatory legal act of the National Bank of Kazakhstan.</w:t>
+      Questionable banknotes and coins shall be exchanged by the National Bank of Kazakhstan upon evaluation of their validity pursuant to the procedure established by the regulatory legal act of the National Bank of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The National Bank of Kazakhstan is not obligated to compensate for lost or destroyed banknotes and coins.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 46 as amended by Law of the Republic of Kazakhstan № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016); dated November 24, 2015 № 422-V (see Article 2 for the order of entry into force).</w:t>
+        <w:t>      Footnote. Article 46 as amended by Law of the Republic of Kazakhstan № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016); as amended by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 47. Responsibility for the manufacture, storage and sale of counterfeit banknotes and coins</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 47. Responsibility for the manufacture, storage and sale of counterfeit banknotes and coins</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Persons guilty of making, storing counterfeit banknotes and coins for the purpose of selling, guilty of selling counterfeit banknotes and coins, as well as unauthorized issue of cash, are liable under the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -12624,128 +11036,261 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 47 as amended by Law of the Republic of Kazakhstan № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 47-1. Organization of cash services</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 47-1. Organization of cash services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Article 47-1 is excluded by the Law of the Republic of Kazakhstan dated 11.07.2009 № 185-IV (shall be enforced from 30.08.2009).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 47-2. Digital KZT</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Digital KZT shall be a digital form of the national currency of the Republic of Kazakhstan and legal tender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Digital tags of the National Bank of Kazakhstan shall be unconditional obligations of the National Bank of Kazakhstan and shall be provided with all its assets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The issue, organization of circulation and repayment of digital tags in the Republic of Kazakhstan shall be carried out exclusively by the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for circulation of digital tags and their use shall be determined by the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 7 has been supplemented with Article 47-2 in accordance with the Law dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 8. Organization of payments and money transfers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Title of the Chapter – is in the wording of the Law of the Republic of Kazakhstan dated 16 July, 1999 № 436.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 48. Powers of the National Bank of Kazakhstan in organizing and regulating payments and (or) money transfers, payment systems and the payment services market</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 48. Powers of the National Bank of Kazakhstan in organizing and regulating payments and (or) money transfers, payment systems and the payment services market</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The powers of the National Bank of Kazakhstan in organizing and regulating payments and (or) money transfers, payment systems and payment services market, exercising state control and supervision of the payment services market and supervision (oversight) over payment systems are determined in accordance with the Law of the Republic of Kazakhstan "On payments and payment systems" and other laws of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -12777,51 +11322,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 48-1. (Article 48-1 is excluded – by the Law of the Republic of Kazakhstan dated 8 July, 2005 № 69). Article 49. Accounts</w:t>
+        <w:t xml:space="preserve"> Article 48-1. (Article 48-1 is excluded – by the Law of the Republic of Kazakhstan dated 8 July, 2005 № 69).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 49. Accounts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       National Bank of Kazakhstan establishes the types, legal regime and structure of bank accounts, the procedure and conditions for the opening, maintaining and closing the accounts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -12844,106 +11406,107 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 49, as amended by the Laws of the Republic of Kazakhstan dated 11.07.1997 № 154; dated 11.07.2009 № 185-IV (shall be enforced from 30.08.2009).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...18 lines deleted...]
-      Methods for making payments and transfer of money, used in the Republic of Kazakhstan, are established by the legislative acts and the regulatory legal acts of the Republic of Kazakhstan, adopted in accordance with them.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 50. Methods for making payments and transfer of money</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Methods of making payments and money transfers used in the territory of the Republic of Kazakhstan shall be established by the Laws and regulatory legal acts of the Republic of Kazakhstan adopted in accordance with them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 50 – is in the wording of the Law of the Republic of Kazakhstan dated 16 July, 1999 № 436.</w:t>
+        <w:t>      Footnote. Article 50 – is in the wording of the Law of the Republic of Kazakhstan dated 16 July, 1999 № 436; as amended by the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13195,69 +11758,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       on a set of measures of the National Bank of Kazakhstan, the Government of the Republic of Kazakhstan and the authorized body for regulation, control and supervision of the financial market and financial organizations to prevent the emergence of a financial crisis and minimize its consequences;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      on measures to resolve an insolvent bank, the forced liquidation of which entails systemic risks of the financial system, including state participation in its settlement;</w:t>
-[...17 lines deleted...]
-      to finance measures to rehabilitate second-tier banks, including at the expense of the National Bank of Kazakhstan and (or) its subsidiaries.</w:t>
+      on settlement instruments, the forced liquidation of which poses systemic risks for the financial system, including state involvement in its settlement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The decision to create the Financial Stability Council of the Republic of Kazakhstan, its composition and regulations on it are approved by the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13331,339 +11876,229 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Note!</w:t>
+        <w:t>      4) Subparagraph 4) was in effect from 01.01.2016 until 31.12.2016 in accordance with Law of the Republic of Kazakhstan № 422-V as of 24.11.2015;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Subparagraph 4) </w:t>
+        <w:t>      5) is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>was in effect</w:t>
+        <w:t>      6) is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) conducts transactions with derivative financial instruments with second-tier banks in the manner, on terms and conditions established by the Board of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from 01.01.2016 until 31.12.2016 in accordance with Law of the Republic of Kazakhstan </w:t>
+        <w:t>      8) is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 422-V</w:t>
-      </w:r>
+        <w:t>      Footnote. Article 51-1 as amended by Laws of the Republic of Kazakhstan № 422-V as of 24.11.2015 (see the enforcement procedure in Article 2); № 128-VI as of 28.12.2017 (shall be enforced ten days after its first official publication); № 168-VІ as of 02.07.2018 (shall be enforced from 01.01.2019); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 16.01.2026 № 259-VIII (for the enactment procedure see Art. 2).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 51-2. Macroprudential policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as of 24.11.2015</w:t>
-[...223 lines deleted...]
-        </w:rPr>
         <w:t>
       Footnote. The title of Article 51-2 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Macroprudential policy is a set of measures aimed at reducing systemic risks of the financial system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -13712,50 +12147,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In order to form a macroprudential policy, the National Bank of Kazakhstan:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) regularly monitor systemic risks of the financial system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) establishes macroprudential standards and limits, which are economic restrictions to reduce systemic risks of second-tier banks and branches of non-resident banks in the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) in agreement with the authorized body for regulation, control and supervision of the financial market and financial organizations, determines the procedure for classifying financial organizations as systemically important;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13811,51 +12264,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 51-2 as amended by Laws of the Republic of Kazakhstan № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016); № 168-VІ as of 02.07.2018 (shall be enforced ten days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
+        <w:t>      Footnote. Article 51-2 as amended by Laws of the Republic of Kazakhstan № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016); № 168-VІ as of 02.07.2018 (shall be enforced ten days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); № 205-VIII of 30.06.2025 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13877,69 +12330,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Loans of last resort are loans provided by the National Bank of Kazakhstan to banks experiencing short-term liquidity shortages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The National Bank of Kazakhstan acts as a lender of last resort only on the following conditions:</w:t>
-[...17 lines deleted...]
-      1) the borrower shall be a bank - a resident of the Republic of Kazakhstan, which is not classified as a bank with an unstable financial situation that threatens the interests of its depositors and creditors and (or) stability of the financial system, or as an insolvent bank;</w:t>
+      The National Bank of Kazakhstan may provide a loan of last resort only under the following conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the borrower is a bank that is a resident of the Republic of Kazakhstan and meets the requirements for minimum equity capital adequacy ratio and its size, established by the authorized body for regulation, control and supervision of the financial market and financial organizations at the time the bank applies for a loan of last resort, and has not been designated as insolvent or potentially insolvent by the authorized body for regulation, control and supervision of the financial market and financial organizations based on the results of the bank's viability assessment, with the exception of paragraph 5 of this article;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) the bank that applied for a loan of last resort, based on information from the authorized body for regulation, control and supervision of the financial market and financial organizations, has no record of issuing loans to persons connected with the bank by special relations, including on preferential terms, in violation of Article 50 of the Law of the Republic of Kazakhstan "On banks and banking activities in the Republic of Kazakhstan";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) the loan shall be secured by assets, the list of which and the established discounts thereto are determined by the National Bank of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14003,50 +12474,122 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) the loan shall be provided for a period of fourteen to ninety calendar days and may not be extended more than three times. The total term of use of the loan, with account of all the extensions, may not exceed one year. The loan of last resort is extended on the conditions specified in this article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      1-1. Until the bank fulfills its obligations under the loan of last resort, the bank shall not have the right to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) invest in or issue loans to persons, connected with the bank by special relations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) charge and pay dividends to the bank's shareholders;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) charge remuneration and bonuses to the bank's executives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2. The National Bank of Kazakhstan has the right to provide loans of last instance to systemically important infrastructure financial institutions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. In the event of non-fulfillment (improper fulfillment) by the bank of its obligations under the loan of last instance, the satisfaction of the claims of the National Bank of Kazakhstan is made out of court by conversion by the National Bank of Kazakhstan of the pledged assets to its ownership and (or) their sale by the bank in order to satisfy the claims of the National Bank of Kazakhstan to a third party, determined by the National Bank of Kazakhstan in agreement with the authorized body for regulation, control and supervision of the financial market and financial organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14100,72 +12643,126 @@
       2) to amend agreements, concluded by the bank with its debtors, and also with other persons (including pledgers, guarantors, sureties), for the purpose of indicating the new party to the agreement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The procedure, conditions for provision and repayment of loans of last instance, as well as foreclosure on assets that are collateral under a loan of last instance, are determined by the National Bank of Kazakhstan together with the authorized body for regulation, control and supervision of the financial market and financial organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The National Bank of Kazakhstan has the right to grant a loan of last resort to a systemically important bank, to which the resolution regime has been applied, or to a stabilization bank, to which the assets and liabilities of a systemically important bank, to which the resolution regime has been applied in accordance with the Law of the Republic of Kazakhstan "On Banks and Banking Activities in the Republic of Kazakhstan" will be transferred, solely to cover a short-term liquidity deficit, subject to the following conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      adoption by the Government of the Republic of Kazakhstan or the national management holding company of a decision to acquire shares of a systemically important bank or a stabilization bank, to which the assets and liabilities of a systemically important bank will be transferred;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      provision of a state guarantee of the Republic of Kazakhstan on loans to resolve a systemically important bank as security for the fulfillment of obligations in the amount of the loan of last resort in full.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Law is supplemented with Article 51-3 in accordance with Law of the Republic of Kazakhstan № 168-VІ as of 02.07.2018 (shall be enforced from 01.01.2019); as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021).</w:t>
+        <w:t>      Footnote. The Law is supplemented with Article 51-3 in accordance with Law of the Republic of Kazakhstan № 168-VІ as of 02.07.2018 (shall be enforced from 01.01.2019); as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021); dated 16.01.2026 № 259-VIII (for the enactment procedure see Art. 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14203,51 +12800,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 51-4. Goals of introduction and general conditions for operating under a special regulatory regime</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The special regulatory regime of the National Bank of Kazakhstan is a set of special conditions for carrying out activities related to payment services.</w:t>
+      1. A special regulatory regime of the National Bank of Kazakhstan shall be a set of special conditions for carrying out activities related to digital assets and/or payment services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. A special regulatory regime is aimed at achieving the following goals:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14346,52 +12943,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) compliance with a special regime for regulating the rights and interests of consumers by participants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      4. A special regulatory regime shall be introduced by a decision of the Board of the National Bank of Kazakhstan, specifying the types of payment services and (or) activities related to digital assets and (or) payment services, special conditions for their provision (implementation) under a special regulatory regime, and the procedure and conditions for applying the requirements of the laws of the Republic of Kazakhstan to participants in a special regulatory regime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      4. A special regulatory regime is introduced by a decision of the Board of the National Bank of Kazakhstan, which specifies the types of payment services and (or) activities related to payment services, special conditions for their provision (implementation) within the framework of a special regulatory regime, the procedure and conditions for applying the requirements of the legislation of the Republic of Kazakhstan to the participants of the special regulatory regime. </w:t>
+      A special regulatory regime for activities related to digital assets and (or) payment services of payment service providers outlined in sub-paragraphs 2) and 3) of paragraph 1 of Article 10 of the Law of the Republic of Kazakhstan “On Payments and Payment Systems” shall be introduced by a decision of the Board of the National Bank of Kazakhstan in coordination with the authorised body for regulation, control and supervision of the financial market and financial organisations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The total term of a special regulatory regime introduced by the National Bank of Kazakhstan does not exceed five years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14429,99 +13044,99 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 51-4 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
+        <w:t>      Footnote. Article 51-4 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); № 205-VIII of 30.06.2025 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 51-5. Implementation of activities under a special regulatory regime</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Special regulatory regime participants may be financial institutions and (or) other legal entities operating in the financial sector, carrying out activities related to the concentration of financial resources and (or) payment services (hereinafter referred to as special regulatory regime participants).</w:t>
+      1. Participants in the special regulatory regime may be payment service providers mentioned in paragraphs 2), 3) and 5) of paragraph 1 of Article 10 of the Law of the Republic of Kazakhstan “On Payments and Payment Systems”, and (or) other legal entities that are not financial organisations to  implement activities associated with digital assets and (or) payment services (hereinafter referred to as participants in the special regulatory regime).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. A special regulatory regime participant shall carry out its activity in accordance with an agreement on operating under the special regulatory regime concluded with the National Bank of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14639,51 +13254,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) upon the expiration of the term or in case of early termination of the agreement on operating under the special regulatory regime;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) in other cases stipulated by the civil legislation of the Republic of Kazakhstan or an agreement on operating under a special regulatory regime.</w:t>
+      3) in other cases, stipulated by the civil legislation of the Republic of Kazakhstan or an agreement on operating under a special regulatory regime.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The National Bank of Kazakhstan has the right to unilaterally terminate an agreement on operating under a special regulatory regime in the event of a special regulatory regime participant’s failure to fulfill obligations under the agreement, and also in case the special regulatory regime participant has ceased to meet the requirements established by the regulatory legal act of the National Bank Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14811,51 +13426,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 51-5 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
+        <w:t>      Footnote. Article 51-5 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); № 205-VIII of 30.06.2025 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14887,51 +13502,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 52 – is in the Law of the Republic of Kazakhstan dated 16 July, 1999 № 436; as amended by Law of the Republic of Kazakhstan № 168-VІ as of 02.07.2018 (shall be enforced ten days after its first official publication); dated November 24, 2015 № 422-V (shall be enforced from December 16, 2020).</w:t>
+        <w:t>      Footnote. Article 52 – is in the Law of the Republic of Kazakhstan dated 16 July, 1999 № 436; dated November 24, 2015 № 422-V (shall be enforced from December 16, 2020); as amended by Law of the Republic of Kazakhstan № 168-VІ as of 02.07.2018 (shall be enforced ten days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -15067,51 +13682,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) accepts deposits, make payments and transfers of money, takes securities and other assets in deposit and management;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) carries out transactions with derivative financial instruments;</w:t>
+      6) performs operations with derivative financial instruments under the procedure established by the National Bank of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) if necessary, opens accounts in banks and financial institutions, branches of non-resident banks of the Republic of Kazakhstan in the territory of the Republic of Kazakhstan and beyond;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15167,51 +13782,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. It is supplemented by Article 52-1 – by the Law of the Republic of Kazakhstan dated 16 July, 1999 № 436; as amended – by the Law of the Republic of Kazakhstan dated 10 July, 2003 № 483 (shall be enforced from 1 January, 2004); dated 5 July, 2006 № 165 (the order of enforcement see Article 2); № 422-V dated November 24, 2015 (see Article 2 for the entry into force); № 168-VІ as of 02.07.2018 (shall be enforced from 01.01.2019); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
+        <w:t>      Footnote. It is supplemented by Article 52-1 – by the Law of the Republic of Kazakhstan dated 16 July, 1999 № 436; as amended – by the Law of the Republic of Kazakhstan dated 10 July, 2003 № 483 (shall be enforced from 1 January, 2004); dated 5 July, 2006 № 165 (the order of enforcement see Article 2); № 422-V dated November 24, 2015 (see Article 2 for the entry into force); № 168-VІ as of 02.07.2018 (shall be enforced from 01.01.2019); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); № 205-VIII of 30.06.2025 (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -15303,145 +13918,127 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - engage in trading and other activities, with the exception of the those permitted by applicable legislation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - provide loans without collateral, as well as loans for a period of more than one year;</w:t>
+      - provide loans without collateral, as well as loans for a term of more than one year, except in cases where the National Bank of Kazakhstan uses funds to ensure the completion of settlements on payments and money transfers in payment systems, operated by the National Bank of Kazakhstan or its subsidiary;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - extend the granted loans or allow the renewal of bills with expiring dates, unless otherwise expressly provided for by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 54 - as amended by the Decree of the President of the Republic of Kazakhstan, having the force of the Law, dated 5 December, 1995 № 2672, is supplemented by the second part, the last paragraph of the first part – is in the wording of the Decree of the President of the Republic of Kazakhstan, having the force of the Law, dated 27 January, 1996 № 2830. It is amended – by the Laws of the Republic of Kazakhstan dated 11 July, 1997 № 154; dated 16 July, 1999 № 436; № 168-VІ as of 02.07.2018 (shall be enforced ten days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 54 - as amended by the Decree of the President of the Republic of Kazakhstan, having the force of the Law, dated 5 December, 1995 № 2672, is supplemented by the second part, the last paragraph of the first part – is in the wording of the Decree of the President of the Republic of Kazakhstan, having the force of the Law, dated 27 January, 1996 № 2830. It is amended – by the Laws of the Republic of Kazakhstan dated 11 July, 1997 № 154; dated 16 July, 1999 № 436; № 168-VІ as of 02.07.2018 (shall be enforced ten days after its first official publication); dated 16.01.2026 № 259-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 10 ACTIVITY OF THE NATIONAL BANK OF KAZAKHSTAN IN FOREIGN ECONOMIC RELATIONS. OPERATIONS WITH CURRENCY VALUES</w:t>
+        <w:t xml:space="preserve"> Chapter 10. ACTIVITY OF THE NATIONAL BANK OF KAZAKHSTAN IN FOREIGN ECONOMIC RELATIONS. OPERATIONS WITH CURRENCY VALUES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Title of the Chapter is amended – by the Law of the Republic of Kazakhstan dated 11 July, 1997 № 154.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -15591,1796 +14188,1887 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) determines the procedure for exchange operations with foreign currency in cash, including the procedure for opening exchange offices and establishing limits for the deviation of purchase rates from the sales rates of foreign currency in cash for the national currency; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) determine the procedure for monitoring foreign exchange transactions and submitting  information on foreign exchange transactions and accounts of residents of the Republic of Kazakhstan with foreign banks, including the procedure for registering currency agreements on capital flows, notifications of foreign exchange transactions and accounts of residents of the Republic of Kazakhstan with foreign banks and submitting information for the purposes of monitoring foreign exchange transactions;</w:t>
+      6) establish the procedure for monitoring foreign exchange transactions and providing information on foreign exchange transactions and accounts of residents of the Republic of Kazakhstan in foreign banks, international financial organizations, including the procedure for assigning account numbers to foreign exchange agreements on capital flows, providing information on completed foreign exchange transactions and accounts of residents of the Republic of Kazakhstan in foreign banks, international financial organizations and providing information for the purposes of monitoring foreign exchange transactions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) jointly with the authorized body in charge of ensuring the receipt of taxes and other obligatory payments to the budget, determines the procedure for implementing export-import currency control to ensure that residents of the Republic of Kazakhstan comply with the repatriation requirements;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      7-1) establish the procedure for providing authorised banks with information on the sources of supply and demand in the domestic foreign exchange market of the Republic of Kazakhstan and the purposes of using the acquired foreign currency, including forms and deadlines for filing reports;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2) outline the procedure for the provision of information by branches (representative offices) of foreign non-financial organisations operating in the Republic of Kazakhstan, including forms and deadlines for filing reports, as well as the types of activities where branches (representative offices) of foreign non-financial organisations require the submission of reports;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       8) issues special authorisations for currency transactions within the framework of balance of payments protection measures;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) in consultation with state authorities, within their competence, determine the procedure and forms for accounting and reporting on foreign exchange transactions that are binding on residents of the Republic of Kazakhstan and non-residents of the Republic of Kazakhstan in the Republic of Kazakhstan, as well as the procedure and deadlines for reporting by currency control agents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      10) in cases of establishing facts of violation of the currency legislation of the Republic of Kazakhstan by authorized banks and other entities, applies limited measures of influence, supervisory response measures and sanctions in accordance with the currency legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) request information, documents and (or) data on the implementation of internal control of foreign exchange transactions by authorized banks for the purpose of combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of mass destruction weapons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The National Bank of Kazakhstan has the right to perform other functions in the field of currency regulation and currency control in accordance with this Law, other laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 56 is excluded by Law of the Republic of Kazakhstan № 168-VІ as of 02.07.2018 (shall be enforced from 01.07.2019); as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 12.07.2023 № 23-VIII (shall be enforced from 01.01.2024); № 71-VIII of 06.04.2024 (shall become effective sixty calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 57. Asset management in foreign currency and precious metals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      National Bank of Kazakhstan performs the following operations with assets in foreign currency and precious metals:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      buys and sells foreign currency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      conducts operations with securities, issued and guaranteed by the Government of the Republic of Kazakhstan in foreign currency, by foreign governments or international financial organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      opens accounts in banks of the Republic of Kazakhstan, foreign central banks, foreign banks and other financial institutions that have the appropriate authorization under the legislation of the states where they are registered, as well as in international financial institutions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      opens and maintains an account, or acts as a representative or a correspondent for the foreign central bank, foreign banks and other financial institutions that have the appropriate authorization under the legislation of the states, where they are registered, foreign governments and their agents, as well as international financial institutions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      carries out the acceptance and storage of refined gold, other precious metals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      conducts operations in the purchase, sale, placement for storage and deposit of refined gold and other precious metals on the domestic and foreign markets, including the purchase of refined gold within the implementation of the priority right of the state;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      in accordance with the legislation of the Republic of Kazakhstan, imports assets in foreign currency and precious metals in the Republic of Kazakhstan, as well as exports them abroad to place on their accounts in foreign banks and specialized financial institutions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      conducts securities transactions, the requirements for which are determined by the Board of the National Bank of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      conducts transactions with money market instruments with counterparties that have a credit rating, a minimum level of which is determined by the Board of the National Bank of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      10) in cases of establishing facts of violation of the currency legislation of the Republic of Kazakhstan by authorized banks and other entities, applies limited measures of influence, supervisory response measures and sanctions in accordance with the currency legislation of the Republic of Kazakhstan. </w:t>
-[...17 lines deleted...]
-      The National Bank of Kazakhstan has the right to perform other functions in the field of currency regulation and currency control in accordance with this Law, other laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
+      performs transactios with derivative financial instruments as per the procedure set out by the National Bank of Kazakhstan; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      opens and maintains metal accounts of the customer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      performs other operations by decision of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      National Bank of Kazakhstan carries out any currency transactions without restrictions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      To achieve the goals and objectives stipulated in this Law, the National Bank of Kazakhstan shall carry out the asset management in foreign currency and precious metals, ensuring their safety, liquidity and profitability in the long term with allowance for risk of assets investments and in accordance with the basic principles of their management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 56 is excluded by Law of the Republic of Kazakhstan № 168-VІ as of 02.07.2018 (shall be enforced from 01.07.2019); as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 12.07.2023 № 23-VIII (shall be enforced from 01.01.2024); № 71-VIII of 06.04.2024 (shall become effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 57 is in the wording of the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 21.06.2013 № 106-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 205-VIII of 30.06.2025 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 57. Asset management in foreign currency and precious metals</w:t>
-[...269 lines deleted...]
-      To achieve the goals and objectives stipulated in this Law, the National Bank of Kazakhstan shall carry out the asset management in foreign currency and precious metals, ensuring their safety, liquidity and profitability in the long term with allowance for risk of assets investments and in accordance with the basic principles of their management.</w:t>
+        <w:t xml:space="preserve"> Article 58. Gold and foreign currency reserves of the National Bank of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Gold and foreign exchange shall reserve of the National Bank of Kazakhstan (hereinafter referred to as the gold and foreign exchange reserves) shall be formed to ensure internal and external stability of the assets of the National Bank of Kazakhstan, which have high liquidity in international capital markets, and shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      fine gold in bars and gold on metals accounts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      reserve position in the International Monetary Fund and assets in the special drawing rights of the International Monetary Fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      assets in free convertible foreign currency, including cash money, deposits, placed in foreign banks, and securities, the emitters of which are the foreign governments or international financial organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      other external assets, denominated in free convertible foreign currencies, having liquidity and possibility of use without restricted conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      National Bank of Kazakhstan shall secure the maintenance of gold and foreign currency reserves on the level, required for securing stability and convertibility of the national currency, making payments on obligations of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Use of gold and foreign currency reserves in the form of issuing credits (loans, borrowed money) and provision of guarantees or other commitments to residents and non-residents of the Republic of Kazakhstan is not allowed, with the exception of cases, provided by decision of the Board of directors of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      purchases of refined gold for KZT and foreign currency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      purchases of assets in freely convertible foreign currency (including commemorative and souvenir coins) and foreign currency from residents and non-residents of the Republic of Kazakhstan, as well as from the Government of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      purchase of assets in free convertible foreign currency for Kazakhstani tenge (including commemorative and souvenir coins) and foreign currency of residents and non-residents of the Republic of Kazakhstan, as well as of the Government of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      proceeds in free convertible foreign currency of commission and other remunerations from deposit, contribution, dealing operations with foreign currency and operations with securities, denominated in foreign currency, as well as from the credits, provided by it in foreign currency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      proceeds in gold and free convertible foreign currency from the sales, depositing and other operations with gold, conducted by the National bank of Kazakhstan, including proceeds from operations with securities of the National Bank of Kazakhstan, denominated in fine gold;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      proceeds in free convertible foreign currency from securities offerings in foreign currency by the National Bank of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      transfer of assets in foreign currency and precious metals to the gold and foreign currency reserves in accordance with basic principles of assets management in foreign currency and precious metals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      proceeds from the credits, received by the National Bank of Kazakhstan from international financial organizations, central banks of foreign states and other creditors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      proceeds in free convertible foreign currency from the services, rendered by the National Bank of Kazakhstan, in accordance with this Law and Regulation on the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Reduce and change of the structure of gold and foreign currency reserves shall be performed by the National Bank of Kazakhstan by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      sales of free convertible currency for the purpose of conduct of monetary management, including a policy of exchange rate, and offset a disbalance of supply and demand on foreign currency on internal currency market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      repayment and servicing of external debt of the Republic of Kazakhstan, fulfillment of obligations of the Government of the Republic of Kazakhstan and the National Bank of Kazakhstan, international obligations of the Republic of Kazakhstan, including international obligations of the National Bank of Kazakhstan, at the expense of budget and the budget (expenditure estimate) of the National Bank of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      payment of import of production (works, services), maintenance of diplomatic and other representative offices abroad, payment of business trip and representational expenses;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      sale of assets in free convertible foreign currency for purchasing other foreign currency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      redemption of equity securities of the National Bank of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      refund of principal sum and remuneration on the credits, received by the National Bank of Kazakhstan, as well as payments of commission and other their accompanying expenses;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      transfer of gold and foreign currency reserves to the other assets in foreign currency and precious metals in accordance with basic principles of assets management in foreign currency and precious metals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      sales of refined gold for KZT and foreign currency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      payment of expenses, linked with management and keeping of assets in foreign currency and precious metals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      writing off of the detrimental gold and foreign currency reserves.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Increase or reduction of gold and foreign currency reserves shall be performed as well as in the result of change of marketable value of assets, included in gold and foreign currency reserves, and operations of residents-owners of bank accounts in free convertible currency, opened in the National Bank of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 57 is in the wording of the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 21.06.2013 № 106-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 58 is in the wording of the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 21.06.2013 № 106-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 58. Gold and foreign currency reserves of the National Bank of Kazakhstan</w:t>
-[...522 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Article 59. Priority right of the state on acquisition of fine gold for replenishment of assets in precious metals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 58 is in the wording of the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 21.06.2013 № 106-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>
+      Footnote. Article 59 is excluded by Law of the Republic of Kazakhstan № 445-V as of 14.01.2016 (shall be enforced twenty-one days after its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 60. Revaluation account of gold and foreign currency assets</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 60 is excluded by the Law of the Republic of Kazakhstan dated 11.07.2009 № 185-IV (shall be enforced from 30.08.2009).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 11. THE PROCEDURE FOR ORGANIZING AND CARRYING OUT OF CONTROL AND SUPERVISION OF FINANCIAL MARKET AND FINANCIAL ORGANIZATIONS AND IN THE SCOPE OF FINANCIAL LEGISLATION OF THE REPUBLIC OF KAZAKHSTAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Chapter 11 is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 12. ACCOUNTING OF THE NATIONAL BANK OF KAZAKHSTAN Article 65. Financial year</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The financial year of the National Bank of Kazakhstan shall begin on 1 January and end on 31 December on calendar estimation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 66. Reporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      National Bank of Kazakhstan shall annually present the annual report on approval of the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The President of the Republic of Kazakhstan shall consider the annual report of the National Bank of Kazakhstan and adopt decision on its approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 66 is in the wording of the Decree of the President of the Republic of Kazakhstan, having the force of the Law, dated 5 December, 1995 № 2672; as amended by the Laws of the Republic of Kazakhstan dated 16 July, 1999 № 436; dated 10 July, 2003 № 483 (shall be enforced from 1 January, 2004); dated 5 July, 2006 № 165 (the order of enforcement See Article 2); dated 11.07.2009 № 185-IV (shall be enforced from 30.08.2009); dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 59. Priority right of the state on acquisition of fine gold for replenishment of assets in precious metals</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Article 67. Annual report</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The annual report of the National Bank of Kazakhstan shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - report on monetary policy and condition of financial market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - report on activity of the National Bank of Kazakhstan in expired year;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - annual consolidated financial reporting of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Footnote. Article 59 is excluded by Law of the Republic of Kazakhstan № 445-V as of 14.01.2016 (shall be enforced twenty-one days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 67 as amended by the Decree of the President of the Republic of Kazakhstan, having a force of the Law, dated 5 December, 1995 № 2672; by the Laws of the Republic of Kazakhstan dated 11 July, 1997 № 154; dated 16 July, 1999 № 436; dated 10 July, 2003 № 483 (shall be enforced from 1 January, 2004); dated 8 July, 2005 № 69.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 60. Revaluation account of gold and foreign currency assets</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Article 68. Audit of activity of the National Bank of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      By the decision of the Board of directors of the National Bank of Kazakhstan, an audit of financial accounting of the National Bank of Kazakhstan shall annually be conducted by an audit organization, having experience of an audit of the central bank of the state – a member of Organization for Economic Cooperation and Development (OECD) or countries of Commonwealth of Independent States (CIS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Any information, received during verification shall be recognized as confidential and an audit organization shall bear responsibility for its transfer to third parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Audit of activity of the National Bank of Kazakhstan and its organizations by all the state bodies shall be carried out only with the consent or under the instruction of the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Footnote. Article 60 is excluded by the Law of the Republic of Kazakhstan dated 11.07.2009 № 185-IV (shall be enforced from 30.08.2009).</w:t>
+        <w:t>      Footnote. The third part of Article 68 as amended by the Decree of the President of the Republic of Kazakhstan, having a force of the Law, dated 5 December, 1995 № 2672; by the Law of the Republic of Kazakhstan dated 10 July, 2003 № 483 (shall be enforced from 1 January, 2004); dated 8 July, 2005 № 69; dated 11.07.2009 № 185-IV (shall be enforced from 30.08.2009).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 11. THE PROCEDURE FOR ORGANIZING AND CARRYING OUT OF CONTROL AND SUPERVISION OF FINANCIAL MARKET AND FINANCIAL ORGANIZATIONS AND IN THE SCOPE OF FINANCIAL LEGISLATION OF THE REPUBLIC OF KAZAKHSTAN</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Chapter 13 FINAL PROVISIONS Article 69. Liquidation of the National Bank of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The National Bank of Kazakhstan may be liquidated by adoption of the relevant Law of the Republic of Kazakhstan. In case of liquidation of the National Bank of Kazakhstan, its property shall be transferred to a legal successor, mentioned in the relevant Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t>      Footnote. Article 69 as amended by the Decree of the President of the Republic of Kazakhstan, having a force of the Law, dated 5 December, 1995 № 2672.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...25 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 69-1. General financial agreement with the participation of the National Bank of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The parties to the master financial agreement with the participation of the National Bank of Kazakhstan shall carry out (apply) the offset of claims and (or) liquidation netting on the transaction (transactions) under the master financial agreement in the manner and on the terms specified in the master financial agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 13 is supplemented by Article 69-1 in accordance with the Law of the Republic of Kazakhstan dated 12.07.2022 № 138-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...55 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 70. Authority for information interaction</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 66 is in the wording of the Decree of the President of the Republic of Kazakhstan, having the force of the Law, dated 5 December, 1995 № 2672; as amended by the Laws of the Republic of Kazakhstan dated 16 July, 1999 № 436; dated 10 July, 2003 № 483 (shall be enforced from 1 January, 2004); dated 5 July, 2006 № 165 (the order of enforcement See Article 2); dated 11.07.2009 № 185-IV (shall be enforced from 30.08.2009); dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its official publication).</w:t>
-[...101 lines deleted...]
-      - annual consolidated financial reporting of the National Bank of Kazakhstan.</w:t>
+        <w:t>
+      Footnote. The title of Article 70 as revised by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In order to ensure high-quality and timely performance of the functions assigned to the National Bank of Kazakhstan, the implementation of the requirements of this Law and other laws of the Republic of Kazakhstan, the National Bank of Kazakhstan has the right to receive free of charge from any individuals and legal entities, branches of non-resident banks of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations - non-residents of the Republic of Kazakhstan, branches of insurance brokers-non-residents of the Republic of Kazakhstan, as well as state bodies, the necessary information, including information constituting official, commercial, banking and other secrets protected by law. In this case, the information received is not subject to disclosure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The National Bank of Kazakhstan shall furnish the authorised body for regulation, control and supervision of the financial market and financial organisations administrative data required for the exercise of its powers to regulate, control and supervise the financial market and financial organisations, including data and information constituting official, commercial, banking and other legally protected secrets. The data shall be transferred, among other things, by ensuring access of the authorised body for regulation, control and supervision of the financial market and financial organisations to the information systems of the National Bank of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      To ensure the integrity and quality of information on the financial market and financial organisations used to render services to government agencies and financial organisations, the National Bank of Kazakhstan shall exchange information with its subsidiaries using information systems owned by them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State bodies, financial and other organizations, their associations (unions), as well as individuals, branches of banks-non-residents of the Republic of Kazakhstan, branches of insurance (reinsurance) organizations-non-residents of the Republic of Kazakhstan, branches of insurance brokers-non-residents of the Republic of Kazakhstan are required to provide, at the request of the National Bank Kazakhstan documents, reporting, including financial, and, if necessary, other additional information necessary for the National Bank of Kazakhstan to perform its functions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 67 as amended by the Decree of the President of the Republic of Kazakhstan, having a force of the Law, dated 5 December, 1995 № 2672; by the Laws of the Republic of Kazakhstan dated 11 July, 1997 № 154; dated 16 July, 1999 № 436; dated 10 July, 2003 № 483 (shall be enforced from 1 January, 2004); dated 8 July, 2005 № 69.</w:t>
-[...376 lines deleted...]
-        <w:t>      Footnote. Article 70 is in the wording of the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 24.11.2015 № 422-V (shall be enforced from 16.12.2020); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
+        <w:t>      Footnote. Article 70 is in the wording of the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 24.11.2015 № 422-V (shall be enforced from 16.12.2020); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); № 205-VIII of 30.06.2025 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -17851,55 +16539,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>