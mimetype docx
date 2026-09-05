--- v2 (2026-03-04)
+++ v3 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="07a5c06" w14:textId="07a5c06">
+    <w:p w14:paraId="a291c82" w14:textId="a291c82">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7562,105 +7562,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) political civil servants;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2 ) employees of the National Bank of Kazakhstan and its departments;</w:t>
+      2) employees of the National Bank of Kazakhstan and its departments;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) technical employees of the National Bank of Kazakhstan and its departments.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      The Law of the Republic of Kazakhstan “On the Civil Service of the Republic of Kazakhstan” shall apply to political civil servants with the specifics, provided for by this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Employees of the National Bank of Kazakhstan and its departments are persons that are not related to civil servants, and performing official duties at the National Bank of Kazakhstan and its departments, aimed at achieving the objectives and functions of the state.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The official powers mean the rights and obligations under a particular public duties of employees in the National Bank of Kazakhstan and its departments that meet the goals and objectives facing the National Bank of Kazakhstan.</w:t>
+      The official powers mean the rights and obligations under a particular public duty of employees in the National Bank of Kazakhstan and its departments that meet the goals and objectives facing the National Bank of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       List of positions of employees of the National Bank of Kazakhstan and its departments is approved by the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7734,51 +7752,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 20-1 as amended by Law of the Republic of Kazakhstan № 91-VI as of 11.07.2017 (shall be enforced ten days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
+        <w:t>      Footnote. Article 20-1 as amended by Law of the Republic of Kazakhstan № 91-VI as of 11.07.2017 (shall be enforced ten days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 19.05.2026 № 291-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10569,51 +10587,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      6) is excluded by Law of the Republic of Kazakhstan  № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016);</w:t>
+        <w:t>      6) is excluded by Law of the Republic of Kazakhstan № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10729,51 +10747,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In order to implement the monetary policy, the National Bank of Kazakhstan sets the standards for minimum reserve requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The National Bank of Kazakhstan approves the rules on minimum reserve requirements, which determine the structure of liabilities of banks, branches of banks - non-residents of the Republic of Kazakhstan, accepted for calculating the minimum reserve requirements, the procedure for calculating the minimum reserve requirements, meeting the minimum reserve requirements, reserving and exercising control over the implementation of the minimum reserve requirements .</w:t>
+      The National Bank of Kazakhstan approves the rules on minimum reserve requirements, which determine the structure of liabilities of banks, branches of banks - non-residents of the Republic of Kazakhstan, accepted for calculating the minimum reserve requirements, the procedure for calculating the minimum reserve requirements, meeting the minimum reserve requirements, reserving and exercising control over the implementation of the minimum reserve requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Changes in the standards of minimum reserve requirements are put into effect no earlier than one month from the date of such a decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12039,51 +12057,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 42, as amended – by the Law of the Republic of Kazakhstan dated 11 July, 1997 № 154; dated 8 July, 2005 № 69; № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016)</w:t>
+        <w:t>      Footnote. Article 42, as amended – by the Law of the Republic of Kazakhstan dated 11 July, 1997 № 154; dated 8 July, 2005 № 69; № 422-V as of 24.11.2015 (shall be enforced from 01.01.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -17833,55 +17851,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18207,31 +18225,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>