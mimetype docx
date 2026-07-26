--- v1 (2025-11-17)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5490135" w14:textId="5490135">
+    <w:p w14:paraId="2ecc2ba" w14:textId="2ecc2ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -188,1924 +188,1802 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The words shall be substituted and excluded by the Laws of the Republic of Kazakhstan dated 28 December 1998 № 338; dated 9 July 2004 № 596.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Throughout the text, after the word "Section" the numbers "I - V" shall be substituted by the numbers "1 - 5" respectively by the Law of the Republic of Kazakhstan dated 20 December 2004 № 13 (shall be enforced from 1 January 2005).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z418" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law defines the basis of legal, economic and organizational activities of transport of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z419" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Section 1. General provisions</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z420" w:id="2"/>
+        <w:t xml:space="preserve"> Section 1. General provisions Article 1. Basic definitions, used in this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The following basic definitions shall be used in this Law:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) lightrail transport is a type of the urban rail transportation which is carrying out regular socially important public conveyances and baggage on separately allocated ways and characterized smaller than at the subway and the railroad, dimensions, loading capacity and speed information;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) socially important passenger traffic is the public conveyances organized for the purpose of ensuring available price level and a possibility of free movement of the population across the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2) bulk transportation is transportation by two or more means of transport according to the uniform commodity-transport consignment note (the uniform consignment);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-3) the contract of interaction at bulk transportations is the contract signed between the operator of bulk transportations and carriers of different types of transport;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-4) the operator of bulk transportations is the private or legal person who is carrying out the organization of bulk transportation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-5) the contract of bulk transportations is the contract signed between the operator of bulk transportations and the client (the consignor, the consignee, the passenger, the charterer) for implementation of bulk transportation;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1-6) excluded by the Law of the Republic of Kazakhstan dated 13.06.2017 № 69-VI (shall be enforced after ten calendar days after day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-7) military passengers are military personnel and members of their families and also persons determined by the list of the first head of the appropriate public authority;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-8) militarycargo are all types of arms, military equipment, ammunition and other material property transported in the order determined by authorized public authority;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-9) a military rate is the rate applied on intra republican transportations of military cargo, approved according to the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-10) military transportations are the transportations of troops, military cargo and military passengers who are carried out by carriers irrespective of form of ownership in the order determined by authorized public authority;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-11) the uniform commodity-transport consignment note (the uniform consignment) is the document certifying acceptance of a load by the operator of bulk transportations in the maintaining for delivery of a load to the destination;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the client (the consignor, the consignee, the passenger, the charterer) is the private or legal person using transport according to the signed contract with carrier, and at bulk transportations according to the signed contract of bulk transportations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) transport infrastructure facilities - a technological complex, including railway, tram, light rail, monorail and inland waterways, highways, tunnels, overpasses, bridges, railway stations and stations, passenger service points, metro lines, ports, port facilities, shipping hydraulic structures (gateways), airfields, airports, transport and logistics centers, objects of communication systems, navigation and vehicle traffic control, the main pipeline, as well as other buildings, structures, devices and equipment that ensure the functioning of the transport complex;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) a transport company - a legal entity, engaged in transportation of freights, passengers, luggage, as well as in storage, maintenance and repair of vehicles, and operating in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) transport logistics - a set of interrelated activities of the transportation process participants for planning and managing transportations of cargoes from a shipper (producer) to a receiver of cargoes through the best route, using various types of transport (railway, road, marine transport, inland waterway and air transport), including monitoring over the movement of cargoes at each phase of transportation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) transport and logistics centre – a facility of transportation infrastructure, including a specially allocated area with located buildings on it, designed and suitable to perform preparatory, distributive, final and manufacturing operations with goods and means of transport as well as examination, including customs and border operations in accordance with the law of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2) object of tracking - goods (products) and vehicles determined in accordance with international treaties ratified by the Republic of Kazakhstan concluded under the Eurasian Economic Union, the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) transport of the Republic of Kazakhstan – the railway, road, marine, inland waterway, air, urban rail transport, registered within the Republic of Kazakhstan, as well as the main pipeline transport, located on the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) urban rail transportation is a type of transport (the subway, the tram, lightrail, monorail transport) intended for public conveyance in the ways in borders of the city and a residential suburb;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) underground – the type of urban rail transport, performing regular socially important passenger and luggage transportations by the routes, isolated (separated, without sibling intersections) from the lines of other types of transport and crossing over them by pedestrians;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) navigation seal - a technical device consisting of an element of sealing and an electronic unit, functioning on the basis of technologies of navigation satellite systems and ensuring the transfer of information related to the object of tracking, which meets the requirements established by the law of the Eurasian Economic Union;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2) tracking of transportation using navigation seals - a process that includes activation of the navigation seal, monitoring the object of tracking, deactivation of the navigation seal and the transfer of data obtained during monitoring the object of tracking;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-3) a transport tracking information system is a digital system comprising hardware and software that operates using satellite navigation technology and a tracking device;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-4) a national operator of the digital transport tracking system is a legal entity ensuring the tracking of transport operations using navigation seals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) a carrier – an individual or a legal entity that owns a vehicle on the ownership right or otherwise lawfully, providing services for transportation of passengers, luggage, cargoes and mailings for a fee or salary and possessing a license or a relevant permit, issued in accordance with the established order;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      10) excluded by the Law of the Republic of Kazakhstan dated 27.10.2015 № 363-V (shall be enforced after ten calendar days after day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) an authorized state body - the central executive body, implementing the state policy in transport area, coordination and regulation of the transport complex of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Other concepts used in this Law, in order to track transportations using navigation seals, are applied in the meaning in which they are used in international treaties ratified by the Republic of Kazakhstan, concluded under the Eurasian Economic Union, the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 1 is in the wording of the Law of the Republic of Kazakhstan dated 04.07.2013 № 132 -V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan, dated 16.05.2014 No 203-V (shall be enforced upon expiry of six months after its first official publication); dated 10.11.2014 No 249-V (shall be enforced upon expiry of ninety calendar days after its first official publication); dated 27.10.2015 № 363-V (shall be enforced  after ten calendar days after day of its first official publication);dated 27.10.2015 № 364-V (shall be enforced after ten calendar days after day of its first official publication); dated 05.05.2017 № 59-VI (shall be enforced  after ten calendar days after day of its first official publication); dated 13.06.2017 № 69-VI (shall be enforced  after ten calendar days after day of its first official publication); dated 29.12.2022 № 174-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced six months after the day of its first official publication); № 256-VIII of 09.01.2026 (shall come into force upon expiration of six months from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 1. Basic definitions, used in this Law</w:t>
-[...140 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+        <w:t xml:space="preserve"> Article 2. Legislation on transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Legislation of the Republic of Kazakhstan on transport shall be based on the Constitution of the Republic of Kazakhstan and consists of this Law and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If an international treaty, ratified by the Republic of Kazakhstan establishes rules other than those contained in this Law, the rules of the international treaty shall be applied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Relations, associated with the activities of a pipeline transport shall be regulated by the relevant legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Conditions of carriage, the order of use of vehicles, safety in technical regulations (hereinafter - the security) of vehicles and their life cycle processes for human life and health and the environment shall be defined by the regulations, applied at the relevant types of transport, approved in the established order and mandatory for all participants of transport relations.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Footnote. Article 2 is amended by the Law of the Republic of Kazakhstan dated 28 December 1998 № 338; dated 20 December 2004 № 13 (shall be enforced from 1 January 2005); dated 29 December 2006 № 209 (the order of enforcement see Art. 2). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 2-1. Principles of transport logistics</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Transport logistics principles shall be the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) lawfulness;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) focus on the customers’ needs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) security;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) safety;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) unity of procedures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) equal access;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) integration into the global transport and logistics system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-6) excluded by the Law of the Republic of Kazakhstan dated 13.06.2017 № 69-VI (shall be enforced after ten calendar days after day of its first official publication);</w:t>
+        <w:t>      Footnote. Section 1 is supplemented by Article 2-1 in accordance with the Law of the Republic of Kazakhstan dated 04.07.2013 № 132 -V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z428" w:id="9"/>
-[...368 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 3. On ownership of transport means</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Public highways (with the exception of those sold to the state Islamic special financial company by the decision of the Government of the Republic of Kazakhstan), navigable waterways, lighthouses, devices and navigation signs regulating and guaranteeing the safety of navigation, locks, air navigation devices of air traffic control bodies, engineering networks related to the safety of aircraft flights, as well as the metro are the state property and are not subject to alienation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Air navigation devices of air traffic service bodies are state property, and in cases provided for by the laws of the Republic of Kazakhstan, may be privately owned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The main railway network is not subject to privatization and is transferred to the national management holding on the terms and in the manner established by the authorized state body for transfer to the National Railway Company with subsequent transfer to the National infrastructure operator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Mainline, station tracks and other objects of the mainline railway network owned by the state are transferred to the national management holding on the terms and in accordance with the procedure established by the authorized state body for transfer to the National Railway Company with subsequent transfer to the National infrastructure operator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Seaports with the status of international significance are not subject to privatization and may be transferred to pay for shares of the national management holding, national holding, national company on the terms and in accordance with the procedure established by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Access roads and narrow-gauge lines, as well as highways, with the exception of those specified in part one of this article, may be in both state and private ownership.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>      Footnote. Article 3 - as amended by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 4. Transport lands. The procedure for allotment of lands and waters for transport needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Transport lands in the republic are recognized:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - the lands, allotted to land users for transport facilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - the lands for transport roads and tracks routes, allotted to transportation, road and other organizations, involved in their construction and operation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Land and water relations, arising during the land allocation for transport and granting of waters for water transport, the order of their use shall be regulated by the land, water and transport legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In order to ensure reliable operation of the facilities and other transportation objects in the areas, prone to landslides, mudslides, blurring and other natural hazards, the protective zones shall be established.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Transport companies and carriers are obliged to use allotted to them lands in accordance with their designated purpose and conditions for their allotment, to apply environmental protection technologies of production and prevent deterioration of the environmental situation in the territory in the result of their activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10) excluded by the Law of the Republic of Kazakhstan dated 27.10.2015 № 363-V (shall be enforced after ten calendar days after day of its first official publication);</w:t>
+        <w:t>      Footnote. Article 4 is amended by the Law of the Republic of Kazakhstan dated 28 December 1998 № 338.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z443" w:id="23"/>
-[...36 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section 2. The system of state regulation and transport management Article 5. State regulation of transport activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The state regulation of transport activity shall be carried out through the regulatory support, licensing, technical regulation, taxation, crediting, funding and pricing, investment, the unified social and scientific-technical policy implementation, realization of control and supervision over the implementation of the legislation of the Republic of Kazakhstan by the transport companies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State agencies shall not be entitled to interfere with the economic activity of transport companies, as well as to divert operational personnel of transport companies to other works, except for the cases, stipulated by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In order to handle situations that threaten political, economic and social stability of the Republic of Kazakhstan or its political sub-division, as well as the life and health of people, the state bodies, within their competence, established by the legislation of the Republic of Kazakhstan, shall publish regulatory legal acts on the use of railway, motor road, marine, inland waterway and air transport, administered by the state bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The authorized public authority develops and approves rules of performance and registration of military transportations by carriers irrespective of form of ownership, including an order of application of military rates on means of transport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 is in the wording of the Law of the Republic of Kazakhstan dated 04.07.2013 № 132 -V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan, dated 16.05.2014 No 203-V (shall be enforced upon expiry of six months after its first official publication); dated 10.11.2014 No 249-V (shall be enforced upon expiry of ninety calendar days after its first official publication); dated 27.10.2015 № 363-V (shall be enforced  after ten calendar days after day of its first official publication);dated 27.10.2015 № 364-V (shall be enforced after ten calendar days after day of its first official publication); dated 05.05.2017 № 59-VI (shall be enforced  after ten calendar days after day of its first official publication); dated 13.06.2017 № 69-VI (shall be enforced  after ten calendar days after day of its first official publication); dated 29.12.2022 № 174-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 5 as amended by the Laws of the Republic of Kazakhstan dated 29.12.2006 № 209 (the order of enforcement see Art. 2); dated 06.01.2011 № 378 -IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 08.01.2013 № 63 -V (shall be enforced upon expiry of ten calendar days after its first official publication); dated13.06.2017 № 69-VI (shall be enforced after ten calendar days after day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z444" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 2. Legislation on transport</w:t>
-[...72 lines deleted...]
-      Conditions of carriage, the order of use of vehicles, safety in technical regulations (hereinafter - the security) of vehicles and their life cycle processes for human life and health and the environment shall be defined by the regulations, applied at the relevant types of transport, approved in the established order and mandatory for all participants of transport relations.</w:t>
+        <w:t xml:space="preserve"> Article 6. The state management of transportation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Transportation management shall be carried out by the authorized state body, established under the resolution of the President of the Republic of Kazakhstan and acting in accordance with the Regulations, approved by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The main tasks of the authorized state body are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the protection of the interests of the Republic of Kazakhstan in the field of transport;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      organization of technical coverage of communication routes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      international cooperation in the field of transport;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      development of drafts of regulatory legal acts, governing the transport activity in the Republic of Kazakhstan, and participation in development of national standards;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      formation and implementation of the investment, scientific, technical and social policy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      creation of conditions to meet the needs of the economy and people of the country in carriage, including the socially significant passenger carriage and the related services;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the use of new technologies, including digital technologies, devices that facilitate mobility, and technologies adapted for people with disabilities, when rendering passenger transport services;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      training of transport workers engaged in passenger transportation in communication skills and provision of services to persons with disabilities, including training in sign language;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      control and supervision over the observance of the rights of consumers of transport services;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      development of forecast of the needs of the state and population in carriage;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      coordination and implementation of the state regulation of the transport complex activity of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      consideration of draft documents on standardization within the competence, as well as preparation of proposals for the development, modification, revision and abolition of national, interstate standards, national classifiers of technical and economic information and recommendations on standardization for submission to the authorized body in the field of standardization.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 2 is amended by the Law of the Republic of Kazakhstan dated 28 December 1998 № 338; dated 20 December 2004 № 13 (shall be enforced from 1 January 2005); dated 29 December 2006 № 209 (the order of enforcement see Art. 2). </w:t>
-[...1009 lines deleted...]
-        <w:t>; dated 30.06.2025 № 202-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 6 as amended by the Laws of the Republic of Kazakhstan dated 28.12.1998 № 338; dated 09.07.2004 № 596; dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); dated 06.01.2011 № 378 -IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 31 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124 -V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2013 № 132 -V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.12.2015 № 433-V (shall be enforced  from 01.01.2016); dated 05.10.2018 № 184-VI (shall be enforced upon the expiration of six months after the day of its first official publication); dated 27.06.2022 № 129-VII (shall come into effect ten calendar days after the day of its first official publication); dated 30.06.2025 № 202-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); № 256-VIII of 09.01.2026 (shall be enacted upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2194,438 +2072,417 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Section 2 is supplemented by Article 6-1 in accordance with the Law of the Republic of Kazakhstan dated 21.05.2024 № 86-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 6-2. National operator of the digital transport tracking system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The national operator of the digital transport tracking system shall be designated by the Government of the Republic of Kazakhstan and shall be a legal entity with special rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The national operator of the digital transport tracking system shall ensure that the digital transport tracking system operates continuously, 24 hours a day, seven days a week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.  The national operator of the digital transport tracking system shall ensure that data and information are retained in the transport tracking information system for a period of five years. This retention period shall be reckoned from the day following the deactivation of the tracking device used for transport tracking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. The national operator of the digital transport tracking system shall be liable under the laws of the Republic of Kazakhstan for failure to perform or improper performance of the duties referred to in paragraphs 2 and 3 of this Article. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The relationship between the national operator of the digital transport tracking system, the carrier and other interested parties in the tracking of shipments using navigation seals shall be governed by contract pursuant to the civil legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The procedure for cooperation (including the exchange of information) between the national operator of the digital transport tracking system and the competent customs authority when tracking transport using navigation seals shall be established by the competent customs authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Section 2 is supplemented by Article 6-2 in accordance with the Law of the Republic of Kazakhstan dated 21.05.2024 № 86-VIII (shall be enforced six months after the day of its first official publication); as amended introduced by Law of the Republic of Kazakhstan № 256-VIII of 09.01.2026 (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 6-2. National operator of the information system of tracking of transportation</w:t>
-[...107 lines deleted...]
-      6. The procedure for interaction (including information) between the national operator of the information system of tracking of transportation and the authorized body in the field of customs during tracking of transportation using navigation seals is determined by the authorized body in the field of customs.</w:t>
+        <w:t xml:space="preserve"> Article 7. Licensing of transport activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The list of certain types of activities in transport, subject to licensing, shall be established by the legislative acts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Section 2 is supplemented by Article 6-2 in accordance with the Law of the Republic of Kazakhstan dated 21.05.2024 № 86-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 is in the wording of the Law of the Republic of Kazakhstan dated 28.12.1998 № 338; as amended by the Laws of the Republic of Kazakhstan dated 15.07.2011 №461 -IV (shall be enforced from 30.01.2012); dated 10.07.2012 № 36 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 7. Licensing of transport activities</w:t>
-[...17 lines deleted...]
-      The list of certain types of activities in transport, subject to licensing, shall be established by the legislative acts.</w:t>
+        <w:t xml:space="preserve"> Article 8. The competence of local representative and executive bodies on transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The competence of local representative and executive bodies on transport field shall be implemented in accordance with the Law of the Republic of Kazakhstan "On local government and self-government in the Republic of Kazakhstan" and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      During organization of a passenger’s carriage on regular inter-republican routes of the passenger transport, the carriers should enter into contracts for maintenance of these routes with local executive bodies or their authorized bodies that organized corresponding carriage, unless otherwise provided by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The organization of regular socially important public conveyances by urban rail transportation is carried out by local executive body of the corresponding administrative and territorial unit in which urban rail transportation is located.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 is in the wording of the Law of the Republic of Kazakhstan dated 28.12.1998 № 338; as amended by the Laws of the Republic of Kazakhstan dated 15.07.2011 №461 -IV (shall be enforced from 30.01.2012); dated 10.07.2012 № 36 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 8 as amended by the Laws of the Republic of Kazakhstan dated 28.12.1998 № 338; dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); dated 28.12.2010 № 369 -IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2013 № 132 -V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced  after ten calendar days after day of its first official publication); dated 05.05.2017 № 59-VI (shall be enforced  after ten calendar days after day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z452" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 8. The competence of local representative and executive bodies on transport</w:t>
-[...134 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+        <w:t xml:space="preserve"> Section 3. Basic provisions of transport activity Article 9. The basis of economic and business activities</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The basis of economic and business relations in transport area is formed by the supply- and- demand market of transport services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2786,68 +2643,66 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 9 as amended by the Laws of the Republic of Kazakhstan dated 28.12.1998 № 338; dated 15.12.2001 № 272 (shall be enforced from 01.01.2002); dated 24.12.2001 № 276 (shall be enforced from 01.01.2002); dated 09.07. 2004 № 596; dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); dated 28.12.2010 № 369 -IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.01.2011 № 378 -IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.07.2011 № 461 -IV (shall be enforced from 30.01.2012). dated 02.07.2014 № 225-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 No 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.10.2015 № 363-V (shall be enforced after ten calendar days after day of its first official publication);dated 09.04.2016 № 494-V (shall be enforced  from 01.01.2017); dated 05.05.2017 № 59-VI (shall be enforced  after ten calendar days after day of its first official publication); dated 25.12.2017 № 122-VI (shall be enforced from 01.01.2018); dated 15.03.2025 № 172-VIII (shall come into effect from 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z455" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 10. Tariffs</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       On transportation of goods, passengers, baggage and the services connected with transportations including at bulk transportations, are established the free (contractual) rates (except the cases provided by a part of the fourth article 9 of the present Law) providing activity of carriers and transport enterprises.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2918,68 +2773,66 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 10 is amended by the Law of the Republic of Kazakhstan dated 28 December 1998, № 338; dated 27.10.2015 № 363-V (shall be enforced after ten calendar days after day of its first official publication); dated 13.06.2017 № 69-VI (shall be enforced after ten calendar days after day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z456" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 11. Transportation of cargoes, passengers, luggage, mailings, rendering of forwarding services</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Upon transporting cargos, passengers, luggage, mailings and rendering transport and forwarding services, a carrier is obliged:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3500,68 +3353,66 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 11 as amended by the Laws of the Republic of Kazakhstan dated 28.12.1998 № 338; dated 08.05.2003 № 414; dated 29.12.2006 № 209 (the order of enforcement see Article 2); dated 04.07.2013 № 132-V (the order of enforcement see Article 2); dated 16.05.2014 No 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.09.2014 No 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.12.2015 № 433-V (shall be enforced  from 01.01.2016); dated 09.04.2016 № 494-V (shall be enforced  after ten calendar days after day of its first official publication); dated 05.05.2017 № 59-VI (shall be enforced  after ten calendar days after day of its first official publication); dated 27.06.2022 № 129-VII (shall come into effect ten calendar days after the day of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 30.06.2025 № 202-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z457" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 12. Bulk transportation</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The railway, marine, inland water, air and motor transport will organize the system of bulk transportations using the principles of transport logistics and use of transport infrastructure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3614,88 +3465,84 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 12 in edition of the Law of the Republic of Kazakhstan dated 27.10.2015 № 363-V (shall be enforced after ten calendar days after day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z458" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 12-1. Contract of bulk transportations</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z459" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The contract of bulk transportations has to contain:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) rights and clien’s duties (consignor, consignee, passenger, charterer) and operator of bulk transportations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3796,70 +3643,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) cost and payment procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The contract of bulk transportations may contain other conditions of the organization of bulk transportation which aren't provided by the present Law and rules of bulk transportations.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z460" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The operator of bulk transportations has the right:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) to refuse bulk transportation of a load which on the properties, weight and dimensional parameters doesn’t correspond to the data on a load specified in the contract of bulk transportation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3888,70 +3733,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) to demand from the client (the consignor, the consignee, the passenger, the charterer) of appropriate performance of obligations under the contract of bulk transportations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The operator of bulk transportations has also other rights established by laws of the Republic of Kazakhstan and the contract of bulk transportations.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z461" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The operator of bulk transportations is obliged:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) at the scheduled time to accept a load;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4034,70 +3877,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) to provide delivery of a load to the person (consignee) authorized for receiving a load.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The operator of bulk transportations performs also other duties established by laws of the Republic of Kazakhstan and the contract of bulk transportations.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z462" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The client (the consignor, the consignee, the passenger, the charterer) has the right:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) to obtain information on a route, structure and means of transport for transportation of the stated load;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4126,70 +3967,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) to demand compensation of the damage caused at bulk transportation, at presentation of written documentary proofs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The client (the consignor, the consignee, the passenger, the charterer) has also other rights according to laws of the Republic of Kazakhstan and the contract of bulk transportations.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z463" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The client (the consignor, the consignee, the passenger, the charterer) is obliged:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) to provide a load to the operator of bulk transportations according to the term specified in the contract of bulk transportation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4224,88 +4063,84 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Section 3 is supplemented with article 12-1 according to the Law of the Republic of Kazakhstan dated 27.10.2015 № 363-V (shall be enforced after ten calendar days after day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z464" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 12-2. The contract of interaction at bulk transportations</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z465" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The contract of interaction at bulk transportations has to contain:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the rights and obligations of operator of the bulk transportations and carriers involved at bulk transportation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4388,70 +4223,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) terms and delivery terms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The contract of interaction at bulk transportations may contain other conditions of the organization of bulk transportation which aren't provided by the present Law and rules of bulk transportations.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z466" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The operator of bulk transportations has the right:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) to refuse to carrier bulk transportation of a load if the vehicle of carrier on the properties, weight and dimensional parameters doesn't correspond to the load parameters specified in the contract of interaction at bulk transportations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4498,108 +4331,104 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) to demand compensation of the damage caused at bulk transportation, at presentation of written documentary proofs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The operator of bulk transportations has also other rights established by laws of the Republic of Kazakhstan and the contract of interaction at bulk transportations.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z467" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The operator of bulk transportations is obliged to give a load to carrier at the scheduled time.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The operator of bulk transportations performs also other duties established by laws of the Republic of Kazakhstan and the contract of interaction at bulk transportations.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z468" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. The carrier of bulk transportation has the right: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) to refuse bulk transportation of a load which on the properties, weight and dimensional parameters doesn’t correspond to the data on a load specified in the contract of interaction at bulk transportations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4610,70 +4439,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) to make unloading of a load if further transportation of a load threatens safety of transportation and safety of a load.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The carrier of bulk transportation has also other rights established by laws of the Republic of Kazakhstan and the contract of interaction at bulk transportations.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z469" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The carrier of bulk transportation is obliged:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) to immediately notify the operator of bulk transportations on the arisen safety hazard of transportation and safety of cargo on the piece of following, to observe the instructions of the operator of bulk transportations received at the same time and also the actions for safety of transportation and safety of cargo made by it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4798,68 +4625,66 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Section 3 is supplemented with article 12-2 according to the Law of the Republic of Kazakhstan dated 27.10.2015 № 363-V (shall be enforced after ten calendar days after day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z470" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 12-3. Uniform commodity-transport consignment note (uniform consignment)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Rendering services and implementation of terms of the contract of bulk transportations make sure the uniform commodity-transport consignment note (the uniform consignment) by which acceptance of bulk transportations by the operator and carriers of a load in the maintaining for delivery of a load to the destination according to terms of the contract of bulk transportations and contracts of interaction at bulk transportations is confirmed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4912,68 +4737,66 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Section 3 is supplemented with article 12-3 according to the Law of the Republic of Kazakhstan dated 27.10.2015 № 363-V (shall be enforced after ten calendar days after day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z471" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 13. The rights of passengers. Travel privileges for certain categories of passengers</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A passenger has the right to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5314,158 +5137,152 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 13 as amended by the Laws of the Republic of Kazakhstan dated 28.12.1998 № 338; dated 29.09.2005 № 77 (shall be enforced from 01.01.2006); dated 15.07.2010 № 340 -IV (the order of enforcement see Art. 2); dated 19.04.2019 № 249-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 17.07.2025 № 213-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z472" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 14. Transit traffic of cargoes and passengers</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Transit traffic of cargoes and passengers through the territory of the Republic of Kazakhstan shall be carried out by:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       railway, air, road, marine and inland waterway transports by motor roads, highways and waterways, opened for interstate traffic in accordance with the current legislation of the Republic of Kazakhstan, international agreements and treaties.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z473" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Section 4. Security, energy efficiency and responsibility on transport</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The title of Section 4 is in the wording of the Law of the Republic of Kazakhstan dated 13.01.2012 № 542 -IV (shall be enforced upon expiry of six months after its first official publication).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z474" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 15. Requirements for vehicles</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Vehicles shall meet the requirements of energy efficiency, security of life and human health, environment, established by technical regulations in the field of transport, have a conformity assessment document, and must be registered in the order, specified by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5518,68 +5335,66 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 15 is in the wording of the Law of the Republic of Kazakhstan dated 29.12.2006 № 209 (the order of enforcement see Art. 2); as amended by the Laws of the Republic of Kazakhstan dated 13.01.2012 № 542 -IV (shall be enforced upon expiry of six months after its first official publication); dated 04.07.2013 № 132 -V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z475" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 15-1. The state registration of vehicles of urban rail transport</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The procedure of the state registration of vehicles of urban rail transport shall be defined by the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5614,204 +5429,196 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Section 4 is supplemented with Article 15-1 in accordance with the Law of the Republic of Kazakhstan dated 04.07.2013 № 132 -V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan, dated 29.09.2014 No 239-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z476" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 15-2. Transport and logistic centers</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z477" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. In the territory of the Republic of Kazakhstan depending on the carried-out operations the international and regional transport and logistic centers can be created.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The international transport and logistic centers are intended for performance of operations with the cargo and vehicles moved through customs border of the Eurasian Economic Union, including survey including customs and boundary operations according to the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The regional transport and logistic centers are intended for performance of operations with cargo and vehicles within the Eurasian Economic Union.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z478" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The authorized public authority develops and approves standard requirements for arrangement and hardware of the transport and logistic centers.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Section 4 is supplemented with the Article 15-2 in accordance with the Law of the Republic of Kazakhstan, dated 10.11.2014 No 249-V (shall be enforced upon expiry of ninety calendar days after its first official publication); in edition of the Law of the Republic of Kazakhstan dated 27.10.2015 № 363-V (shall be enforced after ten calendar days after day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z479" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 16. A driving license</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A driving license shall be given to the person who has an appropriate qualification and passed a medical examination with the documents of an established form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5846,68 +5653,66 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 16 as amended by the Law of the Republic of Kazakhstan dated 28 December 1998 № 338.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z480" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 17. Responsibility of carrier and participants of bulk transportations</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Agreements of carrier with passengers and cargo owners, and at bulk transportations of the operator of bulk transportations with the client (the consignor, the consignee, the passenger, the charterer), carrier with the operator of bulk transportations about restriction or elimination of the responsibility established by laws of the Republic of Kazakhstan are invalid, except for cases when the possibility of such agreements when transporting a load is provided by them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6343,68 +6148,66 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 17-1 is introduced by the Law of the Republic of Kazakhstan dated 28 December 1998 № 338. Amendments are made by the Law of the Republic of Kazakhstan dated December 6, 2001 № 260; dated 27.10.2015 № 363-V (shall be enforced after ten calendar days after day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z482" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 18. Delivery date of passengers, cargoes and luggage and responsibility for the delays</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A carrier is obliged to deliver cargo or luggage at the destination point within the timeframes, specified by the Rules of cargo and luggage transportations, approved by the authorized state body. If the delivery time is not specified in the established order, the parties shall be entitled to set the timeframes in the contract.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6673,68 +6476,66 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 18 is amended by the Law of the Republic of Kazakhstan dated 28 December 1998 № 338; dated 27.10.2015 № 363-V (shall be enforced after ten calendar days after day of its first official publication); dated 03.12.2015 № 433-V (shall be enforced from 01.01.2016); dated 27.06.2022 № 129-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated December 29, 2022 № 174-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z483" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 19. Responsibility of a passenger, a sender and a receiver of cargo or luggage</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Passengers, a sender and a receiver of cargo or luggage shall be liable for the damage, caused through their fault to other persons, property of a carrier and other persons, for which a carrier is responsible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6745,68 +6546,66 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A sender shall be responsible for the damage caused to a carrier or another person, to whom the carrier is liable, for the incorrect, inaccurate or incomplete data, specified in the shipping documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A sender shall be liable to a carrier for any damage that may occur due to the inaccurate, incomplete or incorrect data, indicated in the shipping documents.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z484" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 20. A carrier's liability for death or injury of passengers</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A carrier shall be liable for damage, arising after the death or injury of passengers during transportations, unless he proves that the damage was caused due to the intent of the victim or due to force majeure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -6823,68 +6622,66 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 20 is amended by the Law of the Republic of Kazakhstan dated 20 December 2004 № 13 (shall be enforced from 1 January 2005).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z485" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 21. Protection of cargoes and transport facilities</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A footnote. Title of Article 21 in the wording of the Law of RK dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6973,68 +6770,66 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 21 as amended by the Laws of the Republic of Kazakhstan dated 28.12.1998 № 338; dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); dated 04.07.2013 № 132 -V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 No 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.01.2015 No 275-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.05.2017 № 59-VI (shall be enforced  after ten calendar days after day of its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of  ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z486" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 22. Transport management in emergency situations</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In emergency situations of social, natural and manmade nature, announcement of the state of emergency, the contractual relations of transport companies may be suspended by a decision of the Government of the Republic of Kazakhstan, the authorized body on transport, the local executive body for emergency situations and their consequences.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7236,68 +7031,66 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. The Law is supplemented by Article 22-1 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 № 121 -V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 24.06.2025 № 196-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z488" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 23. Security and environmental standards for transport</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Carriers shall be obliged to ensure safety of life and health of citizens, traffic safety, shipping and flights, as well as the environmental protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7680,242 +7473,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. The law is supplemented by Article 23-1 in accordance with the Law of the Republic of Kazakhstan dated 30.06.2025 № 202-VIII (shall come into effect upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z489" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 24.  (Is excluded by the Law of the Republic of Kazakhstan dated 20 December 2004 № 13 (shall be enforced from 1 January 2005).</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z491" w:id="67"/>
+        <w:t xml:space="preserve"> Article 24.  (Is excluded by the Law of the Republic of Kazakhstan dated 20 December 2004 № 13 (shall be enforced from 1 January 2005). Article 24-1. Screening</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. According to the level of threat, established in accordance with the legislation of the Republic of Kazakhstan on anti-corruption, passengers and persons that visit the objects of transportation infrastructure, their things, as well as a hand-luggage and luggage are subject to screening.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The procedure and requirements for screening of passengers and persons visiting transport infrastructure facilities, things that are with them, including hand luggage and baggage, shall be determined by the authorized state body.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z492" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Passengers inspectation and persons visiting objects of transport infrastructure in the field of civil aviation shall carried out according to the legislation of the Republic of Kazakhstan on use of airspace of the Republic of Kazakhstan and activity of aircraft.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z493" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The screening of passengers and persons, visiting the objects of transportation infrastructure (hereinafter – visitors), their things, as well as a hand-luggage and luggage shall be carried out by the employees on the subject of safeguarding activity upon conclusion of an agreement on rendering security services.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       For the purposes of this Article, individuals and legal entities shall be regarded upon subjects of transportation activity, beneficially owned or other legal basis of which the objects of transportation infrastructure shall be.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z494" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Technical means shall be used during screening, the requirements for which shall be approved by the authorized state body.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z495" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Screening of passengers and visitors, their things, as well as a hand - luggage and luggage shall precede the mandatory offer to present possibly available materials and items, prohibited to importation onsite of transportation infrastructure.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z496" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. On finding the screening of contours and other signs of possibly available materials and items, prohibited to importation onsite of transportation infrastructure by technical means, a personal screening of passengers and visitors including the screening of their things, as well as a hand-luggage and luggage shall be carried out.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Personal screening shall be carried out within necessary for finding of materials and items, prohibited to importation onsite of transportation infrastructure. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7944,302 +7705,276 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       It is prohibited to carry out a personal screening of several persons at the same time in one room.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The results of personal screening shall be recorded by the act, signed by a person, that carries out a screening and a person in relation to whom a personal screening is carried out.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z497" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Persons, avoiding a screening, personal screening is not allowed onsite of transportation infrastructure, whereof a reasonable act is filed. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z498" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. If upon screening of a passenger and his things, as well as a hand-luggage and luggage, materials and items, prohibited to importation onsite of transportation infrastructure, where not found, the administration of the object of transportation infrastructure, on which such a screening is carried out shall be obliged to take necessary measures, securing the departure of a passenger by the route for which he (she) has a ticket or by another route, and in the case of refusal of a passenger from transportation, cost of a ticket and its unused part provided by the legislation of the Republic of Kazakhstan shall be compensated.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z499" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Persons that carry out a screening shall be obliged to be attentive and polite in relation to passengers and visitors and not allow the actions that mortify their pride.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>9. Excluded by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      9. Excluded by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z501" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. The lists of transport infrastructure facilities subject to screening, persons in respect of whom a screening is not carried out, as well as substances and items prohibited from being brought into transport infrastructure facilities, shall be approved by the authorized state body. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Section 4 is supplemented by Article 24-1 in accordance with the Law of the Republic of Kazakhstan dated 04.07.2013 № 132-V (shall be enforced from 01.07.2014); as amended by the Law of the Republic of Kazakhstan dated 29.09.2014 No 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.05.2017 № 64-VI (shall be enforced after ten calendar days after day of its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 24.11.2021 № 75-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z502" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 24-2. Information support</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z504" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Carriers, including foreign carriers, engaged in the carriage of passengers by rail (excluding suburban services and cases where passengers board at locations not equipped with ticket offices), by air and sea transport within the territory of the Republic of Kazakhstan, arriving in the Republic of Kazakhstan (departing from its territory) or travelling in transit, with a change of transport within the territory of the Republic of Kazakhstan, as well as airport operators, shall ensure that information—including digital data obtained from digital systems—relating to issued and/or booked tickets is provided to the authorised state body and/or law enforcement and specialised state bodies, as well as via automated systems and databases in real time.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. The order of information to the authorized state body and (or) law enforcement and special state bodies, specified in paragraph 1 of this Article shall be determined by the government of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z505" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Upon registration of tickets for transportation, specified in paragraph 1 of this Article, a carrier or another person, carrying out sale of ticket shall provide a record of following data:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) surname, name, patronymic (in its presence);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8268,1238 +8003,1200 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) place and date of departure, point of destination, type of the route (direct, transit);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) contact details with the consent of a passenger (email address and (or) phone number), by which a carrier or another person, carrying out the sale of tickets may contact with this passenger.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z506" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Individuals and legal entities that sell tickets, when issuing them, shall be required to ensure that information is filled in Kazakh and Russian in accordance with the requirements of the Law of the Republic of Kazakhstan "On Languages in the Republic of Kazakhstan", and when carrying out international transportation, additionally in English.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Section 4 is supplemented by Article 24-2 in accordance with the Law of the Republic of Kazakhstan dated 04.07.2013 № 132-V (shall be enforced from 01.07.2014); as amended by the Law of the Republic of Kazakhstan dated 29.09.2014 No 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated December 29, 2021 № 94-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Section 4 is supplemented by Article 24-2 in accordance with the Law of the Republic of Kazakhstan dated 04.07.2013 № 132-V (shall be enforced from 01.07.2014); as amended by the Law of the Republic of Kazakhstan dated 29.09.2014 No 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated December 29, 2021 № 94-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); № 256-VIII of 09.01.2026 (shall be put into effect upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z507" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Section 5. Final provisions</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z508" w:id="83"/>
+        <w:t xml:space="preserve"> Section 5. Final provisions Article 25. Traffic control and supervision</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title is amended by the Law of the Republic of Kazakhstan dated 06.01.2011 № 378 -IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Traffic control and supervision of compliance with the legislation of the Republic of Kazakhstan on transport, the requirements for safety and ecology in operation of vehicles shall be carried out by the authorized body and other state bodies within their competence, established by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Traffic control, carried out by the authorized state body shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) control over compliance with the rules of transportation of passengers and cargoes, including dangerous cargoes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) control over ensuring the availability of passenger transportation, carrier services, service information, and creation of the necessary amenities and conditions for the provision of transportation services to persons with disabilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) control over safe railway traffic, including the main, station and branch railways;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) control over the state registration of railway rolling stock;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) control and supervision over the safety of shipping and navigation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) control and supervision over the observance of the Laws of the Republic of Kazakhstan and regulations of the Government of the Republic of Kazakhstan by individual and legal entities, which regulate functioning of the waterway transport, revelation and adoption of measures to prevent violation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) control over compliance with the permit system in international road transportations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) control over compliance with the legislation of the Republic of Kazakhstan on licensing in transport services;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7) Is excluded by the Law of the Republic of Kazakhstan dated 04.07.2013 № 132 -V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8) Is excluded by the Law of the Republic of Kazakhstan dated 10.07.2012 № 36 (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) control and supervision over the compliance with the rules of navigation in inland waterways;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) control and supervision over the compliance with the operating and maintenance of rules and service regulations on a ship;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) control and supervision over the port pilot service and other marine services;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) control and supervision over the signing of a contract by a carrier on a compulsory insurance of civil liability of a carrier to passengers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      13) Is excluded by the Law of the Republic of Kazakhstan dated 15.07.2011 № 461 -IV (shall be enforced from 30.01.2012).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) control over the vehicles passing through the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) control over the compliance of the vehicle drivers with the established regime of work and rest during transportation of passengers and cargoes, including dangerous cargoes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) control over the compliance with the acceptable parameters of vehicles, intended for transportation by the roads of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      17) Is excluded by the Law of the Republic of Kazakhstan dated 13.06.2013 № 102 -V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Officials of the authorized state body, when exercising transport control and supervision, must wear uniforms (without shoulder straps) and present the service certificates or identification cards upon request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for the maintenance, technical service and repair of urban rail transport and the safety rules for urban rail transport shall be approved by the authorized state body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The standards for provision of uniforms (without shoulder straps) shall be approved by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An authorized state body interacts with the central and local executive bodies, takes joint measures for control and supervision, and provides a mutual information exchange.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The state bodies shall be obliged to assist the authorized state body in implementing the tasks for transport control and supervision of traffic safety in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      18) excluded by the Law of the Republic of Kazakhstan dated 04.19.2019 № 249-VI (shall be enforced from 01.08.2019);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      19) excluded by the Law of the Republic of Kazakhstan dated 04.19.2019 № 249-VI (shall be enforced from 01.08.2019);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      20) excluded by the Law of the Republic of Kazakhstan dated 19.04.2019 № 249-VI (shall be enforced from 01.08.2019);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      21) excluded by the Law of the Republic of Kazakhstan dated 19.04.2019 № 249-VI (shall be enforced from 01.08.2019);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      22) excluded by the Law of the Republic of Kazakhstan dated 19.04.2019 № 249-VI (shall be enforced from 01.08.2019);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      23) excluded by the Law of the Republic of Kazakhstan dated 19.04.2019 № 249-VI (shall be enforced from 01.08.2019);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) control and supervision over the implementation of international air transportation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      25) excluded by the Law of the Republic of Kazakhstan dated 19.04.2019 № 249-VI (shall be enforced from 01.08.2019);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      26) is excluded by the Law of the Republic of Kazakhstan dated 29.09.2014 No 239-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      27) excluded by the Law of the Republic of Kazakhstan dated 29.09.2014 No 239-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) control over the compliance of the legal entities and individuals with the regulatory legal acts, international treaties of the Republic of Kazakhstan, establishing the functions of railway transport, revelation and adoption of measures to prevent their violation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      29) excluded by the Law of the Republic of Kazakhstan dated 29.09.2014 No 239-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) control of observance by natural and legal entities of requirements of the regulations of the Republic of Kazakhstan defining an order of functioning of urban rail transportation, identification and taking measures to suppression of their violations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The authorized public authority at control of observance by natural and legal entities of requirements of the regulations of the Republic of Kazakhstan defining an order of functioning of urban rail transportation stops operation of objects of urban rail transportation which condition doesn't meet safety requirements of the movement and environmental protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The order of contents, technical maintenance and repair of urban rail transportation is defined by authorized public authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 25 is in the wording by the Law of the Republic of Kazakhstan dated 31.01.2006 № 125; as amended by the Laws of the Republic of Kazakhstan dated 06.01.2011 № 378 -IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.01.2011 № 379 - IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.07.2011 № 461 -IV (shall be enforced from 30.01.2012); dated 10.07.2012 № 36 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2013 № 102 -V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2013 № 132 -V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.09.2014 No 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.12.2015 № 433-V (shall be enforced  from 01.01.2016); from 05.05.2017 № 59-VI (shall be enforced  after ten calendar days after day of its first official publication); dated 19.04.2019 № 249-VI (shall be enforced from 01.08.2019); dated 26.11.2019 № 273-VI (shall be enforced upon expiry of six months after the day of its first official publication); dated 27.06.2022 № 129-VII (shall come into effect ten calendar days after the day of its first official publication); dated December 29, 2022 № 174-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 25. Traffic control and supervision</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
+        <w:t xml:space="preserve"> Article 25-1. State control in the field of transport</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. The title is amended by the Law of the Republic of Kazakhstan dated 06.01.2011 № 378 -IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
-[...179 lines deleted...]
-      6) control over compliance with the legislation of the Republic of Kazakhstan on licensing in transport services;</w:t>
+      Footnote. Article 25-1 is excluded by Law of the RK № 71-VIII of 06.04.2024 (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 25-2. Dates of inspections</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      7) Is excluded by the Law of the Republic of Kazakhstan dated 04.07.2013 № 132 -V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
-[...109 lines deleted...]
-      12) control and supervision over the signing of a contract by a carrier on a compulsory insurance of civil liability of a carrier to passengers;</w:t>
+        <w:t>
+      Footnote. Article 25-2 is excluded by the Law of the Republic of Kazakhstan dated 17.07.2009 № 188 -IV (the order of enforcement see Art. 2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...653 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 25-1. State control in the field of transport</w:t>
-[...80 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Article 26. International relations in the field of transport</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       An authorized state body shall represent the interests of the republic in the international relations in the field of transport with the right to enter into agreements and contracts in the order, established by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9658,55 +9355,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>