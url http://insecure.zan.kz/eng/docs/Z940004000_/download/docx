--- v1 (2025-11-26)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1bde783" w14:textId="1bde783">
+    <w:p w14:paraId="8ffc5f0" w14:textId="8ffc5f0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -579,51 +579,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) secret control of mail and other items - receiving information relevant to the case by viewing and studying the contents of letters, telegrams, radiograms, postal packets, parcels and other mail and telegraph items; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19) secret audio and (or) video control of a person or place - secret control of speech and other information, as well as actions of a person and (or) events occurring in a strictly defined place, carried out if necessary by secret penetration and (or) examination, with the use of video, audio equipment or other special scientific and technical means with the simultaneous fixation of their contents on a tangible medium; </w:t>
+      19) secret audio and (or) video control of a person or place - secret control of speech and other information, as well as actions of a person and (or) events occurring in a strictly defined place, carried out, if necessary, by secret penetration and (or) examination, with the use of video, audio equipment or other special scientific and technical means with the simultaneous fixation of their contents on a tangible medium; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) secret receipt of information about connections between subscribers and (or) subscriber devices - receiving information about the date, time, duration of connections between subscribers and (or) subscriber devices (user equipment); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -669,51 +669,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) receipt of sample - withdrawal and fixation of material information carriers, displaying the properties of a living person, corpse, animal substances, of a subject of importance for solving of tasks of operational investigations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) staff covert employee - an employee of the bodycarrying out operational andinvestigative activity, whose duties include conducting operational and investigative activities and covert investigative actions in a conspiratorial manner;</w:t>
+      23) staff covert employee - an employee of the bodycarrying out operational and investigative activity, whose duties include conducting operational and investigative activities and covert investigative actions in a conspiratorial manner;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) investigation - a system of organizational, procedural and operational and investigative activities aimed at establishing the location of persons who have fled from investigation, inquiry or court, evading criminal responsibility, serving punishment or probation control, missing persons and other persons, in cases provided for by law, as well as lost documents and articles containing information which constitutes state secrets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5218,60 +5218,156 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 24 as amended by the Law of the Republic of Kazakhstan dated 17.07.2009 № 187-IV.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 24-1. Licensing in the field of special technical means intended for conducting operational-search measures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Activities in the field of special technical means intended for conducting operational-search measures shall be subject to licensing in the procedure prescribed by the legislation of the Republic of Kazakhstan on permits and notifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Licensees in the field of special technical means intended for conducting operational-search activities shall submit to the licensor reports, notifications, a list, forms and frequency of which shall be determined by the licensor within the qualification requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The law as added by the Article 24-1 in accordance with the Law of the Republic of Kazakhstan dated 17.11.2025 № 231-VIII (shall into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 25. Supervision over operational investigative activities</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 25. Supervision over operational investigative activities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Supervision over the observance of legality upon implementation of operational investigation activities shall carry out the General Prosecutor of the Republic of Kazakhstan and the subordinate prosecutors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5281,51 +5377,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Upon execution of supervision over operational investigative activities a prosecutor shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) obtain departmental regulations governing the organisation and tactics of investigative activities, operational records, materials, documents and other required data on the course of investigative activities, excluding the identity of confidential assistants and regular uninformed personnel;</w:t>
+      1) obtain departmental regulations governing the organization and tactics of investigative activities, operational records, materials, documents and other required data on the course of investigative activities, excluding the identity of confidential assistants and regular uninformed personnel;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) issue an order for investigative measures to be implemented;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5353,51 +5449,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) carry out inspection of legality of the implementation of special operational investigative measures, including the communications network;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1) issue a ruling on the legitimacy of a special investigative measure implemented without the prosecutor's authorisation;</w:t>
+      2-1) issue a ruling on the legitimacy of a special investigative measure implemented without the prosecutor's authorization;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) terminate by his resolution operational investigative measures in case of detecting violations of the law, the rights of person and citizen upon implementation of operational investigative activity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5610,51 +5706,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 26. Interaction with the assets recovery authority </w:t>
+        <w:t xml:space="preserve">Article 26. Interaction with the asset’s recovery authority </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pursuant to the Law of the Republic of Kazakhstan “On the return of illegally acquired assets to the state”, the operational-search bodies are obliged to submit to the assets recovery authority the data they receive in the course of operational-search activities, including those constituting state secrets and other secrets protected by law, with the exception of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5875,55 +5971,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6249,31 +6345,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>