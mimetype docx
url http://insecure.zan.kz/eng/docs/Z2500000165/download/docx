--- v0 (2025-10-05)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bc70084" w14:textId="bc70084">
+    <w:p w14:paraId="28ce945" w14:textId="28ce945">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,127 +145,163 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Law of the Republic of Kazakhstan dated March 3, 2025 № 165-VIII.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Unofficial translation</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text, the words "in the field of information technology" have been replaced with the words "in the field of digitalization" dated 09.01.2026 № 256-VIII (shall come into effect six months after its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law regulates the legal foundations of the special status of Turkestan city and is aimed at its preservation, study, and promotion as a unique heritage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Article 1. The status of Turkestan city</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 1. The status of Turkestan city</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The city of Turkestan is a spiritual, historical, cultural, tourist center and architectural heritage of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Article 2. Legislation of the Republic of Kazakhstan on the special status of Turkestan city</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 2. Legislation of the Republic of Kazakhstan on the special status of Turkestan city</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The legislation of the Republic of Kazakhstan on the special status of Turkestan city is based on the Constitution of the Republic of Kazakhstan and consists of this Law and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -905,51 +941,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) approve the rules for reimbursing part of the costs of masters in the field of national handicrafts of Turkestan city at the expense of the local budget;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) approve the rules for installing video cameras and conducting video surveillance monitoring in places of mass gathering of citizens on the territory of Turkestan city with the consent of the owners in agreement with the internal affairs bodies of the Republic of Kazakhstan and the authorized body in the field of information technology;</w:t>
+      5) approve the rules for installing video cameras and conducting video surveillance monitoring in places of mass gathering of citizens on the territory of the city of Turkestan, subject to the consent of the owners, in agreement with the internal affairs bodies of the Republic of Kazakhstan and the authorized body in the field of digitalization;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) approve urban development schemes for the territory of Turkestan city, developed in the implementation of the master plan of Turkestan city;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -978,50 +1014,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) approve the procedure for the use of regional symbols on the territory of Turkestan city;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) exercise other powers to ensure the rights and legitimate interests of citizens in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 8 as amended by Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall come into effect six months after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Article 9. Competence of a local executive body of Turkestan city and region</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1535,87 +1613,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) provide work on the improvement and maintenance of the territory of historical and cultural monuments on the territory of Turkestan city;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) develop the description and image of the regional symbols of Turkestan city subject to pararaph 3 of Article 5 of this Law an on the basis of rules, approved by the authorized body regarding the use of state symbols of the Republic of Kazakhstan;</w:t>
+      19) develop the description and image of the regional symbols of Turkestan city subject to paragraph 3 of Article 5 of this Law an on the basis of rules, approved by the authorized body regarding the use of state symbols of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) develop the procedure for using regional symbols on the territory of Turkestan city;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) develop rules for installing video cameras and conducting video surveillance monitoring in places of mass gathering of citizens on the territory of Turkestan city, subject to the consent of the owners, in agreement with the internal affairs agencies of the Republic of Kazakhstan and the authorized body in the field of information technology;</w:t>
+      21) develop rules for the installation of video cameras and the implementation of video surveillance monitoring in places of mass gathering of citizens on the territory of the city of Turkestan, subject to the consent of the owners, in agreement with the internal affairs bodies of the Republic of Kazakhstan and the authorized body in the field of digitalization;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) develop and approve the rules for transferring transport infrastructure facilities to management of Turkestan city;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1722,50 +1800,92 @@
       1) coordinate the schemes and procedure for the movement of transit motor transport through the territory of Turkestan city;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) exercise other powers in the interests of local government, as assigned to it by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 9 as amended by Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall come into effect six months after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Article 10. Ensuring the protection of historical and cultural monuments on the territory of Turkestan city</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1949,51 +2069,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. When planning new construction work on the territory of the protected area of ​​the Khoja Ahmed Yasawi mausoleum, a notification is sent to the UNESCO World Heritage Committee in accordance with the Convention for the Protection of the World Cultural and Natural Heritage of 1972.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. When carrying out construction works in the zone of regulation of development it is not allowed to exceed the architectural appearance over the monuments of history and culture of Turkestan city. Within the zone of regulation of construction the regime of high-rise development is established and requirements for reconstruction of buildings, structures and their complexes are determined.</w:t>
+      4. When carrying out construction works in the zone of regulation of development it is not allowed to exceed the architectural appearance over the monuments of history and culture of Turkestan city. Within the zone of regulation of construction, the regime of high-rise development is established and requirements for reconstruction of buildings, structures and their complexes are determined.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In order to preserve the uniqueness of the mausoleum of Khoja Ahmed Yasawi, in order to prevent the development of the territory around it, changes in street and road networks at a distance of one hundred meters from the boundary of the protective zone of the mausoleum of Khoja Ahmed Yasawi in the zone of regulation of development is not allowed construction of objects:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2459,55 +2579,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2833,31 +2953,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>