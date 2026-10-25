--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ade9ac9" w14:textId="ade9ac9">
+    <w:p w14:paraId="4db8e26" w14:textId="4db8e26">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -344,51 +344,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) rehabilitation of victims of human trafficking - actions to restore the psychological and (or) physical condition of the victim to the state that preceded the infliction of harm;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) a victim of human trafficking - a person identified as a victim of human trafficking regardless of the presence of a pre-trial investigation on this matter, as well as a person recognized as a victim of crimes related to human trafficking in accordance with the criminal procedure legislation of the Republic of Kazakhstan ;</w:t>
+      7) a victim of human trafficking - a person identified as a victim of human trafficking regardless of the presence of a pre-trial investigation on this matter, as well as a person recognized as a victim of crimes related to human trafficking in accordance with the criminal procedure legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) identification of a victim of human trafficking - the procedure for recognizing a person as a victim of human trafficking in the manner established by the legislation of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2294,51 +2294,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. The Interdepartmental commission for countering human trafficking shall be a consultative and advisory body under authorized state bodies, regional commissions for countering human trafficking shall be consultative and advisory bodies under local executive bodies of regions, cities of republican significance and the capital. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. The working body of the Interdepartmental commission for countering human trafficking shall be structural divisions of authorized state bodies, the working bodies of regional commissions for combating human trafficking shalll be structural divisions of local executive bodies of regions, cities of republican significance and the capital.</w:t>
+      2. The working body of the Interdepartmental commission for countering human trafficking shall be structural divisions of authorized state bodies, the working bodies of regional commissions for combating human trafficking shall be structural divisions of local executive bodies of regions, cities of republican significance and the capital.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The Interdepartmental commission for countering human trafficking shall coordinate the activities of regional commissions for countering human trafficking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2365,50 +2365,217 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The regulations on regional commissions for countering human trafficking, providing for the members, powers and procedure for their activities, shall be approved by local executive bodies of regions, cities of republican significance and the capital in agreement with local representative bodies in accordance with the model regulations on the regional commission for countering human trafficking, approved by a joint legal act of the authorized state bodies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Article 11-1. National rapporteur on combating trafficking in human beings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The Human rights commissioner of the Republic of Kazakhstan shall act as the National rapporteur on combating trafficking in human beings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The main functions of the National rapporteur on Combating trafficking human beings shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) monitoring the implementation of the Republic of Kazakhstan’s legislation on combating human trafficking;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) preparing and publishing, once every three years, a report on the situation and measures taken to combat human trafficking in the Republic of Kazakhstan, together with relevant recommendations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) engaging, within the limits of its remit, in international cooperation on matters relating to the fight against human trafficking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. For the purposes of ensuring the preparation and dissemination of the report, the National rapporteur on combating trafficking in human beings shall be empowered to request relevant information from state bodies, non-governmental organizations and international organizations accredited in the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 as added by the Article 11-1 in accordance with the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Article 12. The basics of international cooperation in the sphere of countering human trafficking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. State bodies carrying out counteration of human trafficking shall cooperate in the sphere of countering human trafficking with competent bodies of foreign states, international law enforcement organizations, as well as international and non-profit organizations in accordance with the legislation of the Republic of Kazakhstan and international treaties to which the Republic of Kazakhstan is a party.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3244,51 +3411,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) to carry out labor activities without permission from local executive bodies to attract foreign labor until the completion of proceedings on a specific criminal case related to human trafficking, in accordance with the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) to apply for the status of a refugee or stateless person in the manner established by the legislation of the Republic of Kazakhstaas an asylum seekern;</w:t>
+      15) to apply for the status of a refugee or stateless person in the manner established by the legislation of the Republic of Kazakhstan an asylum seeker;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) to appeal an administrative act, administrative action (inaction) related to the adoption of an administrative act, in the manner established by the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4042,55 +4209,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4416,31 +4583,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>