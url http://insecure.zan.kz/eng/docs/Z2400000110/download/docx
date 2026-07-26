--- v0 (2025-10-01)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a3384a8" w14:textId="a3384a8">
+    <w:p w14:paraId="ade9ac9" w14:textId="ade9ac9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2455,87 +2455,129 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) interaction with competent bodies of foreign states, including through representatives of the Ministry of Internal Affairs of the Republic of Kazakhstan located outside the Republic of Kazakhstan, for the purpose of preventing, identifying, suppressing, solving and investigating crimes related to human trafficking, as well as protecting the rights of victims;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) joint creation and development of information systems and means of prompt notification, response and control aimed at increasing the effectiveness of countering human trafficking;</w:t>
+      3) joint creation and development of digital systems and means of rapid notification, response and control aimed at increasing the effectiveness of combating human trafficking;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) exchange of experience, advanced training of employees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Provision of international legal assistance in criminal cases concerning crimes related to human trafficking shall be carried out in accordance with international treaties to which the Republic of Kazakhstan is a party, and in the event of their absence, on the basis of the principle of reciprocity in the manner prescribed by the Criminal Procedure Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 12 as amended as amended by Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 3. PREVENTION, REVEALING, SUPPRESSION, DISCLOSURE AND INVESTIGATION OF CRIMES RELATED TO HUMAN TRAFFICKING</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4000,55 +4042,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>