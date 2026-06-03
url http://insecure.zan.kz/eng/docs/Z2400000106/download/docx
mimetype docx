--- v0 (2025-11-13)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e16f510" w14:textId="e16f510">
+    <w:p w14:paraId="0110f59" w14:textId="0110f59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -156,50 +156,68 @@
         <w:t>Law of the Republic of Kazakhstan № 106-VIII LRK of July 1, 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Throughout the text, the words "information system," "of information systems," "information systems," "to information system," "by information systems," "information systems," "information security," "information security," "information subsystem" shall be replaced by the words "digital system," "digital systems," "digital systems," respectively, "digital system," "digital systems," "digital systems," "cybersecurity," "cybersecurity," "digital subsystem" in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall enter into force upon expiry of six months after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 1: GENERAL PROVISIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -726,51 +744,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) homogeneous goods, works, services are goods, works, services that, while not identical, have similar characteristics and consist of similar components that enable them to fulfil the same functions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) a unified procurement platform (hereinafter – the web portal) is an information system of the competent authority in the field of public procurement providing a single point of access to electronic services of public procurement and procurement made under the Law of the Republic of Kazakhstan “On Procurement of Certain Entities of the Quasi-Public Sector”;</w:t>
+      7) unified procurement platform (hereinafter referred to as the web portal) - a digital system of the authorized body in the field of public procurement, providing a single point of access to electronic services of public procurement and procurement carried out in accordance with the Law of the Republic of Kazakhstan "On procurement of certain entities of the quasi-public sector";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) works are activities that have a tangible result, as well as other activities classified as works under the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1176,51 +1194,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) goods are items (things), including semi-finished products or raw materials in solid, liquid or gaseous state, electric and thermal energy, intellectual property rights, as well as rights in rem, with which purchase and sale transactions can be made under the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) a database of prices for goods, works, services is an information subsystem, which is part of the web portal, containing data on the established minimum, average and maximum prices for goods, works, services based on the results of public procurement;</w:t>
+      29) database of prices for goods, works, services - a digital subsystem that shall be part of the web portal, containing information on the prevailing minimum, average and maximum prices for goods, works, services based on the results of public procurement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) a reference book of goods, works, services (hereinafter referred to as the book) is a systematised list of codes of goods, works, services, established by the competent authority, which is used for the implementation of public procurement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1248,50 +1266,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) national treatment is the treatment providing the admission of goods, works, services of foreign origin and potential suppliers offering such goods, works, services, to participate in public procurement on equal terms with goods, works, services of Kazakh origin and potential suppliers offering such goods, works, services, if the requirement to provide such treatment is established by international treaties ratified by the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      32-1) National catalog of goods - an object of informatization of "electronic government," which shall be a national register of data on goods, as well as a unified source of nomenclature of goods and shall be mandatory for use as a catalog of goods in trade activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       33) a format-logical control is a range of software restrictions set up on the web portal intended to ensure that users of the web portal adhere to the legislation of the Republic of Kazakhstan on public procurement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) an e-wallet is a personal account of a potential supplier or provider used by a single operator to record transactions of the potential supplier or provider when depositing money to the single operator's account associated with:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1363,105 +1399,111 @@
       payment of anti-dumping sum;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) an electronic shop is a sub-system of the web portal ensuring aggregation of data placed on electronic trading platforms that meet the requirements specified by the single operator in coordination with the competent authority;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 3 as amended by the Law of the Republic of Kazakhstan dated 15.03.2025 № 172-VIII (shall be enforced from 01.01.2025); № 188-VII of 19.05.2025 (shall come into effect upon expiration of ten calendar days after the day of its first official publication); dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      36) as excluded by the Law of the Republic of Kazakhstan dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 3 as amended by the Law of the Republic of Kazakhstan dated 15.03.2025 № 172-VIII (shall be enforced from 01.01.2025); № 188-VII of 19.05.2025 (shall come into effect upon expiration of ten calendar days after the day of its first official publication); dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 4: Legislation of the Republic of Kazakhstan on public procurement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3607,51 +3649,93 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. The register of complaints shall be a list of complaints of potential suppliers and suppliers lodged via the web-portal and shall contain information on decisions taken on the results of consideration of complaints.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Registers of potential suppliers, as well as the experience of potential suppliers, shall be electronic databases comprising data on potential suppliers obtained from state and non-state information systems and formed on the web portal in line with public procurement rules.</w:t>
+      13. Bidder registers and bidder experience shall be digital databases containing information about bidders obtained from government and non-government digital systems and generated on a web portal in accordance with government procurement rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 dated № 256-VIII (shall enter into force upon expiry of six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 9. Application of the national treatment in public procurement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4328,51 +4412,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) to have work experience.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      For the purposes of public procurement, work experience shall be counted only for contracts executed within the framework of public procurement and other contracts, information thereof contained in the information systems of public authorities.</w:t>
+      For the purposes of public procurement, work experience shall be taken into account only under contracts executed within the framework of public procurement, and other contracts, information about which shall be contained in the digital systems of state bodies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The largest work experience of one of the reorganised legal entities shall be accounted for in case of reorganisation of legal entities (merger, consolidation).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4436,87 +4520,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) not directly arising out of the need to fulfil the obligations under the contract.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Conformity of the potential supplier and (or) the involved sub-contractor (co-executor) to the qualification requirements established by this article shall be proved by means of submission to the customer, organiser, single organiser of the relevant documents envisaged hereby and the rules of public procurement, or by means of information systems of public authorities under the legislation of the Republic of Kazakhstan on informatisation.</w:t>
+      4. The compliance of a potential supplier and/or subcontractor (co-contractor) with the qualification requirements established by this Article shall be confirmed by submitting to the customer, organizer, single organizer the relevant documents provided for by this Law and the rules for public procurement, or through digital systems of state bodies in accordance with the digital legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the event of public procurement, for which it is required to have a permit, to send a notification on the commencement of activities under the Law of the Republic of Kazakhstan “On Permits and Notifications”, the customer, organiser, single organiser must establish a requirement for potential suppliers and (or) sub-contractors (co-implementers) to have the relevant permit (notification).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      In case of absence of data in information systems of public authorities, the potential supplier and (or) the involved sub-contractor (co-executor) shall present a notarised or electronic copy of the relevant permit (notification) received (sent) under the legislation of the Republic of Kazakhstan.</w:t>
+      In the absence of information in the digital systems of state bodies, a potential supplier and/or a subcontractor (co-contractor) shall submit a notarized or electronic copy of the relevant permission (notification) received (sent) in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. A potential supplier is a non-resident of the Republic of Kazakhstan in confirmation of its compliance with the qualification requirements established by this article shall furnish the same documents as residents of the Republic of Kazakhstan, or documents confirming similar information on qualification of a potential supplier – a non-resident of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4544,111 +4628,153 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. A potential supplier and (or) an engaged sub-contractor (co-executor) shall be recognised as not conforming to the qualification requirements on one of the following grounds:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) failure to file a document (documents), as well as lack of information in the information systems of public authorities to confirm conformity to the qualification requirements of a potential supplier and (or) a sub-contractor (co-executor) of works or services engaged by it;</w:t>
-[...17 lines deleted...]
-      2) establishing the fact of non-conformity with the qualification requirements based on the data contained in the documents filed by the potential supplier, as well as in the information systems of public authorities to certify its conformity, as well as non-conformity of the sub-contractor (co-executor) of works or services engaged by it with the qualification requirements;</w:t>
+      1) failure to submit a document (documents), as well as lack of information in digital systems of state bodies to confirm compliance with the qualification requirements of a potential supplier and (or) the subcontractor (co-contractor) of works or services involved by him;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) establishing the fact of non-compliance with qualification requirements on the basis of information contained in documents submitted by a potential supplier, as well as in digital systems of state bodies to confirm its compliance, as well as non-compliance of the subcontractor (co-contractor) of works or services involved by it with qualification requirements;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) finding that false information has been provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. It shall be prohibited to recognise a potential supplier and (or) a sub-contractor (co-executor) of works or services engaged by it as not meeting the qualification requirements on the grounds not envisaged by paragraph 7 of this article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 11 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall enter into force upon expiry of six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 12. Tender documentation, auction documentation, and information placed in the course of public procurement through request for quotation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -4993,51 +5119,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) acquisition of homogeneous goods offered and available on the market, the cost of which does not exceed one thousand times the amount of the monthly calculation indicator established for the relevant financial year by the law on the republican budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. The supplier shall be selected upon compliance with qualification requirements, requirements of tender documentation, auction documentation, criteria affecting the competitive price offer, rating of potential suppliers formed by the web-portal on the grounds of data and information of state and non-state information systems, price offered by a potential supplier in the course of public procurement by means of request for quotation method.</w:t>
+      6. Selection of the supplier shall be carried out on the basis of compliance with the qualification requirements, the requirements of the tender documentation, auction documentation, criteria affecting the tender offer, the rating of potential suppliers formed by the web portal based on the data and information of state and non-state digital systems, the price proposed by the potential supplier in the implementation of public procurement by the method of requesting quotations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The procedure for establishing, as well as the grounds for recognising a potential supplier as meeting or not meeting the specified requirements shall be specified in the rules for public procurement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5979,51 +6105,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       services of persons who have agreed to render confidential assistance to bodies engaged in operational and investigative and counterintelligence activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      office premises, transport and other technical means, information systems, property, as well as services for their maintenance, servicing and technical support;</w:t>
+      office premises, transport and other technical means, digital systems, property, as well as services for their maintenance, maintenance and technical support;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       goods, works, services for the establishment and maintenance of conspiracy organisations and facilities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6753,69 +6879,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) acquisition of invataxi services from public associations of persons with disabilities of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The draft contract shall be sent to public associations of persons with disabilities of the Republic of Kazakhstan that have been verified in the information system of the public authority granting a single point of access to electronic services of public procurement for conformity:</w:t>
-[...17 lines deleted...]
-      to all terms and conditions envisaged by sub-paragraph 11) of the first part of Article 394 of the Code of the Republic of Kazakhstan “On Taxes and Other Obligatory Payments to the Budget” (Tax Code);</w:t>
+      The draft agreement shall be sent to public associations of individuals with disabilities of the Republic of Kazakhstan, which have been verified in the digital system of a state body that shall provide a single point of access to electronic public procurement services, for compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      conditions provided for by part one of subparagraph 7) of Article 474 of the Tax Code of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       belonging to public associations of persons with disabilities of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6961,51 +7087,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16 as amended by the Law of the Republic of Kazakhstan dated 15.03.2025 № 172-VIII (shall be enforced from 01.01.2025).</w:t>
+        <w:t>      Footnote. Article 16 as amended by the Law of the Republic of Kazakhstan dated 15.03.2025 № 172-VIII (shall be enforced from 01.01.2025); dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7262,50 +7388,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In this case, sub-contractors (co-executors) shall be prohibited to transfer to other sub-contractors (co-executors) the volume of work or services being the scope of public procurement in progress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      The provision of part one of this paragraph shall not apply to cases of concluding public procurement agreements with the operator of the "digital government".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       9. The contract shall be deemed to be fulfilled if the customer and the supplier fully fulfil their obligations under the contract.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the event of non-fulfilment or improper fulfilment of the Supplier's contractual obligations, the Purchaser shall take measures:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7377,50 +7521,92 @@
       Herewith, in cases specified by the rules of public procurement, the amount of security for contract performance shall be from three to five per cent of the total amount of the contract.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the event that the contract envisages payment of advance payment, the supplier in addition to the security of contract performance shall make a security of advance payment in the amount equal to the advance payment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 17 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall enter into force upon expiry of six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 18. Grounds for amendments to the draft contract, the concluded contract, and cancellation of the contract</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -8425,51 +8611,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) develop, maintain and provide system and technical service of the web portal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) manage web portal development projects, as well as, in agreement with the competent authority, specify requirements and ensure interaction of the web portal with information systems;</w:t>
+      2) manage projects for the development of the web portal, as well as, in agreement with the authorized body, shall determine the requirements and shall ensure the interaction of the web portal with digital systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) on a paid basis, render services on the use (access) of the web portal to potential suppliers. The price for services on the use (access) by potential providers of the web portal shall be set by the single operator in coordination with the competent authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8497,87 +8683,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) render advisory assistance to the entities of public procurement on the functioning of the web-portal on a free-of-charge basis;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) ensure information security of storage of electronic information resources of public procurement entities placed on the web portal;</w:t>
+      5) ensure cybersecurity of storage of electronic digital resources of public procurement entities posted on the web portal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) maintain information content of the web-portal in line with the public procurement rules;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) cooperate with authorised entities on the issues of integration of information systems of public authorities, state electronic information resources and ensuring information security;</w:t>
+      7) interact with authorized entities on the integration of digital systems of state bodies, state electronic digital resources and cybersecurity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ensure operational support of the process of depositing and returning the money of a potential supplier or supplier held in the electronic wallet in the procedure specified in the rules of public procurement, using the means of the web portal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8623,62 +8809,104 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) for the purpose of ensuring the safety of money of potential suppliers and vendors, place money for transactions executed with the use of electronic wallet to its account opened with the central authorised body for budget execution, in the procedure established by the competent authority;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) specify the procedure for formation of the electronic catalogue of goods.</w:t>
+      12) provide support, development and content of the National Catalog of Goods in the procedure determined by the authorized body in the field of trade regulation in agreement with the authorized body in the field of public procurement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 22 as amended by the Law of the Republic of Kazakhstan dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026); dated 09.01.2026 № 256-VIII (shall enter into force upon expiry of six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 4. CONTROL AND MONITORING OF PUBLIC PROCUREMENT. APPEALING</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 23. Control over observance of the legislation of the Republic of Kazakhstan on public procurement</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8782,51 +9010,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Control shall be exercised by the competent authority upon occurrence of one of the following cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) a written appeal or an appeal received via publicly available information systems and complying with the requirements of the legislation of the Republic of Kazakhstan on electronic document and electronic digital signature, a potential supplier, a tender or auction participant, a supplier or their authorised representative with a complaint about actions (inaction), decisions of the customer, organiser, single organiser, expert commission, expert, single operator;</w:t>
+      1) a written appeal or an appeal received through publicly available digital systems and meeting the requirements of the digital legislation of the Republic of Kazakhstan, a potential supplier, a bidder or auction, supplier or their authorized representative with a complaint about actions (inaction), decisions of the customer, organizer, single organizer, expert commission, expert, single operator;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) upon receipt of resolutions of law enforcement authorities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8915,50 +9143,92 @@
       5. In case of revealing as a result of control measures the fact of committing by the facility under control of an action (inaction) containing signs of a criminal offence, within five working days from the date of revealing such fact, the competent authority and bodies of state audit and financial control shall be obliged to transfer the information on committing the said action (inaction) and documents confirming such fact to law enforcement authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Actions (inaction), as well as decisions of the competent authority and bodies of state audit and financial control may be appealed against in the order established by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall enter into force upon expiry of six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 24. Monitoring of public procurement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -9388,69 +9658,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The list of certain types of goods, works and services procured from public associations of persons with disabilities of the Republic of Kazakhstan and (or) organisations established by public associations of persons with disabilities of the Republic of Kazakhstan, producing goods and (or) supplying goods, performing works, rendering services, shall be decided by the central executive body in charge of management and inter-sectoral coordination in the sphere of social protection of the population, in coordination with the competent authority and the antimonopoly body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Public associations of persons with disabilities of the Republic of Kazakhstan and (or) organisations established by public associations of persons with disabilities of the Republic of Kazakhstan, producing goods and (or) supplying goods, performing works, rendering services, shall be admitted to take part in public procurements specified in paragraph 2 of this article, after verification in the information system of the public authority granting a single point of access to electronic services of public procurements, for conformity to:</w:t>
-[...17 lines deleted...]
-      1) all terms and conditions prescribed by sub-paragraph 11) of paragraph one of Article 394 of the Code of the Republic of Kazakhstan ‘On Taxes and Other Obligatory Payments to the Budget’ (Tax Code);</w:t>
+      Public associations of individuals with disabilities of the Republic of Kazakhstan and (or) organizations created by public associations of individuals with disabilities of the Republic of Kazakhstan producing goods and (or) supplying goods performing works providing services shall be allowed to participate in public procurement specified in paragraph 2 of this Article, after passing the check in the digital system of the state body providing a single point of access to electronic public procurement services, for compliance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the conditions provided for by part one of subparagraph 7) of Article 474 of the Tax Code of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) belonging to public associations of persons with disabilities of the Republic of Kazakhstan and (or) organisations whose founders are public associations of persons with disabilities of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9569,50 +9839,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Public procurement of services envisaged by the state social order, housing owned by a natural person who is not an entity of entrepreneurial activity, shall be implemented under this Law, with regard to the specifics prescribed by the rules of public procurement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Public procurement from small and medium-sized enterprises shall be carried out based on the list of goods, works, services in the order and volumes approved by the competent authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 27 as amended by the Law of the Republic of Kazakhstan dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 28. Liability for infringement of the legislation of the Republic of Kazakhstan on public procurement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9920,55 +10232,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10294,31 +10606,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>