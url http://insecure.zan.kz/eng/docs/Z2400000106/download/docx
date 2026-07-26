--- v1 (2026-06-03)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0110f59" w14:textId="0110f59">
+    <w:p w14:paraId="7e644fe" w14:textId="7e644fe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -362,51 +362,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) military goods (products), dual-use (application) goods (products), military works and military services included in the state defence order, excluding cases envisaged by the Law of the Republic of Kazakhstan “On the Defence Industry and the State Defence Order”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) goods, works, services purchased by an organisation specialising in enhancing the quality of loan portfolios of second-tier banks to engage in activities stipulated by paragraph 2 of Article 5-1 of the Law of the Republic of Kazakhstan “On Banks and Banking Activities in the Republic of Kazakhstan”;</w:t>
+      8) goods, works, services purchased by an organization specializing in improving the quality of loan portfolios of second-tier banks, for the implementation of activities provided for by the Law of the Republic of Kazakhstan "On banks and banking activities in the Republic of Kazakhstan";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) goods, works, and services procured as part of the implementation of investment projects financed by international organisations of which the Republic of Kazakhstan is a member. Goods, work and services acquired as part of investment projects financed in full or in part by other foreign banks shall be purchased as per the rules of these banks, provided that the following conditions are met as a whole:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -516,51 +516,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Laws of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced from 31.12.2024); dated 15.03.2025 № 172-VIII (shall be enforced from 01.01.2025); dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 15.07.2025 № 207-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Laws of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced from 31.12.2024); dated 15.03.2025 № 172-VIII (shall be enforced from 01.01.2025); dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 15.07.2025 № 207-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10232,55 +10232,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10606,31 +10606,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>