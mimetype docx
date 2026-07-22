--- v0 (2025-11-14)
+++ v1 (2026-07-22)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d45a193" w14:textId="d45a193">
+    <w:p w14:paraId="948a44e" w14:textId="948a44e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1315,93 +1315,135 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Mass media are obliged to assist state bodies engaged in countering terrorism. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Disclosure of information constituting state secrets or other secrets protected by law, propaganda and justification of extremism or terrorism, dissemination of information revealing the techniques and tactics of anti-terrorist operations during their conduct, propaganda of narcotic drugs, psychotropic substances, their analogues and precursors, explosives and explosive devices, as well as the cult of cruelty, violence and pornography is prohibited. </w:t>
+      4. Disclosure of information constituting state secrets or other secrets protected by the law, propaganda and justification of extremism or terrorism, dissemination of information revealing technical techniques and tactics of anti-terrorist operations during their conduct, propaganda of narcotic drugs, psychotropic substances, their analogues and precursors, explosives and explosive devices, as well as the cult of cruelty, violence, non-traditional sexual orientation, pedophilia and pornography shall be prohibited. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The use of mass media for the purpose of committing criminal and administrative offenses is prohibited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Note. For the purposes of this Law, propaganda in the mass media is understood as the dissemination of views, facts, arguments and other information, including intentionally distorted information, in order to form a positive public opinion about information prohibited by the laws of the Republic of Kazakhstan and (or) inducement to commit an illegal act or inaction of an unlimited number of persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 2 as amended by the Law of the Republic of Kazakhstan dated 30.12.2025 № 248-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 3. Legislation of the Republic of Kazakhstan on mass media </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3650,50 +3692,110 @@
       The restrictions established by this paragraph shall not apply to the cases provided for in part two of paragraph 5 of Article 67 of this Law. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Obstruction of the legally carried out distribution of mass media products by individuals or legal entities, as well as officials of state bodies, illegal confiscation, as well as destruction of mass media products are not allowed except on the basis of a court decision that has entered into force.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Distribution of mass media products created using an artificial intelligence system shall be allowed only if information about such products shall be provided in accordance with the Law of the Republic of Kazakhstan "On Artificial Intelligence".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 14 as amended by the Law of the Republic of Kazakhstan dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 2. ORGANIZATION OF MASS MEDIA ACTIVITIES </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -5234,51 +5336,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The suspension of the release of mass media product or mass media or the distribution of mass media or mass media products is allowed for a period of no more than three months. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. The grounds for suspending the release of mass media product or mass media or the distribution of mass media products or mass media in accordance with the procedure established by the laws of the Republic of Kazakhstan are: propaganda or agitation of the cult of cruelty and violence, social, racial, national, religious, class and tribal superiority, disclosure of information constituting state secrets or other legally protected secrecy, dissemination of information promoting suicide, disclosing the techniques and tactics of anti-terrorist operations during their conduct, propaganda of narcotic drugs, psychotropic substances, their analogues and precursors, explosives and explosive devices, distribution of television, radio programs, television, radio channels, as well as demonstration of pornographic and special sexually erotic film products, use of mass media for the purpose of violation of conditions for conducting election campaigning, implementation of activities by foreigners, stateless persons, foreign legal entities and international organizations that impede and (or) facilitate the nomination and election of candidates, political parties that have nominated a party list, to achieve a certain result in elections, conduct campaigning during its prohibition, compulsion to participate or refuse to participate in a strike, violations of the legislation of the Republic of Kazakhstan on the procedure for organizing and holding peaceful assemblies, on copyright and related rights on the Internet, as well as violation of the requirements provided for in paragraph 9 of Article 22 of this Law.</w:t>
+      3. The grounds for suspending the release of mass media or mass media or the distribution of mass media products or mass media in the procedure prescribed by the Laws of the Republic of Kazakhstan are: propaganda or agitation of the cult of cruelty and violence, social, racial, national, religious, class and clan superiority, disclosure of information constituting state secrets or other secret protected by the law, dissemination of information promoting suicide, revealing techniques and tactics of anti-terrorist operations during their conduct, promotion of narcotic drugs, psychotropic substances, their analogues and precursors, explosives and explosive devices, distribution of television, radio programs, television, radio channels, as well as demonstration of film and video products of a pornographic and special sexual and erotic nature, propaganda of non-traditional sexual orientation, pedophilia, use of the media in order to violate the conditions of election campaigning, carrying out by foreigners, stateless persons, foreign legal entities and international organizations of activities that impede and (or) facilitating the nomination and election of candidates, political parties that have nominated a party list, the achievement of a certain result in the elections, campaigning during the period of its prohibition, coercion to participate or refusal to participate in a strike, violation of the legislation of the Republic of Kazakhstan on the procedure for organizing and holding peaceful assemblies, on copyright and related rights on the Internet, as well as violation of the requirements provided for in paragraph 9 of Article 22 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. The grounds for stopping the release of mass media product or mass media or the distribution of mass media or mass media products are: propaganda or agitation of a violent change in the constitutional order, violation of the integrity of the Republic of Kazakhstan, undermining the security of the state, war, propaganda of extremism or terrorism, publication of materials and dissemination of information aimed at inciting interethnic and interfaith hostility, as well as failure to eliminate the reasons for suspending the release of mass media product or mass media or the distribution of mass media products or mass media within the prescribed period. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5349,50 +5451,92 @@
       7. The entry into force of a court decision to suspend the release of mass media or the distribution of mass media products, when the mass media is an Internet resource, entails a ban on the use of a domain name with the same or duplicate name for a period of no more than three months.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       A court decision to stop the release of mass media or the distribution of mass media products, when the mass media is an Internet resource, entails the cancellation of domain name registration and a ban on the use for one year of a domain name with the same or duplicate name, the registration of which was canceled by a court decision. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 24. Activities of foreign mass media in the territory of the Republic of Kazakhstan </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -5717,52 +5861,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) the fee for registration of TV and radio channels has not been paid; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) the materials of a foreign television and radio channel contain propaganda or agitation of a violent change in the constitutional order, violation of the integrity of the Republic of Kazakhstan, undermining the security of the state, war, propaganda of extremism or terrorism, the cult of cruelty and violence, social, racial, national, religious, class and tribal superiority, information aimed at inciting ethnic and interfaith hostility, as well as pornographic and special sexually erotic film products, as well as information promoting suicide; </w:t>
+        <w:t>
+      3) materials of a foreign television and radio channel contain propaganda or agitation of a violent change in the constitutional order, violation of the integrity of the Republic of Kazakhstan, undermining the security of the state, war, propaganda of extremism or terrorism, the cult of cruelty and violence, non-traditional sexual orientation, pedophilia, social, racial, national, religious, class and clan superiority, information aimed at inciting interethnic and interfaith hatred, as well as film and video products of a pornographic and special sexual and erotic nature, as well as information promoting suicide;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) according to the results of the religious studies examination, there is a negative conclusion; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5874,50 +6018,92 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. In case of recognition by the court of information disseminated by a foreign television or radio channel that contradicts the requirements of the laws of the Republic of Kazakhstan, the distribution of a foreign television or radio channel in the territory of the Republic of Kazakhstan is suspended or terminated. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 25 as amended by the Law of the Republic of Kazakhstan dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 3. RIGHTS AND DUTIES OF A JOURNALIST </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 26. Rights and obligations of a journalist </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11621,52 +11807,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Officials of state bodies and other organizations responsible for violating the legislation of the Republic of Kazakhstan on mass media, as well as the owner of mass media, the distributor of mass media, the editor-in-chief (editor) of the mass media, the authors of the disseminated messages and materials, are responsible for violating the legislation of the Republic of Kazakhstan on mass media. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4. The owner of the mass media, the editor-in-chief (editor) of the mass media bear responsibility established by the laws of the Republic of Kazakhstan for the dissemination of messages and materials containing propaganda or agitation of violent change of the constitutional system, violation of the integrity of the Republic of Kazakhstan, undermining the security of the state, war, social, racial, national, religious, class and tribal superiority, propaganda of narcotic drugs, psychotropic substances, their analogues and precursors, explosives and explosive devices, the cult of cruelty, violence and pornography, regardless of the source of their receipt. </w:t>
+        <w:t>
+      4. The owner of the mass media, the editor-in-chief (editor) of the mass media shall bear responsibility for the dissemination of messages and materials established by the Laws of the Republic of Kazakhstan, containing propaganda or agitation of violent change of the constitutional order, violation of the integrity of the Republic of Kazakhstan, undermining the security of the state, war, social, racial, national, religious, estate and tribal superiority, promotion of narcotic drugs, psychotropic substances, their analogues and precursors, explosives and explosive devices, the cult of cruelty, violence, non-traditional sexual orientation, pedophilia and pornography, regardless of the source of their receipt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. The mass media shall not have the right to disclose in the disseminated messages and materials the information specified in paragraph 5 of Article 14 of this Law, except in cases where the dissemination of such information is carried out in order to protect the rights and legitimate interests of a minor who has suffered as a result of illegal actions (inaction), and minors suspected and (or) accused of committing administrative and (or) criminal offenses, with the exception of minors found guilty by a court of committing grave and (or) especially grave crimes, including information about their parents and other legal representatives. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11803,50 +11989,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. The mass media has the right to disseminate information in order to facilitate the investigation of a crime, identify persons involved in the commission of a crime, search for missing minors to the extent necessary to achieve these goals, and in compliance with the requirements established by the Criminal Procedure Code of the Republic of Kazakhstan, on the basis of procedural documents received from bodies conducting criminal proceedings relating to a minor, without obtaining the consent of the persons established by part two of paragraph 5 of this Article. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Obstruction of the legitimate professional activity of a journalist (representative of the mass media) entails liability established by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 67 as amended by the Law of the Republic of Kazakhstan dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 68. Cases of exemption from liability for the dissemination of information that does not correspond to reality </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -12532,55 +12760,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>