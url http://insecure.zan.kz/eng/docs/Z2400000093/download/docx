--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="948a44e" w14:textId="948a44e">
+    <w:p w14:paraId="54cf15e" w14:textId="54cf15e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5916,51 +5916,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) in relation to the products of a foreign television and radio channel, there is a court decision that has entered into force prohibiting its distribution on the territory of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) there is no information about the state registration (re-registration) of a legal entity or the registration (re-registration) of a branch (representative office) on the e-government web portal. </w:t>
+      6) there is no information on the state registration (re-registration) of a legal entity or the registration (re-registration) of a branch (representative office) on the digital government web portal. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. In case of refusal to register a foreign television or radio channel, a representative of a foreign television and radio company is given a reasoned refusal in writing. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6034,51 +6034,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 25 as amended by the Law of the Republic of Kazakhstan dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 25 as amended by the Law of the Republic of Kazakhstan dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12760,55 +12760,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>