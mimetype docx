--- v1 (2025-12-28)
+++ v2 (2026-10-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2902ed4" w14:textId="2902ed4">
+    <w:p w14:paraId="f3bd392" w14:textId="f3bd392">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2521,51 +2521,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Posting and distribution of illegal content on online platforms in the territory of the Republic of Kazakhstan is prohibited.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Illegal content includes calls, propaganda or agitation for violent change of the constitutional order, violation of the integrity of the Republic of Kazakhstan, undermining the security of the state, war, social, racial, national, religious, class and tribal superiority, the cult of cruelty and violence, suicide, pornography, narcotic drugs, psychotropic substances, their analogues and precursors, ideas of separatism, fraud, information that contributes to the violation of interethnic and interfaith harmony, as well as statements that question the statehood and territorial integrity of the Republic of Kazakhstan, information that reveals state secrets or other secrets protected by law, and other information prohibited by the laws of the Republic of Kazakhstan.</w:t>
+      Illicit content shall include: calls for, propaganda or campaigning for a violent change of the constitutional order, violation of the integrity of the Republic of Kazakhstan, undermining state security, war, social, racial, national, religious, class and tribal superiority, the cult of cruelty and violence, suicide, non-traditional sexual orientation, pedophilia, pornography, narcotics, psychotropic substances, their analogues and precursors, ideas of separatism, fraud, information that is conductive to the violation of interethnic and interfaith harmony, as well as statements that question the statehood and territorial integrity of the Republic of Kazakhstan, information revealing state secrets or other secrets protected by law, and other information, prohibited by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Suspension, termination of placement and distribution of illegal content shall be carried out in accordance with Article 41-1 of the Law of the Republic of Kazakhstan "On communications".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z65" w:id="51"/>
     <w:p>
       <w:pPr>
@@ -2589,51 +2589,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 14 as amended by the Law of the Republic of Kazakhstan dated 19.06.2024 № 94-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 14 as amended by the Law of the Republic of Kazakhstan dated 19.06.2024 № 94-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 30.12.2025 № 248-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3948,51 +3948,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>K.Tokayev</w:t>
+              <w:t>K. Tokayev</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -4388,31 +4388,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>