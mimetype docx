--- v1 (2025-12-30)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="14202d6" w14:textId="14202d6">
+    <w:p w14:paraId="3b22cb6" w14:textId="3b22cb6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7802,79 +7802,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) provision of industrial grants;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      13-1) exemption of imports from import customs duties and value added tax as part of a special investment project;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       14) other measures determined by the Government of the Republic of Kazakhstan based on recommendations and proposals of the interdepartmental commission on industrial policy in accordance with this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 29 as amended by Law of the Republic of Kazakhstan. № 188-VII of 05.2025 (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 29 as amended by Law of the Republic of Kazakhstan. № 188-VII of 05.2025 (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9200,50 +9218,492 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The National Institute for Development in the field of industrial development shall open a current account with a second-tier bank - a resident of the Republic of Kazakhstan to manage the funds allocated for the provision of industrial grants, based on an agreement concluded between the authorized body in the field of state stimulation of industry and the national development institution in the field industrial development.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The balances on the current account at the end of the financial year shall not be subject to return to the authorized body in the field of state stimulation of industry and, accordingly, to the state budget, but shall be spent on the provision of industrial grants in the next financial year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 42-1. Special investment project</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A special investment project means an investment project implemented (implemented) by a legal entity of the Republic of Kazakhstan registered as a participant in a special economic zone or owner of a free warehouse in accordance with the customs legislation of the Republic of Kazakhstan, and (or) purchased from a participant in a special economic zone or implemented by a legal entity of the Republic of Kazakhstan that shall have entered into an agreement on industrial assembly of motor vehicles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A legal entity of the Republic of Kazakhstan implementing a special investment project within the framework of a special investment contract shall be exempt from customs duties when importing technological equipment, components and spare parts for it in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Exemption from customs duties on used raw materials and (or) materials imported by legal entities of the Republic of Kazakhstan as part of a special investment project on the basis of a special investment contract shall be carried out upon completion of the customs procedure of a free customs zone or a free warehouse, provided that such raw materials and materials shall be identified in the product obtained and the intended use of conditionally issued goods shall be recognized.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Exemption from import customs duties within the framework of the implementation of a special investment project shall be provided:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) participants of special economic zones for fifteen years, but not more than the validity period of special economic zones;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) owners of free warehouses for a period not exceeding fifteen years from the date of registration of a special investment contract;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) legal entities of the Republic of Kazakhstan that have entered into an agreement on the industrial assembly of motor vehicles for a period not exceeding fifteen years from the date of registration of a special investment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Exemption of imports of raw materials and (or) materials within the framework of a special investment contract from value added tax shall be applied in accordance with the conditions provided for by the Tax Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 as added by Article 42-1 in accordance with the Law of the Republic of Kazakhstan dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 42-2. Conclusion and termination of special investment contract, control</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A special investment contract shall be an agreement providing for the exemption of imports from the payment of import customs duties in accordance with the customs legislation of the Republic of Kazakhstan and from value added tax in accordance with the conditions established by the Tax Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A special investment contract shall be concluded with a legal entity of the Republic of Kazakhstan operating as a participant in a special economic zone or owner of a free warehouse, manufacturers of vehicles and (or) their components, as well as agricultural machinery and (or) its components - if there is an appropriate agreement on industrial assembly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The authorized body in the field of state stimulation of industry within fifteen working days from the date of receipt of the application for concluding a special investment contract shall prepare this contract for signing, taking into account the provisions of the model special investment contract approved by the authorized body in the field of state stimulation of industry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The procedure, terms and conditions for concluding and terminating a special investment contract shall be developed and approved by the authorized body in the field of state stimulation of industry in agreement with the central authorized body for state planning and the state body exercising leadership in the field of ensuring tax revenues and other mandatory payments to the budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      At the same time, amendments to the Annexes to the investment contract and the special investment contract can be made by agreement of the parties twice a year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The authorized body in the field of state stimulation of industry monitors compliance by the legal entity of the Republic of Kazakhstan with the conditions for granting a special investment contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      According to the form established by the authorized body in the field of state stimulation of industry, the legal entity shall submit to the specified body semi-annual reports on the fulfillment of the conditions of the special investment contract no later than July 25 and January 25 with a breakdown of the costs provided for by the work program, with the attachment of documents confirming the supply and use of technological equipment, components and spare parts for its intended purpose, raw materials and (or) materials, as well as components of vehicles and (or) agricultural machinery as part of the finished product.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. In case of non-fulfillment or improper fulfillment of the working program of the investment contract, the authorized body in the field of state stimulation of industry shall send a written notice to the legal entity of the Republic of Kazakhstan that has concluded a special investment contract indicating violations and shall set a three-month period for eliminating violations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. If, according to the results of the inspection carried out by the authorized body in the field of state stimulation of industry, it shall be established that the technological equipment, components and spare parts for it, raw materials and (or) materials, as well as components of vehicles and (or) agricultural machinery have not been used as part of finished products, a legal entity of the Republic of Kazakhstan, which did not pay the amount of customs duties due to preferences provided under a special investment contract, shall pay them in terms of unused technological equipment, components and spare parts for it, raw materials and (or) materials, as well as components of vehicles and (or) agricultural machinery with the accrual of penalties in the manner prescribed by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Control over the targeted use of objects of exemption from customs duties shall be carried out in the procedure determined by the Eurasian Economic Commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 as added by Article 42-2 in accordance with the Law of the Republic of Kazakhstan dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 3. MARKET PROMOTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14677,51 +15137,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. To stimulate the development of the production of vehicles and (or) their components, agricultural machinery and (or) its components, the authorized body in the field of state stimulation of industry shall conclude with legal entities of the Republic of Kazakhstan an agreement on the industrial assembly of vehicles, an agreement on the industrial assembly of agricultural machinery, an agreement on the industrial assembly of components for vehicles and (or) agricultural machinery in accordance with standard forms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The existence of a concluded agreement on industrial assembly shall be the basis for providing investment preferences to manufacturers of vehicles and (or) their components, as well as agricultural machinery and (or) its components, who have concluded a special investment contract in accordance with the Entrepreneurial Code of the Republic of Kazakhstan. Within the framework of the concluded agreement on industrial assembly, counter obligations are provided in accordance with Article 27 of this Law for manufacturers of vehicles, agricultural machinery, as well as their components.</w:t>
+      The existence of an industrial assembly agreement shall be the basis for granting investment preferences to manufacturers of vehicles and (or) their components, as well as agricultural machinery and (or) its components, who have concluded a special investment contract in accordance with Article 42-1 of this Law. Within the framework of the industrial assembly agreement concluded, counter obligations shall be provided in accordance with Article 27 of this Law for manufacturers of vehicles, agricultural machinery, as well as their components.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The conclusion of one of the agreements provided for by part one of paragraph 1 of this Article shall be a confirmation that the legal entity of the Republic of Kazakhstan is an industrial actor in the field of production of vehicles and (or) their components, agricultural machinery and (or) its components.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14882,50 +15342,92 @@
       a component for a vehicle shall refer to an integral part of the vehicle structure, a part, an assembly, a component product, a material, chemical, paint and varnish products and other components necessary for the production of a vehicle;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       for agricultural machinery shall refer to an integral part of the design of agricultural machinery, a part, assembly, component, material, chemical, paint and varnish products and other components necessary for the production of agricultural machinery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 62 as amended by the Law of the Republic of Kazakhstan dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 63. Agreement on the industrial assembly of vehicles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -15178,69 +15680,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 65. Provision of incentive measures under an industrial assembly agreement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Providing investment preferences for a special investment project in accordance with Article 286 of the Entrepreneurial Code of the Republic of Kazakhstan, stimulating the production in the Republic of Kazakhstan of environmentally friendly motor vehicles (corresponding to the environmental class established by the technical regulation of the Eurasian Economic Union; with electric motors) and their components, as well as self-propelled agricultural machinery that meets the environmental requirements defined by the technical regulations in accordance with the environmental legislation of the Republic of Kazakhstan in relation to vehicles and (or) their components, agricultural machinery and (or) its components for each unit produced, the conclusion of long-term contracts for public procurement of goods in in accordance with the legislation of the Republic of Kazakhstan on public procurement, taking into account the law of the Eurasian Economic Union, obtaining other measures aimed at to stimulate the development of production, manufacturers of vehicles, agricultural machinery, as well as their components are allowed only if the legal entity of the Republic of Kazakhstan has an appropriate agreement on the industrial assembly of vehicles and (or) their components, agricultural machinery and (or) its components.</w:t>
+      1. Providing investment preferences for a special investment project in accordance with Article 42-1 of this Law, stimulating the production of environmentally friendly automobile vehicles in the Republic of Kazakhstan (corresponding to the environmental class established by the technical regulations of the Eurasian Economic Union; with electric motors) and their components, as well as self-propelled agricultural machinery that shall meet the environmental requirements determined by technical regulations in accordance with the environmental legislation of the Republic of Kazakhstan in relation to vehicles and (or) their components, agricultural machinery and (or) its components for each released unit, conclusion of long-term contracts on public procurement of goods in accordance with the legislation of the Republic of Kazakhstan on public procurement, taking into account the law of the Eurasian Economic Union, obtaining other measures aimed at stimulating the development of production by vehicle manufacturers, agricultural machinery and their components shall be allowed only if the legal entity of the Republic of Kazakhstan has an appropriate agreement on the industrial assembly of vehicles and (or) their components, agricultural machinery and (or) its components.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The scope of support measures provided to legal entities of the Republic of Kazakhstan with which agreements on the industrial assembly of vehicles are concluded in accordance with Article 63 of this Law shall be determined based on a scoring system for assessing localization in accordance with the rules and conditions for concluding agreements on the industrial assembly of vehicles, provided for in subparagraph 23) of Article 9 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 65 as amended by the Law of the Republic of Kazakhstan dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 66. Measures to reduce the carbon footprint</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -15667,127 +16211,139 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7780"/>
-        <w:gridCol w:w="4220"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      President of the </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Republic of Kazakhstan </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4220" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -15844,55 +16400,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16218,31 +16774,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>