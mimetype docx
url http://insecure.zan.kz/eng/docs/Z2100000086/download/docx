--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3b22cb6" w14:textId="3b22cb6">
+    <w:p w14:paraId="dfb3f79" w14:textId="dfb3f79">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,55 +145,93 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Law of the Republic of Kazakhstan dated December 27, 2021 № 86-VII LRK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Unofficial translation</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text, the words “information system” (in all relevant grammatical forms), “information and communication infrastructure of the ‘electronic government’”, “information and communication technologies”, and “information and communication services” shall be replaced respectively with the words “digital system” (in the corresponding grammatical forms), “digital infrastructure of the ‘digital government’”, “digital technologies”, and “digital services”, in accordance with the Law of the Republic of Kazakhstan № 256-VIII dated 09.01.2026 (shall enter into force upon the expiry of six months after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law shall establish the fundamental principles of industrial policy and regulate social relations arising from the formation and implementation of industrial policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -277,51 +315,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) domestic value - the percentage of goods produced and works and services performed in the domestic market in the total volume of goods produced, work or services performed;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z629" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Industry 4.0 - organization of production, which provides for the integration of physical objects, processes and information and communication technologies, where real-time monitoring of physical processes shall be carried out, operational decisions are made, and technologies interact with each other and people;</w:t>
+      3) Industry 4.0 – the organization of production that provides for the integration of physical objects, processes, and digital technologies, whereby physical processes are monitored in real time, operational decisions are made, and interaction between technologies themselves and between technologies and people is ensured;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z630" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) innovation - the result of innovative activity put into use, which has been implemented in the form of a new or significantly improved product (goods, work or service), technology or process, a new marketing method or a new organizational method in business practice, organization of jobs or external relations, providing a competitive advantage;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z631" w:id="4"/>
     <w:p>
@@ -450,51 +488,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) market capacity - a quantitative indicator that determines the maximum possible volume of the domestic market, production, import and export of industrial products;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-1) register of off-take contracts - an electronic database containing information on off-take contracts, their executors and manufactured goods of the manufacturing industry, retrieved from state and non-state information systems;</w:t>
+      8-1) register of off-take contracts – a digital database containing information on off-take contracts, their contractors, and manufactured goods of the processing industry, obtained from state and non-state digital systems;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z635" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) industry - a branch of the economy, representing the types of economic activities related to the extraction of minerals, manufacturing, supply of electricity, gas and steam, air conditioning, water supply, sanitation, organization of collection and disposal of waste, as well as the elimination of pollution;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z636" w:id="9"/>
     <w:p>
       <w:pPr>
@@ -767,116 +805,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) transfer of technologies - the process of introduction by entities of industrial and innovative activity of new or improved technologies, the rights of ownership, possession and (or) use of which shall be obtained in ways not prohibited by the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z650" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23-1) digital verification is an automated process of assessing an applicant implemented using the information and communication infrastructure of the electronic government;</w:t>
+      23-1) digital verification – an automated process for assessing an applicant, carried out through an object of the digital infrastructure of the “digital government”;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) non-commodity export - export of goods of manufacturing industry and services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      25) major customers are subsoil users with the right to extract solid minerals, exccuding commonly occurring minerals; certain entities in the quasi-public sector; natural monopoly entities excludin small-scale natural monopoly entities; systemically important enterprises.</w:t>
+        <w:t xml:space="preserve">
+      25) major customers are subsoil users with the right to extract solid minerals, exccuding commonly occurring minerals; certain entities in the quasi-public sector; natural monopoly entities excludin small-scale natural monopoly entities; systemically important enterprises; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) electronic industry – an industrial sector that includes the development, assembly, testing, and manufacture of devices such as computers, computer peripheral equipment, communication equipment, consumer electronic devices, measuring, testing and aviation equipment, radiation-hardened components for space applications, electromedical and electrotherapeutic equipment, optical instruments and equipment, equipment for magnetic and optical media research, as well as the manufacture of assemblies, constituent parts (integrated circuits, “active” and “passive” electronic components), and spare parts for electronic industry products;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) electronic industry products – electronic components and products made from them for various purposes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) authorized body in the field of the electronic industry – the central executive body carrying out state regulation in the field of the electronic industry and, within the limits established by the legislation of the Republic of Kazakhstan, intersectoral coordination in the field of the electronic industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1, as amended by the Law of the Republic of Kazakhstan dated 30.12.2022 № 177-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 23.01.2024 № 54-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 01.07.2024 № 107-VIII (effective from 01.01.2025); № 188-VII of May 19, 2025 (see Article 3 for the procedure of entry into force).</w:t>
+        <w:t>      Footnote. Article 1, as amended by the Law of the Republic of Kazakhstan dated 30.12.2022 № 177-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 23.01.2024 № 54-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 01.07.2024 № 107-VIII (effective from 01.01.2025); № 188-VII of May 19, 2025 (see Article 3 for the procedure of entry into force); dated 09.01.2026 № 256-VIII (shall enter into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2630,69 +2722,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) develop and approve the rules for providing domestic raw materials to manufacturing enterprises;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) develop the rules for maintaining and using the national information system of industry of the Republic of Kazakhstan;</w:t>
-[...17 lines deleted...]
-      31) develop the list of functional and information services included in the national information system of the industry of the Republic of Kazakhstan;</w:t>
+      30) develops the rules for the maintenance and use of the National digital industry system of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) develops the list of functional and digital services included in the National digital industry system of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) develop and approve the methodology for assessing industrial development;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2970,51 +3062,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9 as amended by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); № 188-VII of 19.05.2025 (see Art. 3 for the procedure of implementation).</w:t>
+        <w:t>      Footnote. Article 9 as amended by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); № 188-VII of 19.05.2025 (see Art. 3 for the procedure of implementation); dated 09.01.2026 № 256-VIII (shall enter into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3055,69 +3147,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) participate in the formation and implementation of industrial policy;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) develop and approve the rules for reimbursing part of the costs incurred by industrial and innovative entities in promoting goods and services of Kazakh origin from the manufacturing industry, as well as information and communication services to foreign markets within the framework of accepted international obligations;</w:t>
-[...17 lines deleted...]
-      3) develop and approve a list of goods and services of Kazakh origin in the manufacturing industry, as well as information and communication services, for which the costs of promoting them to foreign markets are partially reimbursed;</w:t>
+      2) develops and approves the rules for reimbursing a portion of the costs incurred by subjects of industrial and innovative activity for the promotion of Kazakhstan-origin goods and services of the manufacturing industry, as well as digital services, in foreign markets within the framework of assumed international obligations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) develops and approves the list of Kazakhstan-origin goods and services of the manufacturing industry, as well as digital services, for which the costs of their promotion in foreign markets are partially reimbursed;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) carry out, within the limits of its competence, the development and promotion of non-commodity exports;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3240,50 +3332,289 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Article 10-1. Competence of the authorized body in the field of the electronic industry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The authorized body in the field of the electronic industry shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) formulate state policy in the field of the electronic industry, in accordance with the current legislation of the Republic of Kazakhstan, on the basis of and in pursuance of the main directions of the domestic and foreign policy of the state determined by the President of the Republic of Kazakhstan, and the main directions of the state's socio-economic policy, defence capability, security, and public order developed by the Government of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) perform strategic, regulatory, and implementation functions within its competence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ensure the implementation of projects and programs in the field of the electronic industry, including the conduct of research and development (R&amp;D) activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) develop and approve the rules for conducting sectoral expertise in the field of the electronic industry;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) conduct sectoral expertise of projects in the field of the electronic industry;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) develop and approve, within its competence, regulatory legal acts in the field of the electronic industry;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) carry out international cooperation in the field of the electronic industry and represent the interests of the Republic of Kazakhstan in international organizations and foreign states;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) develop and approve the rules for the formation and maintenance of the register of trusted software and electronic industry products, as well as the criteria for including software and electronic industry products in the register of trusted software and electronic industry products;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) exercise other powers provided for by this Law, other laws of the Republic of Kazakhstan, and acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Law has been supplemented with Article 10-1 in accordance with the Law of the Republic of Kazakhstan dated January 9, 2026, № 256-VIII (shall enter into force upon expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Article 11. Competence of local executive bodies of regions, cities of republican significance and the capital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Local executive bodies of regions, cities of republican significance and the capital shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4006,51 +4337,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       analysis of the effectiveness of the implementation of state incentives for industry;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      monitoring of reciprocal obligations, excluding for monitoring of reciprocal obligations assumed by entities engaged in industrial and innovative activities when providing state incentives for industry by reimbursing part of the costs incurred by entities engaged in industrial and innovative activities for promoting goods and services of Kazakhstani origin in the manufacturing industry, as well as information and communication services to external markets within the framework of accepted international obligations, under which the costs of promoting them to external markets are partially reimbursed;</w:t>
+      monitoring of counter-obligations, except for the monitoring of counter-obligations assumed by subjects of industrial and innovative activity when industrial state support measures are provided through the reimbursement of a portion of the costs incurred by subjects of industrial and innovative activity for the promotion of Kazakhstan-origin goods and services of the manufacturing industry, as well as digital services, in foreign markets within the framework of assumed international obligations, for which such promotion costs are partially reimbursed;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       conducting an assessment of industrial development;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4264,51 +4595,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       providing measures of state incentives for industry aimed at promoting goods, works and services of entities of industrial and innovative activity on the domestic market;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      service support for entities of industrial and innovative activities in the domestic market, including the maintenance of information systems designed to develop domestic value and purchase goods, works and services used in subsoil use operations;</w:t>
+      providing service support to subjects of industrial and innovative activity in the domestic market, including support and maintenance of digital systems intended for the development of in-country value and for the procurement of goods, works, and services used in the course of subsoil use operations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) be the centre of subcontracting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4564,105 +4895,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) develop and submit to the competent authority in the field of foreign trade regulation proposals on the list of high-tech goods and services of Kazakh origin in the manufacturing industry;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) open a current account with a second-tier bank resident in the Republic of Kazakhstan for the purpose of managing funds allocated to reimburse part of the costs incurred by industrial and innovative entities in promoting goods and services of Kazakhstani origin in the manufacturing industry, as well as information and communication services to foreign markets within the framework of accepted international obligations, under which the costs of promoting them to foreign markets are partially reimbursed, under an agreement concluded between the competent authority in the field of foreign trade regulation and the national development institute in the field of development and promotion of non-resource exports.</w:t>
-[...53 lines deleted...]
-      10-2) monitor the reciprocal obligations assumed by entities engaged in industrial and innovative activities when implementing state incentives for industry by reimbursing part of the costs incurred by entities engaged in industrial and innovative activities to promote goods and services of Kazakh origin in the manufacturing industry, as well as information and communication services to external markets within the framework of accepted international commitments, under which the costs of promoting them to external markets are partially reimbursed, as per the rules for reimbursement of part of the costs incurred by industrial and innovative entities in promoting goods and services of Kazakh origin from the manufacturing industry, as well as information and communication services to foreign markets within the framework of accepted international obligations;</w:t>
+      10) opens a current account with a second-tier bank that is a resident of the Republic of Kazakhstan for the purpose of managing funds allocated for the reimbursement of a portion of the costs incurred by subjects of industrial and innovative activity for the promotion of Kazakhstan-origin goods and services of the manufacturing industry, as well as digital services, in foreign markets within the framework of assumed international obligations, for which promotion costs are partially reimbursed. Such management shall be carried out on the basis of an agreement concluded between the authorized body in the field of foreign trade regulation and the national development institution for the development and promotion of non-resource exports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The balances of funds remaining in the current account at the end of a financial year shall not be returned to the authorized body in the field of foreign trade regulation and, accordingly, to the state budget. Instead, such funds shall be used in the following financial year for the reimbursement of a portion of the costs incurred by subjects of industrial and innovative activity for the promotion of Kazakhstan-origin goods and services of the manufacturing industry, as well as digital services, in foreign markets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) provides services to the authorized body in the field of foreign trade regulation for the implementation of industrial state support measures through the reimbursement of a portion of the costs incurred by subjects of industrial and innovative activity for the promotion of Kazakhstan-origin goods and services of the manufacturing industry, as well as digital services, in foreign markets within the framework of assumed international obligations, for which promotion costs are partially reimbursed, in accordance with the rules for reimbursement of a portion of the costs incurred by subjects of industrial and innovative activity for the promotion of Kazakhstan-origin goods and services of the manufacturing industry, as well as digital services, in foreign markets within the framework of assumed international obligations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-2) monitors the counter-obligations assumed by subjects of industrial and innovative activity when industrial state support measures are provided through the reimbursement of a portion of the costs incurred by such subjects for the promotion of Kazakhstan-origin goods and services of the manufacturing industry, as well as digital services, in foreign markets within the framework of assumed international obligations, for which promotion costs are partially reimbursed, in accordance with the rules for reimbursement of a portion of the costs incurred by subjects of industrial and innovative activity for the promotion of Kazakhstan-origin goods and services of the manufacturing industry, as well as digital services, in foreign markets within the framework of assumed international obligations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) provide other measures of service support established by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5659,69 +5990,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 16. National information system of industry of the Republic of Kazakhstan</w:t>
-[...17 lines deleted...]
-      1. The national information system of industry of the Republic of Kazakhstan (hereinafter for the purposes of this article - the System) shall be an information system that provides information on the state of development of the industry.</w:t>
+        <w:t>Article 16. National digital industry system of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The National digital industry system of the Republic of Kazakhstan (hereinafter, for the purposes of this Article, - the system) is a digital system that contains information on the state of industrial development.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The goals of maintaining the system shall be to increase the efficiency of generating and exchanging information on the state of the industry, provide the subjects of activity in the industry with up-to-date information to simplify the process of doing business, as well as provide complete and reliable information to state bodies for forecasting and making decisions on industrial policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5821,80 +6152,122 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) on the implementation of industrial and innovative projects;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) other information in accordance with the list of functional and information services included in the national information system of the industry of the Republic of Kazakhstan.</w:t>
-[...17 lines deleted...]
-      4. The creation, maintenance and operation of the system shall be carried out in accordance with the rules for maintaining and using the national information system of the industry of the Republic of Kazakhstan.</w:t>
+      6) other information in accordance with the list of functional and digital services included in the National digital industry system of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The creation, maintenance, and operation of the system shall be carried out in accordance with the rules for the maintenance and use of the National digital industry system of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 16 as amended by the Law of the Republic of Kazakhstan № 256-VIII dated 09.01.2026 (shall enter into force upon expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Paragraph 2. Industrial and innovative infrastructure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 17. Industrial and innovative infrastructure</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8675,51 +9048,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The measures of state stimulation of industry are provided by the authorized body in the field of regulation of foreign trade activities with the involvement of the national development institute in the field of development and promotion of non-resource exports through:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) reimbursement of part of the costs incurred by industrial and innovative entities in promoting goods and services of Kazakh origin from the manufacturing industry to foreign markets under the rules for reimbursement of part of the costs incurred by industrial and innovative entities in promoting goods and services of Kazakh origin from the manufacturing industry, as well as information and communication services to external markets within the framework of accepted international commitments;</w:t>
+      1) reimbursement of a portion of the costs incurred by subjects of industrial and innovative activity for the promotion of Kazakhstan-origin goods and services of the manufacturing industry in foreign markets, in accordance with the rules for reimbursement of a portion of the costs incurred by subjects of industrial and innovative activity for the promotion of Kazakhstan-origin goods and services of the manufacturing industry, as well as digital services, in foreign markets within the framework of assumed international obligations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) subsidising interest rates on loans issued and leasing transactions made by second-tier banks, the Development Bank of Kazakhstan, other legal entities engaged in leasing activities, foreign buyers of high-tech goods and services of Kazakh origin from the manufacturing industry, which are subject to insurance by the Export Credit Agency of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11471,96 +11844,120 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 50. Regulated procurement of industrial products</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Regulation of purchases of industrial products shall be carried out in accordance with the legislation of the Republic of Kazakhstan on public procurement, subsoil and subsoil use, informatization and other legislation of the Republic of Kazakhstan.</w:t>
+      1. Regulation of procurement of industrial products shall be carried out in accordance with the legislation of the Republic of Kazakhstan on public procurement, subsoil and subsoil use, digital legislation of the Republic of Kazakhstan, and other legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Regulated purchases of industrial products must be carried out taking into account the requirements of the national standards of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Footnote. Article 50 as amended by the Law of the Republic of Kazakhstan № 256-VIII dated 09.01.2026 (shall enter into force upon expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      Article 51 shall be valid until 01.01.2026 as per Article 69 of this Law.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11709,51 +12106,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The register of Kazakhstani commodity producers (hereinafter referred to as the register) shalll be compiled as per the rules for maintaining the register of Kazakhstani commodity producers and consists of the following stages:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) filing an application via the user's personal account on the web portal of the electronic government information and communication infrastructure; </w:t>
+      1) submission of an application through the user’s personal account on the web portal of the digital infrastructure object of the “digital government”; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) digital verification; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11889,69 +12286,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. After filing an application, digital verification shall be carried out as per the criteria defined by the rules for maintaining the register of Kazakhstani commodity producers, confirming production activities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The information required for inclusion in the register shall be generated by the information and communication infrastructure of the electronic government.</w:t>
-[...17 lines deleted...]
-      The results of digital verification shall be sent to the applicant's personal account on the web portal of the information and communication infrastructure of the e-government system.</w:t>
+      The information required for inclusion in the register shall be generated by the digital infrastructure object of the “digital government”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The results of digital verification shall be sent to the applicant’s personal account on the user portal of the digital infrastructure object of the “digital government”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the event of a negative result of digital verification, the decision must contain a reasoned response with justifications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12051,51 +12448,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. If the production assessment is positive, the applicant shall be included in the register by the authorised body in the field of state industrial promotion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      If the assessment result is negative, a reasoned response with explanations shall be automatically forwarded to the user's personal account on the web portal of the e-government information and communication infrastructure object.</w:t>
+      In the case of a negative production assessment result, a reasoned response with justifications shall automatically be sent to the user’s personal account on the web portal of the digital infrastructure object of the “digital government”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A business entity shall be entitled to reapply for inclusion in the register after rectifying the identified non-conformities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12236,133 +12633,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Software produced in the Republic of Kazakhstan and included in the register of trusted software and electronic industry products under the legislation of the Republic of Kazakhstan shall be equated to goods of Kazakhstani origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. The procedure for confirming Kazakhstani software manufacturers for inclusion in the register shall be established by the competent authority in the field of informatisation.</w:t>
-[...53 lines deleted...]
-      5. Kazakhstani software manufacturers shall be entitled to appeal the notification to the competent authority in the field of informatisation within thirty calendar days from the date of exclusion from the register.</w:t>
+      2. The procedure for confirming a Kazakhstani software producer for inclusion in the register shall be determined by the authorized body in the field of digitalization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The authorized body in the field of digitalization shall conduct quarterly monitoring of Kazakhstani software producers included in the register and shall notify the authorized body in the field of state industrial stimulation of the results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The inclusion and exclusion of Kazakhstani software producers from the register shall be carried out by the authorized body in the field of state industrial stimulation on the basis of a notification from the authorized body in the field of digitalization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Kazakhstani software producers shall have the right, within thirty calendar days from the date of exclusion from the register, to appeal the notification to the authorized body in the field of digitalization.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 3 has been supplemented with Article 51-2 pursuant to Law of the Republic of Kazakhstan № 188-VIII of 19.05.2025 (shall be enacted upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 3 has been supplemented with Article 51-2 pursuant to Law of the Republic of Kazakhstan № 188-VIII of 19.05.2025 (shall be enacted upon expiry of sixty calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan № 256-VIII dated 09.01.2026 (shall enter into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12624,51 +13021,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Upon inclusion of a Kazakhstani commodity producer in the register, the competent authority in the field of state industrial promotion shall monitor the situation at least once a quarter by means of digital verification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Based on the results of monitoring, if any non-compliance with the criteria specified in paragraph 3 of Article 51-1 hereof is identified, a notification shall be sent to the user's personal account on the web portal of the information and communication infrastructure facility of the electronic government regarding the need to eliminate the identified non-compliance.</w:t>
+      2. Based on the results of monitoring, if inconsistencies with the criteria specified in paragraph 3 of Article 51-1 of this Law are identified, a notification shall be sent to the user’s personal account on the web portal of the digital infrastructure object of the “digital government” regarding the need to eliminate the identified inconsistencies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       If the identified non-conformities are not eliminated, the Kazakhstani manufacturer shall be removed from the register.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -16400,55 +16797,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>