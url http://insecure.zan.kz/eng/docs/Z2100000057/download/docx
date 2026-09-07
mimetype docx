--- v1 (2025-11-19)
+++ v2 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fed069e" w14:textId="fed069e">
+    <w:p w14:paraId="3b8b410" w14:textId="3b8b410">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -676,51 +676,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The objectives of the state courier communication shall be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) delivery of correspondence coming from (sent to the address of) the President of the Republic of Kazakhstan, chairpersons of the Chambers of the Parliament of the Republic of Kazakhstan, the Chairman of the Security Council of the Republic of Kazakhstan, Prime Minister of the Republic of Kazakhstan, State Advisor of the Republic of Kazakhstan, Commissioner for Human Rights in the Republic of Kazakhstan, heads of the Administration of the President of the Republic of Kazakhstan, and the Office of the Government of the Republic of Kazakhstan, with delivery at the location of these officials, including outside the Republic of Kazakhstan;</w:t>
+      1) the delivery of correspondence originating from (addressed to) the President of the Republic of Kazakhstan, the Vice-President of the Republic of Kazakhstan, the Chairman of the Kurultai of the Republic of Kazakhstan, the Chairman of the Security Council of the Republic of Kazakhstan, the Prime Minister of the Republic of Kazakhstan, Chairman of Қазақстан Халық Кеңесі, the Human Rights Commissioner of the Republic of Kazakhstan, the heads of the Presidential Administration of the Republic of Kazakhstan, and the Government Secretariat of the Republic of Kazakhstan, to be delivered to the places of residence of these officials, including outside the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) delivery of correspondence of state bodies of the Republic of Kazakhstan and other organizations, determined by the list of users of state courier services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -801,64 +801,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 3 as amended by the Law of the Republic of Kazakhstan dated 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 157-VII </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 157-VII </w:t>
-[...9 lines deleted...]
-        <w:t>(shall come into effect ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>(shall come into effect ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication); dated 11.06.2026№ 306-VIII (shall enter into force from 11.06.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2912,55 +2912,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3286,31 +3286,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>