--- v1 (2025-12-28)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="45316e6" w14:textId="45316e6">
+    <w:p w14:paraId="e60be72" w14:textId="e60be72">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,55 +145,121 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Law of the Republic of Kazakhstan № 47-VII dated June 8, 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Unofficial translation</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Note!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text, the words "information system," shall be replaced with the words "digital system" in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall take effect six months after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 1. Scope of application of this Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -546,79 +612,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) procurement within the framework of agreements aimed at developing industry concluded in accordance with the Law of the Republic of Kazakhstan “On Industrial Policy”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) procurement of goods, works, services within the framework of the implementation of transactions on Islamic financing, including with organizations registered in the territory of foreign states.</w:t>
+      17) procurement of goods, works, services within the framework of the implementation of transactions on Islamic financing, including with organizations registered in the territory of foreign states;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) related to the acquisition of goods, works and services by an authorized company, engaged in facilitating shared construction of an apartment building and (or) a complex of individual residential buildings, upon the occurrence of a warranty event in accordance with the legislation of the Republic of Kazakhstan on shared participation in housing construction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 27.12.2021 № 87-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 01.07.2024 № 107-VIII (effective from 01.01.2025); dated 15.07.2025 № 207-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 27.12.2021 № 87-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 01.07.2024 № 107-VIII (effective from 01.01.2025); dated 15.07.2025 № 207-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall take effect six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -952,69 +1036,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) procurement - the purchase of goods, works and services by customers on a fee basis in obedience to the procedure prescribed by this Law and the procurement rules;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) procurement web portal: an information system for electronic procurement in compliance with this Law and the procurement rules;</w:t>
-[...17 lines deleted...]
-      13) procurement participant - customer, organiser of procurement, potential supplier, supplier and operator of the electronic procurement information system;</w:t>
+      12) procurement web portal – a digital system that facilitates electronic procurement in accordance with this Law and the procurement rules;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) procurement participant – a customer, procurement organizer, potential supplier, supplier and operator of the digital electronic procurement system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) a centralised procurement control service - a service of a national management holding company, a national holding company, a national company other than a national company in which the national management holding company or national holding company is a shareholder, and a service of a socio-entrepreneurial corporation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1222,69 +1306,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) National Welfare Fund (hereinafter referred to as the Fund) is a national management holding company;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) e-shop: an information system integrated with a web-based procurement portal, providing procurement as determined in the procurement rules;</w:t>
-[...17 lines deleted...]
-      26) e-procurement information system operator - depending on the scope of the relationship:</w:t>
+      25) electronic store – a digital system, integrated with the web portal of procurements that facilitates procurements in accordance with the procurement rules;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) operator of the digital electronic procurement system – depending on the scope of relations:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       for certain quasi-public sector entities, other than the Fund and the Fund's organisations, the legal person(s) designated by the authorised procurement body, the powers of which are determined in the procurement rules;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1304,51 +1388,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 2 as amended by the Law of the Republic of Kazakhstan dated 30.12.2022 № 177-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 01.07.2024 № 107-VIII (effective from 01.01.2025).</w:t>
+        <w:t>      Footnote. Article 2 as amended by the Law of the Republic of Kazakhstan dated 30.12.2022 № 177-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 01.07.2024 № 107-VIII (effective from 01.01.2025); dated 09.01.2026 № 256-VIII (shall take effect six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1848,51 +1932,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Procurement planning shall be based on relevant business plans and (or) budgets, and (or) development plans, and (or) repair plans, and (or) production programmes, and (or) investment programmes, and (or) contracts for the fulfilment of the state assignment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      .2. Procurement plan (preliminary, annual, long-term one) shall be published on the procurement web portal. </w:t>
+      2. Procurement plan (preliminary, annual, long-term one) shall be published on the procurement web portal. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The customer, organizer of procurement shall divide heterogeneous goods, works and services into lots pursuant to their homogeneity, homogeneous goods - by types of homogeneous goods and by places of delivery, homogeneous works, services - by place of their performance, provision, except for cases provided for in the procurement rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2266,57 +2350,56 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The potential supplier - non-resident of the Republic of Kazakhstan in confirmation of its compliance with the qualification requirements established by the procurement rules shall submit the same documents as residents of the Republic of Kazakhstan, or documents confirming similar information on the qualifications of the potential supplier - non-resident of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Article 9: Consequences for a potential supplier or vendor providing inaccurate information</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 9: Consequences for a potential supplier or vendor providing inaccurate information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Potential suppliers or suppliers who have provided inaccurate information during the procurement process shall be included in the register of unfair procurement participants, the list of unreliable potential suppliers (vendors) of the Fund as determined in the procurement rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2362,51 +2445,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the customer, if such a fact is established after summing up the results of the procurement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) the customer, the organiser of the procurement, if such a fact is established before summing up the results of the procurement.</w:t>
+      2) the customer, the organizer of the procurement, if such a fact is established before summing up the results of the procurement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The written notification must be accompanied by copies of the documents proving this fact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2415,51 +2498,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 10. Register of unfair procurement participants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The register of unfair participants in procurement shall be formed in the electronic procurement information system.</w:t>
+      1. The register of unscrupulous procurement participants is formed in the digital electronic procurement system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The register of unfair procurement participants shall be a list of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2767,51 +2850,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 as amended by the Law of the Republic of Kazakhstan dated 30.12.2022 № 177-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 as amended by the Law of the Republic of Kazakhstan dated 30.12.2022 № 177-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall take effect six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4114,141 +4197,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The objects subjected to control shall be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) a purchaser, an organiser of procurement, a tender commission (auction commission), an expert procurement commission, a procurement expert;</w:t>
+      1) a purchaser, an organizer of procurement, a tender commission (auction commission), an expert procurement commission, a procurement expert;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) a potential supplier, supplier, and persons engaged by them as subcontractors for the performance of works or co-contractors for the provision of services, within the scope of the subject matter of the procurement being made;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) e-procurement information system operator.</w:t>
+      3) the operator of the digital electronic procurement system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The grounds for monitoring compliance with procurement rules shall be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) a written application or an application received via publicly available information systems and complying with the requirements of the legislation of the Republic of Kazakhstan on electronic document and electronic digital signature, of a potential supplier or a supplier taking (took) part in a tender or auction, or its authorised representative with a complaint against actions (inaction), decisions of the customer, organiser of procurement or tender commission (auction commission), expert commission for the procurement, procurement expert, operator of electronic procurement information system;</w:t>
-[...17 lines deleted...]
-      2) law enforcement orders received;</w:t>
+      1) a written request or a request, received through publicly accessible digital systems and complying with the statutory  requirements of the Republic of Kazakhstan on electronic documents and electronic digital signatures, from a potential supplier or a supplier, participating (who has participated) in the procurement, or their authorized representative, with a complaint regarding the actions (inaction) or decisions of the customer, procurement organizer, tender committee (auction committee), procurement expert committee, procurement expert, or operator of the digital electronic procurement system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) decisions received from law enforcement agencies and national security bodies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) inspection plan for the centralised procurement control service;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4312,51 +4395,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) a binding act of the planned inspection containing recommendations for the elimination of detected irregularities and their causes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. If, based on the results of control, the fact of an act (omission) containing elements of a criminal offence committed by the object of control is revealed, the centralized procurement control service shall forward information on the commission of the said act (omission) and documents confirming such fact to law enforcement agencies within five working days from the day of revealing such fact.</w:t>
+      6. Where, as a result of monitoring, it shall be established that the entity under scrutiny has committed an act (or omission) that constitutes the elements of a criminal offence, the centralized procurement oversight service is obliged, within five working days of the discovery of such a fact, to forward information regarding the commission of the specified act (or inaction) and the documents confirming such a fact to the law enforcement agencies and national security authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. If the centralised procurement control service issues a remedial notification, the object of control shall remedy the breaches specified in the notification within ten working days of the day following the date of delivery (receipt) of the notification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4376,136 +4459,136 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 30.12.2022 № 177-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 30.12.2022 № 177-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall take effect six months after the date of its first official publication); dated 12.06.2026 № 311-VIII (shall enter into force upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 16. Appeal against actions (inaction), decisions of the customer, organizer of procurement, tender commission (auction commission), procurement expert, expert commission on procurement, operator of information system for electronic procurement, decision of centralized service on procurement control</w:t>
-[...53 lines deleted...]
-      3. A potential supplier, who participated in the procurement, may appeal against the actions (inaction), decisions of the customer, organizer of procurement, tender commission (auction commission), expert on procurement, expert commission on procurement, operator of information system of electronic procurement within two working days from the date of publication of the protocol on the results of procurement, if their actions (inaction), decisions violate the rights and (or) legitimate interests of the potential supplier, who participated in the procurement.</w:t>
+        <w:t xml:space="preserve">Article16. Appealing the actions (inaction), decisions of the customer, procurement organizer, tender committee (auction committee), procurement expert, procurement expert committee, operator of the digital electronic procurement system, decisions of the centralized procurement control service  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A potential supplier, supplier shall have the right to appeal the actions (inaction) or decisions of the customer, procurement organizer, tender committee (auction committee), procurement expert, procurement expert committee, or operator of the digital electronic procurement system, if their actions (inaction) or decisions violate the rights and (or) legitimate interests of the potential supplier or supplier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A potential supplier shall have the right to appeal the actions (inaction) or decisions of the customer, procurement organizer, tender committee (auction committee), procurement expert, procurement expert committee, or operator of the digital electronic procurement system before the opening of bids or price proposals if their actions (inaction) or decisions violate the rights and (or) legitimate interests of the potential supplier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A potential supplier, who participated in the procurement shall have the right to appeal the actions (inaction), decisions of the customer, the procurement organizer, the tender committee (auction committee), the procurement expert, the procurement expert committee, the operator of the digital electronic procurement system within two working days from the date of publication of the report on the procurement results, if their actions (inaction), decisions violate the rights and (or) legitimate interests of the potential supplier, who participated in the procurement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. In response to a potential supplier not agreeing with the results of the tender, the tender committee shall submit a reasoned decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4515,51 +4598,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. In the cases provided for in paragraphs 2 and 3 hereof, the conclusion of the contract shall be suspended until the expiry of the time limit for the examination of the complaint. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Upon expiration of time limits set by paragraphs 2 and 3 hereof, an appeal against actions (inaction), decisions of customer, organizer of procurement, tender commission (auction commission), expert on procurement, expert commission on procurement, operator of information system of electronic procurement to the centralized service on procurement control shall be made in obedience to the laws of the Republic of Kazakhstan.</w:t>
+      6. Upon expiration of the terms, established by paragraphs 2 and 3 of this article, appealing against the actions (inaction) and decisions of the customer, procurement organizer, tender committee (auction committee), procurement expert, procurement expert committee, or operator of the digital electronic procurement system to the centralized procurement control service shall be executed in accordance with the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. A complaint by a potential supplier, vendor may be submitted via the web portal for procurement in obedience to the legislation of the Republic of Kazakhstan on electronic document and electronic digital signature.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4588,50 +4671,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A decision to reject the cancellation and/or review of the procurement results, containing the conclusions that no cancellation and/or review of the procurement results is necessary, with justification, shall be communicated to the applicant within three calendar days of the date of such decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. In the event of disagreement with the decision of the centralised procurement control unit made pursuant to paragraph 8 hereof, the potential supplier shall be entitled to appeal to a court of law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall take effect six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 17. Liability for violation of the legislation of the Republic of Kazakhstan on procurement by certain quasi-public sector entities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4944,55 +5069,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5318,31 +5443,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>