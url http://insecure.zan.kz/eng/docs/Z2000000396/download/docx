--- v0 (2025-11-16)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9bd5a78" w14:textId="9bd5a78">
+    <w:p w14:paraId="ec7b270" w14:textId="ec7b270">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -167,50 +167,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Footnote. Throughout the entire text, the words "information system", "information system's", "information system”, "information system", "information systems" shall be replaced by the words "digital system", "digital system's", "digital system”, "digital system”, "digital systems" respectively in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       This Law shall establish the fundamental principles of technical regulation that arise when establishing, fulfilling requirements for products related to its processes, providing services, and also shall define the legal basis for the functioning of the state system of technical regulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 1. GENERAL PROVISIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -398,51 +416,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) the state system of technical regulation - a set of subjects of technical regulation and relations between them to establish requirements for objects of technical regulation in regulatory legal acts, standardization documents and their execution;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) the register of data of the state technical regulation system (hereinafter referred to as the register of technical regulation) - an electronic database of technical regulations, accreditation subjects, issued documents on conformity assessment, audit experts on confirmation, equipment, product information that does not meet the requirements of technical regulations, and other information in the field of technical regulation;</w:t>
+      10) register of data of the state system of technical regulation (hereinafter referred to as the register of technical regulation) - a digital database of technical regulations, accreditation entities, issued documents on conformity assessment, expert auditors for confirmation of conformity, equipment, information on products that do not comply with the requirements of technical regulations, and other information in the field of technical regulation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) mandatory certification - a form of mandatory confirmation of compliance by a body to confirm compliance of objects of technical regulation with the requirements of technical regulations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -956,69 +974,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) the authorized body in the field of technical regulation (hereinafter referred to the authorized body) - the central executive body providing leadership and intersectoral coordination in the field of technical regulation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41) technical regulation information system - an automated information system designed to store, process, search, distribute, transmit and provide data and information contained in the registers of technical regulation, the state system for ensuring the unity of measurements, the national standardization system and unified registers of issued or accepted documents on conformity assessment of the Eurasian Economic Union;</w:t>
-[...17 lines deleted...]
-      42) web-portal of information system of technical regulation (hereinafter referred to web-portal) - internet-resource providing a single point of access to information system of technical regulation;</w:t>
+      41) digital system of technical regulation - an automated digital system designed for the storage, processing, retrieval, distribution, transmission and provision of data and information contained in the registers of technical regulation, the state system for ensuring the uniformity of measurements, the national standardization system and the unified registers of issued or accepted documents on conformity assessment of the Eurasian Economic Union;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) web portal of the digital system of technical regulation (hereinafter referred to as the web portal) - an Internet resource that provides a single point of access to the digital system of technical regulation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) technical secretariat - an organization determined by the authorized body to carry out activities to verify the correctness and validity of approval of a vehicle type, approval of a chassis type, collection of information on issued certificates of safety of a vehicle structure and assignment of international identification codes to vehicle manufacturers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1056,51 +1074,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); № 188-VIII of 19.05.2025 (shall come into force on 01.01.2026).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); № 188-VIII of 19.05.2025 (shall come into force on 01.01.2026); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1361,51 +1379,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The main objectives of technical regulation shall be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ensuring the safety of products, processes and services for human life and health and the environment, including flora and fauna ;</w:t>
+      1) ensuring the safety of products, processes and services for human life and health and the environment, including flora and fauna;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) prevention of actions misleading buyers (consumers) regarding the safety and quality of products, services, including through ensuring the reliability of their assessment of conformity, traceability of products or products and related processes;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2318,51 +2336,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ensure the operation of the Information Center;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) develop and approve permitting requirements for expert auditors to confirm compliance, a list of documents confirming compliance with them, as well as rules for certification, renewal of certificates of expert auditors to confirm compliance in agreement with the authorized body in the field of permits and notifications and the authorized body in the field of informatization;</w:t>
+      13) develop and approve licensing requirements for expert auditors for conformity assessment, a list of documents confirming compliance with them, as well as rules for certification, renewal of certificates of expert auditors for conformity assessment in agreement with the authorized body in the field of permissions and notifications and the authorized body in the field of digitalization;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) develop and approve requirements for training centers, rules for their inclusion in the register of technical regulation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2796,51 +2814,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5025,134 +5043,176 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The formation, maintenance and monitoring of the register shall include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) maintenance, transfer and storage of the technical regulation register data through the technical regulation information system;</w:t>
-[...35 lines deleted...]
-      3) provision of electronic services to users through the information system of technical regulation;</w:t>
+      1) maintaining, transmitting, and storing data from the technical regulation registry through the digital technical regulation system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) providing data and information to government bodies that are authorized to receive information contained in the digital technical regulation system, in accordance with the laws of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) providing electronic services to users through the digital technical regulation system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) publication of information and information from the technical regulation register;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) other functions in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 2. TECHNICAL REGULATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 19. General provisions</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5836,51 +5896,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) organize a public discussion of the project;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) finalize the project taking into account the comments received and places it in the public information system;</w:t>
+      2) revise the draft based on the feedback received and uploads it to the shared digital system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) submit the received comments to the project technical regulations upon request to interested parties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6064,50 +6124,92 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Notification of the adopted technical regulations should be published on the Internet resource of the authorized body, and also sent to the Secretariat of the World Trade Organization through the World Trade Organization Information Center in accordance with the legislation of the Republic of Kazakhstan on the regulation of trade activities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 21 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 3. CONFORMITY ASSESSMENT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 22. Conformity assessment</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6860,93 +6962,135 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The Declaration on the general safety of products shall be drawn up in respect of products not included in the Unified List, as well as products included in the Unified List, but in respect of which technical regulations have not been adopted or entered into force.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. A declaration on the general safety of products shall be adopted on a voluntary basis by the manufacturer, authorized manufacturer, importer, and seller and entered into the technical regulation information system on the basis of a notification received from the person who accepted the declaration.</w:t>
+      2. A declaration of general product safety shall be adopted on a voluntary basis by the manufacturer, a person authorized by the manufacturer, the importer, or the seller and shall be entered into the digital system of technical regulation on the basis of a notification received from the person who adopted the declaration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The voluntary application of national standards that apply to products in circulation shall be sufficient to ensure overall product safety.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The Declaration on general product safety shall be adopted on the basis of evidence obtained from the application of national standards and/or other standardization documents and/or the use of technical documentation and/or the results of studies (tests) and measurements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 27 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 28. Verification of correctness and validity of vehicle type approval, chassis type approval</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -8998,51 +9142,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) represented by entities of state control and supervision, state bodies and other organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) received from the information system of technical regulation and other information systems;</w:t>
+      2) obtained from the digital technical regulation system and other digital systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) received from the mass media and other open sources, appeals of individuals and legal entities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9242,51 +9386,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 41 as amended by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 41 as amended by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9594,51 +9738,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 44.Prompt response measures and their application procedure</w:t>
+        <w:t>Article 44. Prompt response measures and their application procedure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. In the course of implementation and (or) on the state control results, the territorial units of the authorized body’s department shall apply prompt response measures in cases of detection of products (goods), activities of the subject (object) of control and supervision, which pose a direct threat to the constitutional rights, freedoms and legitimate interests of individuals and (or) legal entities, life and health of people, environment, national security of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9774,51 +9918,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. In case of refusal to accept the resolution on applying prompt response measures, when it is delivered by hand, a corresponding record shall be made in it and a video recording shall be made to record the fact of refusal to accept the resolution on application of prompt response measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The resolution on applying a prompt response measures shall be sent to the legal address, location or actual address of the subject of control and supervision by a letter with notification of its delivery.</w:t>
+      The resolution on applying a prompt response measure shall be sent to the legal address, location or actual address of the subject of control and supervision by a letter with notification of its delivery.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Refusal to receive an order on applying prompt response measures shall not be the ground for its non-execution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9882,51 +10026,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. If information is provided on elimination of revealed violations, which are the ground for applying a prompt response measure, in accordance with paragraph 10 of this Article or upon expiration of the deadline for elimination of violations revealed in the course of implementation or as a result of preventive control with a visit to the subject (object) of control, inspection and (or) test purchase, an unscheduled inspection shall be conducted to control their elimination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The order on applying prompt response measures shall be terminated if the territorial unit of the authorized body’s department confirms elimination of revealed violations of the requirements being the ground for applying prompt response measures, on the basis of the act on the unscheduled inspection results  according to subparagraph 2-1) of paragraph 5, Article 144 of the Entrepreneur Code of the Republic of Kazakhstan.</w:t>
+      The order on applying prompt response measures shall be terminated if the territorial unit of the authorized body’s department confirms elimination of revealed violations of the requirements being the ground for applying prompt response measures, on the basis of the act on the unscheduled inspection results according to subparagraph 2-1) of paragraph 5, Article 144 of the Entrepreneur Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. In case of failure to eliminate the revealed violations of the requirements, which are the grounds for prompt response measures, based on the unscheduled inspection results, steps shall be taken to bring the persons who committed violations to responsibility as prescribed by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10986,55 +11130,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>