--- v0 (2025-10-07)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fefa1ab" w14:textId="fefa1ab">
+    <w:p w14:paraId="de0b832" w14:textId="de0b832">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -404,69 +404,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 3. Scope of this Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      This Law applies to teachers who carry out professional activities in preschool educational organizations, organizations of secondary ( primary, basic secondary, general secondary), technical and vocational, post-secondary education, specialized, special educational organizations, educational organizations for orphans and children left behind. without parental care, about the organization of additional education for children, as well as in methodological rooms.</w:t>
-[...17 lines deleted...]
-      For teachers of military educational institutions, this Law applies with the specifics provided for by the Law of the Republic of Kazakhstan "On military service and the status of military personnel."</w:t>
+      The effect of this Law extends to teachers carrying out professional activities in preschool education organizations, organizations of secondary (primary, basic secondary, general secondary), technical and vocational, post-secondary education, specialized, special education organizations, organizations for orphans and children left without parental care, organizations of additional education for children, as well as in methodological offices (centers).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For teachers of military educational institutions, this Law applies with the specifics provided for by the Law of the Republic of Kazakhstan "On military service and the status of military personnel".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 3 as amended by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 3-1. The main goals, principles and objectives of this Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1766,97 +1808,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       organising extra-curricular sporting activities - 100 per cent of the basic salary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. A teacher carrying out professional activities in a public secondary education organization as well as in a curriculrm office, at his/her main place of employment, shall be paid a supplement for a master's degree in scientific-pedagogical direction in the amount of 10 times the monthly calculation index established by law on the national budget and in effect as of January 1 of the relevant fiscal year.</w:t>
+      5. A teacher carrying out professional activities in a state secondary education organization, as well as in a methodological office (center), shall be granted, at the primary place of employment, an additional payment for a master’s degree in the scientific and pedagogical field in the amount of 10 times the monthly calculation index established by the law on the republican budget and effective as of January 1 of the relevant financial year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Local executive bodies have the right to establish additional incentive payments to teachers in the form of remuneration in the amount of at least 300 times the monthly calculation index established by the law on the republican budget and effective as of January 1 of the corresponding financial year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 8 as amended by Law of the RK № 399-VI of 02.01.2021 (shall be enacted on 01.01.2021).</w:t>
+        <w:t>      Footnote. Article 8 as amended by Law of the RK № 399-VI of 02.01.2021 (shall be enacted on 01.01.2021); dated 04.12.2025 № 236-VIII (to enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1933,51 +1975,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The teacher who has trained the winner, medalist of international olympiads, contests and sports competitions among students and pupils according to the list determined by the authorized body in the field of education, at the expense of savings on the activities of the relevant state educational organization, shall be paid a one-time remuneration in the amount of three official salaries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      A teacher, who has trained a winner, a prize-winner of the international Olympiads on general educational subjects as per the list provided by the competent educational authority, shall be encouraged by a lump-sum award from the budget funds as prescribed by the Law of the Republic of Kazakhstan “On Education”.</w:t>
+      A teacher who has prepared a winner or prizewinner of international olympiads in general education subjects, or a winner of international scientific project competitions included in the list determined by the authorized body in the field of education, shall be rewarded with a one-time bonus from budget funds in accordance with the Law of the Republic of Kazakhstan "On Education".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Local executive bodies have the right to establish additional incentives for teachers through the establishment of local insignia and honorary titles with or without the payment of a one-time remuneration and other forms of incentives, including by holidays established in the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2015,51 +2057,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9 as amended by Law № 118-VII of the Republic of Kazakhstan dated May 03, 2022 (shall come into effect ten calendar days after the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 9 as amended by Law № 118-VII of the Republic of Kazakhstan dated May 03, 2022 (shall come into effect ten calendar days after the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 04.12.2025 № 236-VIII (to enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3745,55 +3787,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>