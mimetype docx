--- v0 (2025-11-07)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9daf79b" w14:textId="9daf79b">
+    <w:p w14:paraId="2d05fd3" w14:textId="2d05fd3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -239,51 +239,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The basic concepts used in this Law are as follows:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z459" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) military-related works – an activity relating to the design, construction, overhaul of defense facilities, the development, production (assembly), overhaul, modernization of weapons, military, automotive and special equipment, technical and special means, information, telecommunications and geo-information systems, automated control systems, as well as scientific research and another activity related to the support of defense, security and law and order in the state, the result of which is tangible; </w:t>
+      1) military-related works - activities related to the design, construction, major repairs of defense facilities, development, production (assembly), major repairs, modernization of weapons, military, automotive and special equipment, technical and special means, digital, telecommunications and geoinformation systems, automated control systems, as well as scientific research and other activities related to ensuring defense, security and law and order in the state, which have a tangible result; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z460" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) domestic supplier of military-related works and military-related services (hereinafter referred to as the domestic supplier of works, services) - a legal entity that is a resident of the Republic of Kazakhstan, able to perform military-related works and render military-related services meeting the quality requirements;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z461" w:id="3"/>
     <w:p>
@@ -1106,51 +1106,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated March 31, 2021 № 24-VII (shall be enforced ten calendar days after the day of its first official publication); dated 16.10.2023 № 33-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 211-VIII of 16.07.2025 (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated March 31, 2021 № 24-VII (shall be enforced ten calendar days after the day of its first official publication); dated 16.10.2023 № 33-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 211-VIII of 16.07.2025 (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1368,51 +1368,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) planning and implementation of measures for the development of the military-industrial complex;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) protection of information constituting state secrets and other law-protected secrets, provision of information security; </w:t>
+      5) organizing the protection of information constituting state secrets and other secrets protected by law, ensuring cybersecurity; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) scientific development in the field of national security and defense;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1465,50 +1465,92 @@
       9) regulation of the turnover of weapons and military equipment;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) other activities in the field of the defense industry and the state defense order in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 3 as amended by Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 4. Major goals of the state policy in the field of the defense industry and the state defense order </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -5660,51 +5702,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Entities of military-technical cooperation carry out military-technical cooperation in such areas as:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) mutual supplies of military goods (products), dual-use (application) goods (products), performance of military-related works and rendering of military-related services, as well as other goods (products), works or services qualified as military goods (products), dual-use (application) goods (products), military-related works and military-related services by the legislation of parties to an international treaties;</w:t>
+      1) mutual supplies of military goods (products), dual-use (application) goods (products), performance of military-related works and rendering of military-related services, as well as other goods (products), works or services qualified as military goods (products), dual-use (application) goods (products), military-related works and military-related services by the legislation of parties to an international treaty;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) creation of joint ventures, joint productions for the development, production, repair, modernization, liquidation and processing of military goods (products), dual-use (application) goods (products);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9808,55 +9850,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>