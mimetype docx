--- v0 (2025-11-13)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3ae72be" w14:textId="3ae72be">
+    <w:p w14:paraId="8fd919e" w14:textId="8fd919e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -156,50 +156,68 @@
         <w:t>Law of the Republic of Kazakhstan dated December 27, 2018 № 204-VІ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote: Throughout the text, the terms “information system”, “information systems”, and “e-government” shall be replaced by “digital system”, “digital systems”, “digital government” pursuant to Law of the Republic of Kazakhstan № 256-VIII of 09.01.2026 (shall be effective six months after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 1. GENERAL PROVISIONS </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1536,69 +1554,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) an authorized body - a state body exercising leadership in the relevant spheres of natural monopolies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32-1) information system of the authorized body - a tariff regulation system in the area of natural monopolies and socially significant markets;</w:t>
-[...17 lines deleted...]
-      33) e-government web portal - an information system that represents a “single window” of access to all consolidated government information, including the regulatory legal framework, and public services, the services of issuing technical conditions for connecting a subject of natural monopoly to networks and services of subjects of quasi-public sector, rendered in electronic form.</w:t>
+      32-1) the regulatory authority’s digital system shall be a system for regulating tariffs in the sector of natural monopolies and markets of public importance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) digital government web portal is a digital system serving as a ‘one stop shop’ for access to all consolidated government information, including the regulatory framework, as well as to public services, services for issuing technical specifications to connect to the networks of natural monopoly entities, and services rendered in electronic form by quasi-public sector entities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1688,70 +1706,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) on storage, transportation of commercial gas through connecting, main gas pipelines and (or) gas distribution systems, operation of group tank installations, as well as transportation of raw gas through connecting gas pipelines, except for storage and transportation of commercial gas for transit through the territory of the Republic of Kazakhstan and export outside the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) on the transfer of electrical energy; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) for the production, transmission, distribution and sale of thermal energy in centralised heat supply systems and local heat supply systems, excluding thermal energy generated using heat from the ground, surface and underground water bodies, discharge water from industrial enterprises and power stations, and sewage treatment plants;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) on technical dispatching of supply to the network and consumption of electric energy; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2701,52 +2717,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) develop and approve the performance indicators of the activities of the subjects of natural monopolies; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      19) request and receive information necessary to exercise its powers from individuals and legal entities, including state bodies, local self-government bodies, as well as their officials; </w:t>
+        <w:t>
+      19) may request and obtain the required information in the course of exercising its powers, including in relation to the examination of complaints and the exercise of state oversight, from entities operating in socially significant markets and natural monopolies, natural and legal persons, including state bodies, local government bodies, and their officials, in compliance with the requirements established by the laws of the Republic of Kazakhstan regarding the disclosure of information constituting commercial and other secrets protected by law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) submit an order to the subject of natural monopoly on elimination of violation of the legislation of the Republic of Kazakhstan on natural monopolies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3216,51 +3232,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan dated 29.06.2020 № 352-VI (shall come into effect ten calendar days after the day of its first official publication); dated 01.04.2021 № 26-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 30.12.2022 № 177-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 08.07.2024 № 121-VIII (enters into force sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall enter into force dated 01.01.2025); dated 09.04.2025 № 179-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); № 213-VIII of 17.07.2025 (shall become effective upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan dated 29.06.2020 № 352-VI (shall come into effect ten calendar days after the day of its first official publication); dated 01.04.2021 № 26-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 30.12.2022 № 177-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 08.07.2024 № 121-VIII (enters into force sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall enter into force dated 01.01.2025); dated 09.04.2025 № 179-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); № 213-VIII of 17.07.2025 (shall become effective upon expiry of ten calendar days after the date of its first official publication); № 254-VIII of 09.01.2026 (shall come into force upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4528,51 +4544,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. A subject of natural monopoly, not later than ten working days from the day the activity is performed that is not related to regulated services, shall notify the authorized body about it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Notification about performance of activity by a subject of natural monopoly that is a non-regulated service can be submitted (sent) either directly to the authorized body or through the state information system of permits and notifications.</w:t>
+      2. A notification regarding a natural monopoly operator’s engagement in activities not related to regulated services may be forwarded (submitted) either directly to the authorised body or via the state digital system for permits and notification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 3. TARIFF FORMATION </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5083,51 +5099,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) data on the design capacity of the subject of natural monopoly and its actual use; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14-1) data on the actual use of the capacity of the natural monopoly entity from the objects of informatization;</w:t>
+      14-1) data on the actual capacity utilisation of a natural monopoly entity’s digital assets;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) documents, confirming the planned volume of regulated services (a register of contracts indicating actual volumes of consumption of regulated services, documents confirming a decrease in the volume of consumption of regulated services, calculations of the volume of consumption of regulated services, based on the duty of quality general service and the capabilities of a subject of natural monopoly, the inadmissibility of a decrease of the volume in order to maintain or increase the level of tariffs, materials of marketing research of consumer demand).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6533,51 +6549,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 30.12.2022 № 177-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 05.04.2023 № 221-VII (shall be enforced from 01.07.2023); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 08.07.2024 № 121-VIII (comes into effect sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII ( (shall enter into force dated 01.01.2025); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); № 213-VIII of 17.07.2025 (shall be put into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 30.12.2022 № 177-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 05.04.2023 № 221-VII (shall be enforced from 01.07.2023); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 08.07.2024 № 121-VIII (comes into effect sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII ( (shall enter into force dated 01.01.2025); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); № 213-VIII of 17.07.2025 (shall be put into effect upon expiry of ten calendar days after the date of its first official publication); № 256-VIII of 09.01.2026 (shall be enacted upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8295,51 +8311,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) receipt on the balance sheet and (or) in trust management of property used in the technological cycle in the provision of regulated services by natural monopoly entities, with the exception of natural monopoly entities providing regulated services provided for in subparagraphs 10), 12) and 13) of paragraph 1 of Article 5 of this Law, from local executive bodies, the authorized body for the management of state property, including electrical networks from other energy transmission organizations, in accordance with the plan for transferring property on the balance sheet and (or) in trust management when it is received for gratuitous use;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-2) the change in the average monthly nominal salary of one employee by type of economic activity in the region (city), established pursuant to statistics for the year, excluding the case mentioned in sub-paragraphs 9-3) and 9-4) of this paragraph;</w:t>
+      9-2) change in the average monthly nominal wage of one employee by types of economic activity in the region (city), established according to statistics for the year, with the exception of the case provided for in subparagraph 9-3) of this paragraph;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-3) change in the average monthly nominal wage of one employee of a natural monopoly entity providing regulated services provided for in subparagraph 14) of paragraph 1 of Article 5 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8858,51 +8874,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) procurement of services related to the implementation of travel expenses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Procurement of goods, works and services shall be carried out in electronic procurement information systems in one of the following ways:</w:t>
+      2. Goods, works and services shall be procured via digital e-procurement systems in one of the following ways:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) competition;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8984,51 +9000,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. When conducting procurement by means of a tender for the acquisition of similar goods, works, and services, a natural monopoly entity shall divide the goods, works, and services into parts (lots) in the tender documentation according to the place of their delivery (performance, rendering).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-2. Procurement of works and services, selection of projects and suppliers, conclusion of contracts, purchase of goods from Kazakhstani producers and conclusion of offtake contracts within the framework of the national project for the modernisation of the energy and utility sectors shall be effected on the electronic procurement platform of the national project for the modernization of the energy and utility sectors.</w:t>
+      2-2. The procurement of works and services, the selection of projects and suppliers, the conclusion of contracts, the purchase of goods from Kazakhstani manufacturers, and the conclusion of off-take contracts as part of the national project to modernise the energy and utilities sectors shall be implemented on the digital procurement platform of the national project to modernise the energy and utilities sectors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-3. The specifics of legal relations and the procurement procedure associated with the implementation of the national project for the modernisation of the energy and utility sectors shall be set out by the housing legislation of the Republic of Kazakhstan, which are not subject to the legislation of the Republic of Kazakhstan on public procurement, and are valid until the end of the implementation of the national project for the modernisation of the energy and utility sectors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9768,51 +9784,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 15.11.2021 № 72-VII (shall come into effect from 01.01.2022); dated 30.12.2021 № 96-VII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced from 01.07.2023); dated 01.07.2024 № 107-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall enter into force upon expiry of six months after its first official publication); № 213-VIII of 17.07.2025 (shall take effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 15.11.2021 № 72-VII (shall come into effect from 01.01.2022); dated 30.12.2021 № 96-VII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced from 01.07.2023); dated 01.07.2024 № 107-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall enter into force upon expiry of six months after its first official publication); № 213-VIII of 17.07.2025 (shall take effect upon expiry of ten calendar days after the date of its first official publication); № 256-VIII of 09.01.2026 (shall be enforced upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9979,87 +9995,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Connection to the networks of electricity supply, heat supply, gas supply, water supply and sanitation shall consist of the following stages, except for the connection of electrical installations with an installed capacity of up to 200 kW of business entities to the electric networks of energy transmission organizations in accordance with Article 24-1 of this Law: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) an application for the issuance of technical conditions, which the body of architecture and urban planning forms when preparing an architectural and planning task, topography and sends in the electronic form to the natural monopoly entity;</w:t>
+      1) an application for the issuance of technical specifications, prepared by the architecture and urban planning authority when drawing up the architectural and planning brief and the topographical survey, and forwarded in electronic form to the natural monopoly entity via the automated digital system of the state urban planning cadastre;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) consideration by the natural monopoly entity of the application of the body of architecture and urban planning for the issuance of technical conditions or an increase in the volume of the regulated service;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) submission by the natural monopoly entity of technical conditions to the body of architecture and urban planning; </w:t>
+        <w:t>
+      3) transfer of technical specifications by a natural monopoly entity to the architecture and town planning authority via the automated digital system of the state urban planning cadastre;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) issuance of the result of consideration of an application for the issuance of technical specifications, which is carried out by the bodies of architecture and urban planning together with the architectural and planning task and topography in accordance with the legislation of the Republic of Kazakhstan on architectural, urban planning and construction activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10087,51 +10103,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) informing the consumers about the completion of work and readiness to connect to the networks of the subject of the natural monopoly. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. The acceptance of an application for the issuance of technical specifications for connection to the networks of a natural monopoly entity or an increase in the volume of a regulated service and the issuance of the result of its consideration shall be carried out by the State Corporation, through the "electronic government" web portal or the office of the natural monopoly entity, or through the information system of the authorized body.</w:t>
+      5. Applications for the issuance of technical specifications to connect to the networks of a natural monopoly entity or to increase the volume of regulated services, and the notification of the outcome of their consideration, shall be processed by the State Corporation via the Digital Government web portal, or via the digital system of the authorised body, or via the automated digital system of the state urban planning cadastre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Acceptance of applications for technological connection to electric networks of power transmission organizations of electrical installations with an installed capacity of up to 200 kW of business entities in the capital, cities of republican and regional significance shall be carried out only in electronic form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10255,51 +10271,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) for technically complex objects - within ten working days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Technical conditions for connection to the networks of a natural monopoly entity or an increase in the volume of regulated services are issued for three years and submitted by the architecture and urban planning authorities to the state urban planning cadaster.</w:t>
+      Technical specifications for connection to the networks of a natural monopoly entity or for increasing the volume of regulated services shall be issued for a period of three years and entered into the automated digital system of the state urban planning cadastre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. In case of exceeding the normative duration of construction for more than three years, the validity period of the technical conditions is extended for the construction period, subject to the submission of supporting documents on the start of construction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10344,52 +10360,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Technical conditions should define an exhaustive list of requirements for the interconnected networks of the subject of natural monopoly, materials, equipment, devices, metering devices. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      9. Application for the issuance of technical specifications for connection to the networks of a natural monopoly entity or an increase in the volume of a regulated service shall be returned by the natural monopoly entity within two working days through the e-government web portal or the office of the natural monopoly entity in case of submission of an incomplete package of documents. </w:t>
+        <w:t>
+      9. An application for the issuance of technical specifications for connection to the networks of a natural monopoly entity or for an increase in the volume of regulated services shall be returned by the natural monopoly entity within two working days via the digital government web portal or through the natural monopoly entity’s administrative office if the documentation package is incomplete.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. When granting access to a regulated service, a subject of natural monopoly shall be prohibited: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10913,51 +10929,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 24 as amended by the Law of the Republic of Kazakhstan dated 29.06.2020 № 352-VI (shall come into effect ten calendar days after the day of its first official publication); dated 05.04.2023 № 221-VII (effective from 01.07.2023);dated 29.06.2023 № 13-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 29.06.2023 № 13-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 08.07.2024 № 121-VIII (comes into force sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 24 as amended by the Law of the Republic of Kazakhstan dated 29.06.2020 № 352-VI (shall come into effect ten calendar days after the day of its first official publication); dated 05.04.2023 № 221-VII (effective from 01.07.2023);dated 29.06.2023 № 13-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 29.06.2023 № 13-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 08.07.2024 № 121-VIII (comes into force sixty calendar days after the date of its first official publication); № 254-VIII of 09.01.2026 (shall become effective upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11561,51 +11577,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1. Subjects of natural monopoly provide information to the National Chamber of Entrepreneurs of the Republic of Kazakhstan for the creation, maintenance and use of the register of business partners in the manner determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-2. Subjects of natural monopolies place and (or) update the following in the automated information system of the state urban cadaster in machine-readable form according to the forms approved by the authorized body for architecture, urban planning and construction:</w:t>
+      6-2. Natural monopoly entities shall enter and/or update data in the automated digital system of the state urban planning cadastre in machine-readable form, using the forms approved by the authorised body for architecture, urban planning and construction:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) information about (on):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12770,51 +12786,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) procure goods, works, services, the costs of which are taken into account when approving the tariff, in accordance with Article 23 of this Law; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18-1) ensure the transfer of information, data about procurement carried out in the information systems of electronic procurement to the information system of the National Chamber of Entrepreneurs of the Republic of Kazakhstan to form a single point of access to information on procurement;</w:t>
+      18-1) ensure the transfer of information and data on procurements made in digital e-procurement systems to the digital system of the National Chamber of Entrepreneurs of the Republic of Kazakhstan, with a view to establishing a single point of access to procurement information;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) at the request of consumers, provide information contained in the approved tariff estimates and the investment program; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12895,50 +12911,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       information on the progress of execution of the approved investment program (location of objects, stage of execution with photo and video attached, deadlines for execution and cost of activities of investment programs), except for information relating to the state secrets and other secrets protected by law in accordance with the laws of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      21-1) publish and/or update, on an ongoing basis, the details mentioned in paragraph 6-2 of Article 25 of this Law in the automated digital system of the state urban planning cadastre;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       22) upon request of the authorized body, provide the necessary information on paper or in electronic form within the terms, established by the authorized body, which may not be less than five working days from the date of receipt of the relevant request by the subject of natural monopoly; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) inform the authorized body about the tariff, its change not later than thirty calendar days prior to its entry into force; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -13356,51 +13390,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 26 as amended by the Laws of the Republic of Kazakhstan dated 27.12.2019 № 295-VІ (for the procedure for implementation, see article 2); dated 29.06.2020 № 352-VI (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 29.06.2020 № 351-VI (shall come into effect from 01.07.2021); dated 15.11.2021 № 72-VII (shall come into effect from 01.01.2021); dated 30.06.2022 № 130-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 30.12.2022 № 177-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 08.07.2024 № 121-VIII (comes into force sixty calendar days after the date of its first official publication); № 213-VIII of 17.07.2025 (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 26 as amended by the Laws of the Republic of Kazakhstan dated 27.12.2019 № 295-VІ (for the procedure for implementation, see article 2); dated 29.06.2020 № 352-VI (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 29.06.2020 № 351-VI (shall come into effect from 01.07.2021); dated 15.11.2021 № 72-VII (shall come into effect from 01.01.2021); dated 30.06.2022 № 130-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 30.12.2022 № 177-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 08.07.2024 № 121-VIII (comes into force sixty calendar days after the date of its first official publication); № 213-VIII of 17.07.2025 (shall come into effect upon expiry of ten calendar days after the date of its first official publication); № 254-VIII of 09.01.2026 (shall come into force upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14309,102 +14343,100 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 30 as amended by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z732" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 30-1. Preventive control without a visit to the subject (object) of control </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The subjects of preventive control without a visit to the subject (object) of control (hereinafter - the subject of control) shall be an individual entrepreneur or a legal entity providing consumers with regulated services in accordance with the legislation of the Republic of Kazakhstan on natural monopolies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Preventive control without a visit to the subject (object) of control shall be carried out by the authorized body without visiting the subject of control based on the analysis and data of information systems, open sources, mass media, as well as other information on the activities of the subject (object) of control.</w:t>
+      2. Preventive monitoring without visiting the entity (facility) being monitored shall be performed by the authorised body without visiting the entity being monitored, based on analysis and data from digital systems, open sources, the media, and other information regarding the activities of the entity (facility) being monitored.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The objectives of preventive control without a visit to the subject (object) of control shall be the timely suppression and prevention of violations, granting the subject of control the right to independently eliminate violations identified as a result of preventive control without visiting the subject (object) of control, and reducing the administrative burden on the subject of control.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15448,55 +15480,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15822,31 +15854,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>