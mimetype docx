--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0dff790" w14:textId="0dff790">
+    <w:p w14:paraId="8f58158" w14:textId="8f58158">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -326,51 +326,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Fundamental national standard - a document on standardization, which establishes the general organizational and methodological provisions of the national standardization system and has a wide scope of application or contains general provisions for a specific field of standardization;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Unified State Fund of normative technical documents - a publicly accessible state information resource containing regulatory technical documents, documents on standardization (except for military national standards and standards of organizations), as well as information about them, except for information constituting state secrets and other secrets protected by law, formed in the manner established by the legislation of the Republic of Kazakhstan in the field of standardization;</w:t>
+      6) unified state fund of normative technical documents – a publicly accessible state digital resource containing normative technical documents, standardization documents (with the exception of military national standards and standards of organizations), as well as information about them, with the exception of information constituting state secrets and other secrets protected by law, formed in accordance with the procedure established by the legislation of the Republic of Kazakhstan in the field of standardization;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) interrelated standards - national standards and (or) interstate standards that ensure compliance with the requirements established by technical regulations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -524,51 +524,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) standardization documents update - the process of maintaining standardization documents update by introducing changes adopted in the established order, information on the terms of their operation, revision, restriction or cancellation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) standardization documents catalog - an information resource containing information on national, interstate standards and national classifiers of technical and economic information;</w:t>
+      17) catalog of standardization documents – a digital resource containing information on national standards, interstate standards and national classifiers of technical and economic information;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) regional organization for standardization - an organization on standardization whose participation in activities is open to one region: geographical or economic;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -812,51 +812,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) national standardization mark - a mark used for marking documents developed and applied in the national standardization system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33) national standardization system - a set of subjects and their relations in the process of carrying out activities in the field of standardization, as well as standardization documents and regulatory technical documents that are objects of a publicly available state information resource;</w:t>
+      33) national standardization system – the totality of subjects and their relations in the process of carrying out activities in the field of standardization, as well as standardization documents and normative technical documents that are objects of the publicly accessible state digital resource;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) National standardization system register - an electronic database where a systematic accounting of national standards, national classifiers of technical and economic information, recommendations for standardization, and technical committees for standardization are carried out;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -930,51 +930,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 30.12.2020 № 397-VI (shall come into effect six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 30.12.2020 № 397-VI (shall come into effect six months after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3473,52 +3473,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The Unified State Fund of regulatory technical documents operates in accordance with the legislation of the Republic of Kazakhstan in the field of standardization.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2. State Agencies, their subordinate organizations shall submit one copy of a regulatory technical document approved by them, as well as information on acceptance, amendment, and cancellation of each regulatory technical document to the National Standardization Agency to form a unified information system. </w:t>
+        <w:t>
+      2. State bodies and their subordinate organizations shall submit one copy of each normative technical document they have approved, along with information regarding the adoption, amendment, or cancellation of each such document, to the national standardization body for the purpose of establishing a unified digital system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Formation, maintenance and support of the Unified State Fund of regulatory technical documents shall include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3564,51 +3564,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) submission of copies of regulatory technical documents, as well as information about them, contained in the Unified State Fund of regulatory technical documents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) support and expansion of information systems of the Unified State Fund of regulatory technical documents, the system of cataloging standardization documents.</w:t>
+      4) maintenance and expansion of the digital systems of the unified state repository of normative technical documents and the system for cataloging standardization documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Distribution of official publications of standardization documents (except for military national standards and standards of organizations) shall be carried out through the Unified State Fund of regulatory technical documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3619,50 +3619,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Official publications of national standards shall be distributed free of charge, except for military national standards, interstate standards adopted in the territory of the Republic of Kazakhstan as national standards, and national standards adopted on the basis of international, regional standards and standards of foreign states.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Distribution of standardization documents and their copies shall be subject to copyright.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 14 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 15. The rights of individuals and legal entities in the field of standardization</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7466,55 +7508,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>