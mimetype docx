--- v1 (2025-12-30)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0040bee" w14:textId="0040bee">
+    <w:p w14:paraId="2c0c75d" w14:textId="2c0c75d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,393 +151,439 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Law of the Republic of Kazakhstan dated July 5, 2018 № 176-VІ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Throughout the text, the words “and financing of terrorism” shall be replaced with the words “financing of terrorism and financing of the proliferation of weapons of mass destruction” pursuant to the Law of the Republic of Kazakhstan dated 19.09.2025 № 219 (takes effect sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SECTION 1. GENERAL PROVISIONS Chapter 1. BASIC PROVISIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 1. Basic concepts used in this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The following basic concepts are used in this Law:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) advocate practice - legal assistance rendered on a professional basis by advocates in the manner prescribed by this Law, in order to protect and assist in realization of the rights, freedoms and legitimate interests of individuals and legal entities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the activity of legal consultants - the professional activity of legal consultants on rendering legal assistance in order to protect the rights, freedoms and legitimate interests of individuals and legal entities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) legal assistance - activities aimed at ensuring the implementation of the right of everyone to receive qualified legal assistance enshrined in paragraph 3 of Article 13 of the Constitution of the Republic of Kazakhstan, including using special legal knowledge and skills, in the procedure prescribed by this Law and other regulatory legal acts of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) participants of legal assistance – persons, rendering legal assistance, clients, other persons involved in the provision of legal assistance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) an authorized state body in the field of rendering legal assistance (hereinafter - the authorized body) - the central executive body, providing organization of legal assistance, as well as control over its quality;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) client – an individual or a legal entity (representative) who has applied for legal assistance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) legal informing - a type of legal assistance, rendered to an indefinite circle of persons by providing information on the legislation of the Republic of Kazakhstan in oral, written forms, in the form of an electronic document or in the form of a visual acquaintance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) legal consulting - a type of legal assistance, rendered to individuals and legal entities in the form of oral and written consultations, including those related to the issue of drafting applications, complaints, petitions and other documents of a legal nature;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) conflict of interest - a contradiction between the personal interests of the person, rendering legal assistance and the interests of the client, which may lead to non-provision or poor quality provision of legal assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 2. Legislation of the Republic of Kazakhstan on advocate practice and legal assistance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The legislation of the Republic of Kazakhstan on advocate practice and legal assistance shall be based on the Constitution of the Republic of Kazakhstan, consist of this Law and other regulatory legal acts of the Republic of Kazakhstan, regulating advocate practice and legal assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Legal assistance shall be provided in accordance with this Law and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. If an international treaty, ratified by the Republic of Kazakhstan establishes other rules than those contained in this Law, the rules of the international treaty shall apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       4. The conditions and procedure for rendering legal assistance to individuals shall be established by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...330 lines deleted...]
-        <w:t>      Footnote. Article 2 as amended by the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 2 as amended by the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (shall come into effect ten calendar days after the day of its first official publication); dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4711,51 +4757,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) to get acquainted with the materials, relating to the person who requested assistance, including procedural documents, investigative and court cases, and record the information contained in them in any way not prohibited by the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) from the moment of admission to participation in the case, to have meetings in private with his client without limiting their number, duration and conditions, ensuring the confidentiality of such meetings;</w:t>
+      5) from the moment of entry into the case, have visits alone with their client without limiting their number, duration and in conditions that shall ensure the confidentiality of such visits;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) to request on a contractual basis expert opinions to clarify issues, arising in connection with rendering legal assistance and requiring special knowledge in the field of science, technology, art and other fields of activity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5459,51 +5505,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 33 as amended by the Law of the Republic of Kazakhstan dated 21.02.2019 № 227-VI (the order of enforcement see Art. 2); dated 09.06.2021 № 49-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
+        <w:t>      Footnote. Article 33 as amended by the Law of the Republic of Kazakhstan dated 21.02.2019 № 227-VI (the order of enforcement see Art. 2); dated 09.06.2021 № 49-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6284,50 +6330,145 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        6. Lawyers, their assistants, trainees, employees of the presidium of the advocate’s collegium, legal consultation office, law firm shall be obliged to take necessary measures to keep advocate’s secrets, including its protection from unauthorized access.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Article 37-1. Admission and access of lawyers to state secrets</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Lawyers for registration of admission to state secrets shall have the right to apply to the territorial body of justice at the location of the bar association of which they shall be members during the period of advocacy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The procedure for admission and access of lawyers to state secrets shall be determined by the legislation of the Republic of Kazakhstan on state secrets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 3 as added by Article 37-1 in accordance with the Law of the Republic of Kazakhstan dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Article 38. Advocate’s assistants and interns</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        1. Advocates may have assistants and interns.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6669,762 +6810,432 @@
        9. An assistant and an intern of an advocate shall not have the right to independently engage in advocate practice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        10. The charter of the collegium of advocates may provide for measures of material encouragement of the interns for the work performed during the internship.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 38 as amended by the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 39. The Commission for attestation of persons applying for the activity of advocate’s practice</w:t>
-[...215 lines deleted...]
-       5. In order to ensure openness and publicity at meetings of the commission for attestation of persons applying for the practice of advocacy, audio and / or video recordings or transcribing of proper quality shall be carried out. The transcript, audio and (or) video recordings received during the meeting shall be attached to the meeting minutes and be stored together with the materials of the attestation commission for persons applying for the practice of advocacy.</w:t>
+        <w:t xml:space="preserve"> Article 39. Certification of individuals applying for advocacy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Persons who have completed an internship and apply for advocacy shall be certified in the form of comprehensive computer testing for knowledge of the legislation of the Republic of Kazakhstan and checking the proper level of practical skills by submitting an application to the territorial bodies of justice of regions, cities of republican significance and the capital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The following shall be exempted from certification:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) individuals who passed the qualification exam in the Qualification commission under the Supreme Judicial Council of the Republic of Kazakhstan, successfully completed an internship in court and received a positive review of the plenary session of the regional or equivalent court;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) individuals who terminated the powers of a judge on the grounds provided for in subparagraphs 1), 2), 3), 9), 10) and 12) of paragraph 1 of Article 34 of the Constitutional Law of the Republic of Kazakhstan "On the judicial system and the status of judges of the Republic of Kazakhstan."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The main task of certification of individuals applying for advocacy shall be to ensure a high-quality selection of applicants for a license to engage in advocacy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The procedure and conditions for certification and trial certification of individuals who have completed an internship and apply for advocacy shall be determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Refuses to be admitted to certification if the individual applying for advocacy does not meet the requirements established by this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The refusal to admit to certification can be appealed in the procedure prescribed by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Based on the results of passing the certification by an individual applying for advocacy, the territorial body of justice of the region, the city of republican significance and the capital shall make a reasoned decision on certification or on non-certification of an individual applying for advocacy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A reasoned decision on certification or non-certification may be appealed in the procedure prescribed by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The decision on certification for advocacy shall be valid for three years from the date of issuance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Certification of individuals applying for advocacy shall be carried out at least once a quarter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In order to test the knowledge of the legislation of the Republic of Kazakhstan, individuals applying for advocacy shall be entitled to undergo a trial certification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. In the event of termination or deprivation of a license to engage in advocacy, an individual applying for advocacy, when re-applying for a license to engage in advocacy, must pass certification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 39 – in the wording of the Law of the Republic of Kazakhstan dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 40. The procedure and conditions for attestation of persons applying for the practice of advocacy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...453 lines deleted...]
-       An applicant who is suspended from attestation shall have the right to re-submit an application for admission to attestation after three months from the date of the decision.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Footnote. Article 40 as excluded by the Law of the Republic of Kazakhstan dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 41. License to advocate practice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -7618,62 +7429,86 @@
        4) suspension of his (her) activity by an advocate on the basis of his (her)application, submitted to the advocates’ collegium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        3. The validity of a license for advocate practice shall be suspended for a specified period in the following cases: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-       1) initiation of proceedings on the case of deprivation of a license for the right to advocate practice - until a decision is made; </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>       1) as excluded by the Law of the Republic of Kazakhstan dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
        2) recognition of an advocate accused of committing a crime in accordance with the criminal procedure law - until the sentence enters into force; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7834,50 +7669,92 @@
        7. The lawyer shall have the right to appeal against the decision to suspend or to refuse to renew the license for advocate practice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        8. In cases of necessity and consent of the client, the advocates’ collegium shall take measures on provision of legal assistance to the client, whose advocate has a suspended license for advocate practice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 43 as amended by the Law of the Republic of Kazakhstan dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 44. Termination and deprivation of a license for advocate practice </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -8042,87 +7919,111 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        4. In addition to the grounds provided for by paragraph 2 of this Article, the deprivation of a license for advocate practice shall be carried out in a judicial proceeding upon the suit of the licensor in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1) gross or repeated violation by an advocate of the legislation of the Republic of Kazakhstan, the principles of rendering legal assistance, the Code of professional ethics of advocates during the performance of his professional duties ;</w:t>
-[...35 lines deleted...]
-       3) non-elimination of the circumstances specified in subparagraphs 3) and 6) of paragraph 3 of Article 43 of this Law, for which the license has been suspended;</w:t>
+       1) gross or repeated violation by an advocate of the legislation of the Republic of Kazakhstan, the principles of rendering legal assistance, the Code of professional ethics of advocates during the performance of his professional duties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) as excluded by the Law of the Republic of Kazakhstan dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) failure to eliminate the circumstances stipulated by subparagraph 6) of paragraph 3 of Article 43 of this Law, according to which the license shall be suspended;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) establishing the fact that the licensee provided false or deliberately distorted information in the documents that served as the basis for issuing a license;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8232,51 +8133,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 44 as amended by the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (shall come into effect ten calendar days after the day of its first official publication)</w:t>
+        <w:t>      Footnote. Article 44 as amended by the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (shall come into effect ten calendar days after the day of its first official publication); dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8975,69 +8876,111 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        5) the procedure and conditions for termination of the contract.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       3. Contracts that set the amount of payment for legal assistance rendered by advocates, depending on the outcome of the case or the success of advocate practice, or contracts under which an advocate receives part of the awarded amount shall not be allowed.</w:t>
+      3. The parties shall have the right to provide in the contract a condition in which the amount of payment for legal assistance provided by lawyers shall depend on the result of the provision of legal assistance, with the exception of legal assistance in a criminal case and an administrative offense case.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Receiving cash by an advocate or law office in payment of legal assistance, including oral legal consultations, and the expenses connected with execution of the instruction without the issue of the appropriate financial document shall not be allowed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 47 as amended by the Law of the Republic of Kazakhstan dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 48. Payment of state-guaranteed legal assistance rendered by advocates</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -12008,52 +11951,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        2) a grave or repeated violation by an advocate in the performance of his duties of the requirements and norms of the legislation of the Republic of Kazakhstan, the principles of rendering legal assistance, enshrined in the charter of the advocates’ collegium, the Code of professional ethics of lawyers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-       3) the revealed impossibility of performing professional duties by an advocate due to insufficient qualification; </w:t>
+        <w:t>
+       3) the inability of the lawyer to fulfill his professional duties due to insufficient qualifications established by the results of certification carried out by the bar in accordance with subparagraph 8) of paragraph 2 of Article 55 of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) failure to eliminate the circumstances stipulated by subparagraph 3) of paragraph 3 of Article 43 of this Law, according to which the license to engage in advocacy shall be suspended;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        4) systematic non-payment of membership fees;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12117,69 +12078,111 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        8) in other cases stipulated by the charter of the collegium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       2. The exclusion of an advocate from the advocates’ collegium on the grounds stipulated in subparagraphs 2) and 3) of paragraph 1 of this Article shall entail the termination of the license for advocate practice.</w:t>
+       2. The exclusion of a lawyer from the bar association on the grounds provided for in subparagraphs 2), 3) and 3-1) of paragraph 1 of this Article shall entail the termination of the license to engage in advocacy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        3. Termination of membership in the advocates’ collegium may be appealed to the Republican collegium of advocates or the court within one month from the day the advocate was handed a copy of the resolution of the presidium of the advocates’ collegium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 60 as amended by the Law of the Republic of Kazakhstan dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 61. Rights and obligations of a member of the advocates’ collegium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -14032,227 +14035,185 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      21) Excluded from 09.06.2021 № 49-VII (shall come into effect ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) determination of the amount and procedure of contributions made by the bar associations for the general needs of the Republican Bar Association;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) approval of the cost estimates for the maintenance of the Republican collegiums of advocates;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       24) approval of the report of the presidium of the Republican collegium of advocates, including execution of the cost estimates for the maintenance of the Republican collegium of advocates;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       25) approval of the report of the audit commission on the results of financial and economic activities of the Republican collegium of advocates;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       26) adoption of the reglament of the conference;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       27) performance of other functions provided for by the charter of the Republican collegiums of advocates and the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Subparagraph 22 of paragraph 2 was suspended until 01.01.2026 by the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII and during the period of suspension, this paragraph is valid in the following edition.</w:t>
-[...167 lines deleted...]
-        <w:t>      Footnote. Article 67 as amended by the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 67 as amended by the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (for the procedure of implementation, see art. 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -18453,210 +18414,126 @@
       4. The Chairperson of the Republican Collegium of Legal Consultants shall be elected by secret ballot for a term of four years. Herewith, the same person may not hold the position of chairperson of the collegium for more than two consecutive terms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The powers of the chairperson of the Republican Collegium of Legal Consultants shall be determined by its charter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The Congress of the Republican College of Legal Advisers shall determine the amount and procedure for making monthly contributions deducted by the chambers of legal advisers for the general needs of the Republican College of Legal Advisers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The Board of the Republican Collegium of Legal Consultants shall draw up an annual report on the financial and economic activities of the Republican Collegium of Legal Consultants, including information on all receipts and expenses, and place it on the Internet resource of the Republican Collegium of Legal Consultants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. The Audit Commission (Auditor) of the Republican Collegium of Legal Consultants shall conduct an audit of the annual report on the financial and economic activities of the Republican Collegium of Legal Consultants and place its results on the Internet resource of the Republican Collegium of Legal Consultants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Paragraph 6 is provided for in the version of the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (shall come into effect from 01.01.2026).</w:t>
-[...137 lines deleted...]
-        <w:t>      Footnote. Chapter 5 supplemented by Article 78-1 in accordance with the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
+        <w:t xml:space="preserve">      Footnote. Chapter 5 supplemented by Article 78-1 in accordance with the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (for the procedure of implementation, see art. 2). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -22026,62 +21903,63 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        2) The Law of the Republic of Kazakhstan dated July 3, 2013 "On State-guaranteed legal assistance" (Vedomosti Parlamenta Respubliki Kazaqstan, 2013, № 14, Article 73; 2014, №19-I, 19-II, Article 96 ; 2015, №10, Article 50; №20-IV, Article 111; №22-I, Article 141).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7760"/>
-        <w:gridCol w:w="4240"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7760" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -22089,51 +21967,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      The President </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4240" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -22146,51 +22024,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N.NAZARBAYEV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7760" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -22247,55 +22125,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22621,31 +22499,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>