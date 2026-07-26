--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2c0c75d" w14:textId="2c0c75d">
+    <w:p w14:paraId="80f259c" w14:textId="80f259c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,73 +145,121 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Law of the Republic of Kazakhstan dated July 5, 2018 № 176-VІ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      Footnote. Throughout the text, the words “and financing of terrorism” shall be replaced with the words “financing of terrorism and financing of the proliferation of weapons of mass destruction” pursuant to the Law of the Republic of Kazakhstan dated 19.09.2025 № 219 (takes effect sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the entire text, the words "electronic government", "Unified Information System", "unified information system", "unified information system", "Unified Information System", "unified information system", "unified information system", "unified information system", "information system" shall be replaced by the words "digital government", "Unified Digital System", "unified digital system", "unified digital system", "Unified Digital System", "unified digital system", "unified digital system", "unified digital system", "digital system" respectively in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text, the words “and financing of terrorism” shall be replaced with the words “financing of terrorism and financing of the proliferation of weapons of mass destruction” pursuant to the Law of the Republic of Kazakhstan dated 19.09.2025 № 219 (takes effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> SECTION 1. GENERAL PROVISIONS Chapter 1. BASIC PROVISIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2703,133 +2751,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 24. Unified information system of legal assistance </w:t>
-[...53 lines deleted...]
-      The facilities of informatization of the unified information system of legal assistance shall be transferred to the trust management of the Republican Bar Association and the Republican Collegium of Legal Assistants in the manner prescribed by the Law of the Republic of Kazakhstan "On State Property".</w:t>
+        <w:t>Article 24. Unified digital system of legal assistance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The unified digital system intended for the automation of advocate activities and the activities of legal consultants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      During the functioning of the unified digital system of legal assistance, confidentiality shall be ensured.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The digital objects of the unified digital system of legal assistance shall be transferred to the trust management of the Republican Collegium of Advocates and the Republican Collegium of Legal Consultants in accordance with the procedure established by the Law of the Republic of Kazakhstan "On State Property".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 24 as amended by the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 24 as amended by the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (shall come into effect ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3579,206 +3627,186 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 28. Organization, procedure for rendering and registration of state-guaranteed legal assistance provided by advocates</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The participation of advocates in the provision of state-guaranteed legal assistance shall be organized by the bar association of a region, a city of republican significance, the capital through a unified legal aid information system in the manner determined by the Republican Bar Association in agreement with the authorized body.</w:t>
-[...17 lines deleted...]
-      The advocates’ collegium of the region, the city of republican significance, the capital city annually no later than the 1</w:t>
+      1. Participation of advocates in the provision of state-guaranteed legal assistance shall be organized by the collegium of advocates of the region, city of republican significance, or the capital through the unified digital system of legal assistance in accordance with the procedure determined by the Republican Collegium of Advocates in coordination with the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The selection of an advocate for the provision of qualified legal assistance upon the appointment of bodies conducting criminal proceedings, courts, or bodies (officials) authorized to consider cases on administrative infractions may be carried out with the use of the unified digital system of legal assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The criteria for selection of advocates for participation in the system of rendering state-guaranteed legal assistance shall be approved by the Republican collegium of advocates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The preferential right to be included in the list of advocates, participating in the system of rendering state-guaranteed legal assistance shall be granted to the advocates, rendering complex social legal assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The list shall include the last name, first name and patronymic (if any) of the advocate, the number and date of issuance of the license to advocate practice, the form of organization of advocate practice, name and place of advocate practice conducting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The list of advocates shall be periodically updated by the presidium of the advocates’ collegium and be kept up to date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The choice of advocate to provide qualified legal assistance for the appointment of bodies conducting criminal proceedings, courts or bodies (officials) authorized to consider cases of administrative offences may be carried out using a unified information system for legal assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The territorial body of justice annually, no later than the 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>st</w:t>
-[...126 lines deleted...]
-        </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> of December, shall conclude an agreement with the advocates on rendering state-guaranteed legal assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3799,51 +3827,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The territorial body of justice annually, no later than December 25, shall publish on its Internet resource a list of lawyers participating in the system of providing state-guaranteed legal assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The Republican Bar Association, no later than December 25, shall place in the unified information system of legal assistance a list of advocates participating in the system of providing state-guaranteed legal assistance.</w:t>
+      The Republican Collegium of Advocates shall, no later than the twenty-fifth of December, post in the unified digital system of legal aid a list of advocates participating in the system of state-guaranteed legal assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Rendering of state-guaranteed legal assistance in the form of legal consulting shall be carried out in the advocate’s office immediately at the time of the applicant’s appeal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3907,133 +3935,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Registration of state-guaranteed legal assistance shall be conducted by a advocate, providing such assistance, in the manner determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Monthly, advocates shall form a report on the state-guaranteed legal assistance provided by them no later than the fifth day of the month following the reporting one, through a unified legal assistance information system.</w:t>
+      10. Advocates shall monthly generate a report on the state-guaranteed legal assistance provided by them no later than the fifth day of the month following the reporting month through the unified digital system of legal assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The form of the report shall be approved by the authorized body, taking into account the recommendations of the Republican Bar Association.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. The bar association of a region, a city of republican significance, the capital annually, no later than July 5 and January 5, shall submit to the territorial body of justice through a unified legal assistance information system a summary report on state-guaranteed legal assistance provided by advocates in the form approved by the authorized body, taking into account the recommendations of the Republican Bar Association.</w:t>
+      11. The collegium of advocates of a region, city of republican significance, or the capital shall annually, no later than the fifth of July and the fifth of January, submit to the territorial body of justice through the unified digital system of legal assistance a consolidated report on the state-guaranteed legal assistance provided by advocates, in the form approved by the authorized body taking into account the recommendations of the Republican Collegium of Advocates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The summary report of the advocates’ collegium of the region, the city of republican significance, the capital city shall contain information on ensuring state-guaranteed legal assistance to rural settlements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 28 as amended by the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (shall come into effect ten calendar days after the day of its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 28 as amended by the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (shall come into effect ten calendar days after the day of its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11534,51 +11562,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 58-1. Register of advocates</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The Republican Bar Association shall form a register of advocates in the unified information system of legal assistance.</w:t>
+      1. The Republican Collegium of Advocates shall form a register of advocates in the unified digital system of legal assistance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The register of advocates shall contain the following information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11760,51 +11788,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 4 supplemented by Article 58-1 in accordance with the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 4 supplemented by Article 58-1 in accordance with the Law of the Republic of Kazakhstan dated 09.06.2021 № 49-VII (shall come into effect ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19027,51 +19055,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 82. Membership in the Chamber of Legal Consultants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Membership in the Chamber of Legal Consultants for persons providing legal assistance in the form of representing the interests of individuals and legal entities in accordance with the Civil Procedure Code  of the Republic of Kazakhstan and the Administrative Procedure and Procedure Code of the Republic of Kazakhstan shall be mandatory.</w:t>
+      Membership in the Chamber of Legal Consultants for persons providing legal assistance in the form of representing the interests of individuals and legal entities in accordance with the Civil Procedure Code of the Republic of Kazakhstan and the Administrative Procedure and Procedure Code of the Republic of Kazakhstan shall be mandatory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -21518,145 +21546,145 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        1) subparagraph 3) of Article 16, Article 19, part one of paragraph 3 of Article 28, subparagraph 11) of paragraph 3 of Article 33, subparagraph 7) of paragraph 5 of Article 50, subparagraph 18) of paragraph 2 of Article 67, passage ten of subparagraph 14) of paragraph 3 of Article 68, which shall be enforced from January 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> , 2019;</w:t>
+        <w:t>, 2019;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        2) Article 46, which shall be enforced from January 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> , 2019, having established that until January 1</w:t>
+        <w:t>, 2019, having established that until January 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> , 2019 this Article is valid as follows:</w:t>
+        <w:t>, 2019 this Article is valid as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "Article 46. Certification of an advocate's powers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1. The powers of an advocate to conduct a particular case shall be certified by a warrant issued by a legal consultation office or a law firm, and in carrying out his (her) activities individually without registering a legal entity, by the presidium of the advocates’ collegium. The form of the warrant shall be approved by the authorized body. Control and accounting of the issuance of warrants shall be carried out by the presidium of the advocates’ collegium .</w:t>
+       1. The powers of an advocate to conduct a particular case shall be certified by a warrant issued by a legal consultation office or a law firm, and in carrying out his (her) activities individually without registering a legal entity, by the presidium of the advocates’ collegium. The form of the warrant shall be approved by the authorized body. Control and accounting of the issuance of warrants shall be carried out by the presidium of the advocates’ collegium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        2. The form of an advocate’s certificate and the procedure for filling it out shall be developed and approved by the Republican collegium of advocates.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21722,109 +21750,109 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        3) subparagraphs 4) and 7) of paragraph 7 of Article 33, Article 36, subparagraphs 8) and 14) of paragraph 4 of Article 76, Article 77, which shall be enforced from January 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> , 2020;</w:t>
+        <w:t>, 2020;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        4) the first sentence of part one of paragraph 3 of Article 83, which shall be enforced from January 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> , 2020, having established that until January 1</w:t>
+        <w:t>, 2020, having established that until January 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> , 2020, this sentence is valid as follows:</w:t>
+        <w:t>, 2020, this sentence is valid as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        “A person in respect of whom a decision has been made on his (her) compliance with the requirements established by this Article shall be considered to be a member of the chamber of legal consultants, and information about such a person is entered in the register of members of the chamber of legal consultants within three working days.”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21888,51 +21916,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        1) The Law of the Republic of Kazakhstan dated December 5, 1997 “On advocate practice” (Vedomosti Parlamenta Respubliki Kazaqstan, 1997, № 22, Article 328; 2001, №. 15-16, Article 236; 2003, № 11, Article 65; 2004, № 23, Article 142; 2007, № 2, Article 18; № 9, Article 67; №10, Article 69; 2009, № 8, Article .44; №19, Article 88; №24, Article 130; 2010, №5, Article 23; 2011, № 23, Article 179; 2012, №4, Article 32; №6, Article 44; №10, Article 77, 2013, №14, Article 72, 74; №15, Article 76; 2014, №10, Article 52; №11, Art. 61; №16, Article 90; №19-I, 19-II, Article 96; 2015, №16, Article 79; №20-VII, Article 115; №23-II, Article 170. ; 2016, № 7-II, p.55);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       2) The Law of the Republic of Kazakhstan dated July 3, 2013 "On State-guaranteed legal assistance" (Vedomosti Parlamenta Respubliki Kazaqstan, 2013, № 14, Article 73; 2014, №19-I, 19-II, Article 96 ; 2015, №10, Article 50; №20-IV, Article 111; №22-I, Article 141).</w:t>
+       2) The Law of the Republic of Kazakhstan dated July 3, 2013 "On State-guaranteed legal assistance" (Vedomosti Parlamenta Respubliki Kazaqstan, 2013, № 14, Article 73; 2014, №19-I, 19-II, Article 96; 2015, №10, Article 50; №20-IV, Article 111; №22-I, Article 141).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22002,51 +22030,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>N.NAZARBAYEV</w:t>
+              <w:t>N. NAZARBAYEV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -22125,55 +22153,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22499,31 +22527,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>