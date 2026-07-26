--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1be0aef" w14:textId="1be0aef">
+    <w:p w14:paraId="c33ab5c" w14:textId="c33ab5c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -326,51 +326,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        5) information products for children - information products corresponding to the direction, subject matter, content and design of the age category;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       6) Protection of children from information harmful to their health and development - a set of legal, organizational, technical and other measures carried out for the purpose of information security of children;</w:t>
+       6) protecting children from information harmful to their health and development – a set of legal, organizational, technical, and other measures implemented to ensure children's cybersecurity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        7) the authorized body in the field of protection of children from information harmful to their health and development (hereinafter - the authorized body) - the central executive body in the field of protection of children from information harmful to their health and development;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -380,51 +380,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        8) children's access to information - the right of children to freely receive and distribute information products for children;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       9) Information security for children - ensuring protection of their rights and legitimate interests from information harmful to their health and development;</w:t>
+       9) children's cybersecurity – ensuring the protection of children's rights and legitimate interests from information harmful to their health and development;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        10) age category - category assigned to information products in accordance with the procedure established by this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -477,50 +477,92 @@
        13) naturalistic description and (or) image - description and (or) image of a person, animal, object, events, phenomena, actions (inaction) and their consequences, fixing the attention of a person on details, anatomic details and (or) physiological or technical processes of the object of image (description);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        14) information containing abnormal vocabulary - information containing obscene, vulgar, obscene words, speech and expressions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 2. Scope of this Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1242,87 +1284,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) monitor mass media for compliance with the requirements of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) exercise state control over compliance with the legislation of the Republic of Kazakhstan on the protection of children from information harmful to their health and development in the media;</w:t>
+      3) exercise state control over compliance with the laws of the Republic of Kazakhstan regarding the protection of children from information harmful to their health and development in the mass media, telecommunications networks, and online platforms;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Exercises other powers stipulated by the laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. The authorized body in the field of communication and informatization within its competence:</w:t>
+      2. The authorized body in the field of communications, within the scope of its authority, shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) implements the state policy in the sphere of protection of children from information that causes harm to their health and development;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1648,51 +1690,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 19.06.2024 № 94-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 19.06.2024 № 94-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 30.12.2025 № 248-VIII (shall be enforced sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2745,51 +2787,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Advertising;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Internet resources, except for online publications.</w:t>
+      6) Internet resources, with the exception of online publications, online platforms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The age category sign may be applied to the information products listed in part one of this paragraph or indicated on a voluntary basis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2845,51 +2887,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 19.06.2024 № 94-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 19.06.2024 № 94-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 30.12.2025 № 248-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3090,69 +3132,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) containing substandard vocabulary;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) distribution of which among children is prohibited by other laws of the Republic of Kazakhstan.</w:t>
-[...17 lines deleted...]
-      3. Distribution to minors of information products containing information prohibited for children is prohibited, except for information products distributed via the Internet.</w:t>
+      6) distribution of which among children is prohibited by other laws of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) promoting non-traditional sexual orientation or pedophilia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Distribution to minors of information products containing information prohibited for children is prohibited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       When distributing information products containing information prohibited for children to minors via the Internet, administrative, technical, software or other methods of restricting children's access to information are used.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3172,51 +3232,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16 as amended by Law of the Republic of Kazakhstan dated 19.06.2024 № 94-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 16 as amended by Law of the Republic of Kazakhstan dated 19.06.2024 № 94-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 30.12.2025 № 248-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3274,69 +3334,129 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        3. When distributing information products corresponding to Articles 10 - 14 of this Law, by means of TV and radio broadcasting at the beginning of the TV and radio program, as well as at each renewal after its interruption, the sign of age category shall be indicated or the age category shall be reported.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 18. Special requirements for information products distributed via telecommunication networks</w:t>
-[...17 lines deleted...]
-      Activities to provide children with access to information disseminated via telecommunications networks, including the Internet, provided by a person on a temporary basis by means of hardware and software complex and (or) technologies, shall be carried out in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+        <w:t>Article 18. Special requirements for information products distributed through telecommunication networks and online platforms</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Title of article 18 as amended by the Law of the Republic of Kazakhstan dated 30.12.2025 № 248-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Activities for providing children with access to information distributed through telecommunication networks and online platforms, provided by a person for temporary use by means of a hardware-software complex and (or) technologies, shall be carried out in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 30.12.2025 № 248-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter five. FINAL PROVISIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3615,55 +3735,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3989,31 +4109,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>