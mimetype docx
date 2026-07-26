--- v2 (2026-01-15)
+++ v3 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cf64340" w14:textId="cf64340">
+    <w:p w14:paraId="c50c1b3" w14:textId="c50c1b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -488,51 +488,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) foreign exchange contract – the contracts, constituent documents, including amendments and (or) additions thereto, as well as other documents, on the basis of and (or) pursuant to which the currency operations are carried out; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) account number - an identification number assigned to a foreign exchange contract or account in a foreign bank by the National Bank of the Republic of Kazakhstan or an authorized bank and intended to provide accounting and reporting on currency transactions; </w:t>
+      5) registration number – an identification number assigned by the National Bank of the Republic of Kazakhstan or an authorized bank to a foreign exchange contract or an account held with a foreign bank or an international financial organization, and intended to ensure the recording and reporting of foreign exchange transactions; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) import - transfer of goods by a non-resident of the Republic of Kazakhstan to a resident of the Republic of Kazakhstan, partial transfer of exclusive rights to objects of intellectual property, performance of works, provision of services by a non-resident of the Republic of Kazakhstan to a resident of the Republic of Kazakhstan, transfer of property to lease by a non-resident of the Republic of Kazakhstan to a resident of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -560,51 +560,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) a state revenue body – a state body, within its competence, ensuring the receipt of taxes and other mandatory payments to the budget, customs regulation in the Republic of Kazakhstan, powers to prevent, identify, suppress, and disclose administrative offenses attributed by the legislation of the Republic of Kazakhstan to the jurisdiction of this body, as well as performing other powers provided for by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-2 spotless business record – evidence of professionalism and integrity, including absence of committed unlawful acts (omissions) that led to insolvency resulting in compulsory liquidation of a financial institution or to classification of a bank as insolvent, absence of unexpunged or outstanding criminal record, including absence of legally binding court order imposing criminal penalty in the form of deprivation of the right to hold an executive position in a financial institution, banking and/or insurance holding company, and to be a major participant (major shareholder) in a financial institution for life, also absence of relationships with third parties (control and influence of third parties) whose actions contributed to legalization (laundering) of proceeds from crime, financing of terrorism, and financing of the proliferation of weapons of mass destruction, based on information from the financial monitoring authority;</w:t>
+      7-2) spotless business record – evidence of professionalism and integrity, including absence of committed unlawful acts (omissions) that led to insolvency resulting in compulsory liquidation of a financial institution or to classification of a bank as insolvent, absence of unexpunged or outstanding criminal record, including absence of legally binding court order imposing criminal penalty in the form of deprivation of the right to hold an executive position in a financial institution, banking and/or insurance holding company, and to be a major participant (major shareholder) in a financial institution for life, also absence of relationships with third parties (control and influence of third parties) whose actions contributed to legalization (laundering) of proceeds from crime, financing of terrorism, and financing of the proliferation of weapons of mass destruction, based on information from the financial monitoring authority;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) the authorized banks – the banks, established in the Republic of Kazakhstan and organizations that carry out certain types of banking operations (except for the authorized organizations), as well as branches of foreign banks, operating in the Republic of Kazakhstan that conduct currency transactions, including at the instructions of clients; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -667,50 +667,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       money in bank accounts in monetary units of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      digital tenge;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       11) foreign currency: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       currency notes in the form of banknotes, coins that are in circulation and are the legal means of payment on the territory of a foreign state (group of states), as well as withdrawn or recallable from circulation, but subject to exchange for banknotes in circulation; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -721,50 +739,68 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       money in bank accounts in the monetary units of foreign states (group of states) and international monetary or payment units; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      the national currency of a foreign state, which is legal tender within the territory of that foreign state (or group of foreign states) and is issued in digital form;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       12) foreign banks - banks and other financial institutions, established in accordance with the legislation of foreign states and carrying out banking activities outside the Republic of Kazakhstan on the basis of the legislation of the countries where they are registered; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) export - transfer of goods by a resident of the Republic of Kazakhstan to a non-resident of the Republic of Kazakhstan, partial transfer of exclusive rights to intellectual property objects, performance of works, provision of services by a resident of the Republic of Kazakhstan to a non-resident of the Republic of Kazakhstan, transfer of property for lease by a resident of the Republic of Kazakhstan to a non-resident of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -956,69 +992,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       transfer of money and other property in fulfillment of the obligations of a participant in a joint activity, as well as in trust management, trust; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      transfer of money and financial instruments to professional participants of the securities market, carrying out currency transactions at the instructions of customers, to the accounts for recording and keeping money belonging to the customers; </w:t>
-[...17 lines deleted...]
-      free transfer of money and other currency values; </w:t>
+      the transfer of money and financial instruments to professional participants of the securities market conducting foreign exchange transactions on behalf of clients, to accounts for the recording and safekeeping of money and/or financial instruments belonging to such clients; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      the gratuitous transfer of money and other currency valuables, as well as real estate. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) financial loans: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1190,69 +1226,249 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       the operations made by a non-resident of the Republic of Kazakhstan on the acquisition and repayment of electronic money, issued by residents of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      The following shall be deemed equivalent to capital movement transactions: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) transactions carried out between residents of the Republic of Kazakhstan involving the transfer of ownership rights and/or other rights to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      securities issued by non-residents of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      participation interests in the capital of non-residents of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      real estate located in a foreign state, except for movable property that is equated to or classified as real estate under the laws of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) transactions carried out between residents of the Republic of Kazakhstan and non-residents of the Republic of Kazakhstan involving the transfer of ownership and/or other rights to participation interests in the capital of residents of the Republic of Kazakhstan or non-residents of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) gratuitous transfer between residents of the Republic of Kazakhstan of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      securities issued by non-residents of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      participation interests in the capital of non-residents of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      real estate located in a foreign state, except for movable property that is equated to or classified as real estate under the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       3. Residents of the Republic of Kazakhstan (hereinafter referred to as residents) for the purposes of this Law and other regulatory legal acts in the sphere of currency regulation and currency control shall be recognized: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      the citizens of the Republic of Kazakhstan, except for the citizens of the Republic of Kazakhstan who permanently reside in a foreign state on the basis of the right granted in accordance with the legislation of this foreign state; </w:t>
+      citizens of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       foreigners and stateless persons permanently residing in the Republic of Kazakhstan on the basis of a permit for permanent residence in the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1316,51 +1532,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       branches of foreign financial organizations that, in accordance with the laws of the Republic of Kazakhstan, are entitled to carry out banking and (or) insurance activities in the territory of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      branches (representative offices) of foreign non-financial organizations that are permanent institutions of such foreign non-financial organizations in the Republic of Kazakhstan in accordance with the Code of the Republic of Kazakhstan "On taxes and other mandatory payments to the budget" (Tax Code) (hereinafter referred to as the Tax Code), except for the branches ( representative offices) of foreign non-financial organizations recognized as non-residents of the Republic of Kazakhstan in accordance with paragraph 4 of this article. </w:t>
+      branches (representative offices) of foreign non-financial organizations, except for branches (representative offices) of foreign non-financial organizations recognized as non-residents of the Republic of Kazakhstan in accordance with paragraph 4 of this Article. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. For the purposes of this Law and other regulatory legal acts in the sphere of currency regulation and currency control, the following shall be recognized as non-residents of the Republic of Kazakhstan (hereinafter - non-residents): </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1369,52 +1585,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       individuals who are not residents in accordance with paragraph 3 of this article; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      legal entities and organizations that do not form a legal entity, established in accordance with the legislation of foreign countries, located outside the Republic of Kazakhstan, as well as their branches (representative offices) in the Republic of Kazakhstan, carrying out activities that do not lead to the formation of a permanent institution of a non-resident in accordance with the Tax Code; </w:t>
+        <w:t>
+      legal entities and organizations without legal entity status established in accordance with the legislation of foreign states and having their place of location outside the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       branches (representative offices) of foreign non-financial organizations for which the status of non-resident under the currency legislation of the Republic of Kazakhstan is established by the terms of agreements, concluded on behalf of the Republic of Kazakhstan with foreign organizations and entered into force before the enactment of this Law; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1488,51 +1704,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 12.07.2023 № 23-VIII (shall be enforced from 01.01.2024); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 12.07.2023 № 23-VIII (shall be enforced from 01.01.2024); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2418,52 +2634,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) operations with currency values related to banking operations and other operations that may be performed by the authorized banks and authorized organizations in accordance with the license issued by the National Bank of the Republic of Kazakhstan, the authorized body for regulation, control and supervision of the financial market and financial organizations or the laws of the Republic Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4) payment of banking services for currency transactions; </w:t>
+        <w:t>
+      4) payment for services of authorized banks related to transactions involving currency valuables that are classified as banking operations and other operations which authorized banks are entitled to perform under a license issued by the authorized body for regulation, control, and supervision of the financial market and financial organizations, or under the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) transactions, related to the acquisition, sale, payment of interest and (or) repayment of securities, the nominal value of which is expressed in foreign currency; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2617,87 +2833,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) transactions between professional securities market participants, engaged in currency transactions at the instruction of clients and individuals or legal entities, related to the transfer of money and financial instruments from accounts (to accounts) for accounting and storage of money and financial instruments owned by clients, within the execution and termination of brokerage services contracts; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15) transactions, related to the payment of taxes and other obligatory payments to the budget in the cases provided for by the Tax Code; </w:t>
-[...35 lines deleted...]
-      17) payments of individuals for goods, works and services for transactions, concluded and executed when they are made on the territory of a special economic zone, the limits of which fully or partially coincide with the sections of the customs border of the Eurasian Economic Union. </w:t>
+      15) transactions related to the payment of taxes and other mandatory payments to the budget in cases provided for by the Tax Code of the Republic of Kazakhstan; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) transactions carried out by the recipient, on behalf of the state, of minerals that, in accordance with the Tax Code of the Republic of Kazakhstan, are transferred to it in fulfilment of a subsoil user's tax obligation in kind, including transactions related to the transportation, storage, and sale of such minerals; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) payments of individuals for goods, works and services for transactions, concluded and executed when they are made on the territory of a special economic zone, the limits of which fully or partially coincide with the sections of the customs border of the Eurasian Economic Union;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) mutual monetary settlements between consignors of products transported through a main oil pipeline within the framework of the product quality bank mechanism, in accordance with the Law of the Republic of Kazakhstan “On main pipelines”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Currency transactions between residents and non-residents shall be carried out in the national and (or) foreign currency. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2807,51 +3041,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 6 as amended by the Law of the Republic of Kazakhstan dated 03.04.2019 № 243-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
+        <w:t>      Footnote. Article 6 as amended by the Law of the Republic of Kazakhstan dated 03.04.2019 № 243-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3125,70 +3359,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) payments and (or) money transfers for currency operations, carried out outside the Republic of Kazakhstan by resident individuals, foreign institutions of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      15) money transfers from the accounts of non-residents in foreign banks, carried out by them to meet the obligations of the resident, in the cases, provided for by the rules for currency transactions in the Republic of Kazakhstan. </w:t>
+        <w:t>
+      14) payments and/or transfers of money under transactions with non-residents carried out through accounts in foreign banks or international financial organizations opened by residents in the cases and in the manner established by this Law, as well as payments and/or transfers of money through correspondent accounts of authorized banks maintained with foreign banks or international financial organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) transfers of money from accounts of non-residents in foreign banks or international financial organizations made in fulfilment of a resident’s obligations, in cases provided for by the Rules for conducting foreign exchange transactions in the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Cash foreign currency, received by legal entities and branches (representative offices) of foreign organizations when conducting currency transactions in the territory of the Republic of Kazakhstan (except for the territory of a special economic zone whose limits fully or partially coincide with sections of the customs border of the Eurasian Economic Union), must be credited to the bank accounts at the authorized banks. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3198,51 +3432,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The procedure for transactions made by residents and non-residents in bank account at an authorized bank, related to the withdrawal, crediting and use of cash foreign currency shall be determined by the rules for currency transactions in the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Payments and (or) money transfers for capital flow operations, as well as payments and (or) money transfers under foreign exchange contracts for which, in accordance with this Law, it is necessary to get an account number, shall be made only through bank accounts. </w:t>
+      3. Payments and/or transfers of money under capital movement transactions and transactions equated thereto, as well as payments and/or transfers of money under foreign exchange contracts for which a registration number is required under this Law, shall be carried out only through bank accounts. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Individuals shall be entitled, without opening and (or) using an account in an authorized bank within the amount, established by the National Bank of the Republic of Kazakhstan, to make the following money transfers for currency transactions: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3316,142 +3550,184 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 03.04.2019 № 243-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 03.04.2019 № 243-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 8. Accounts of residents and non-residents </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Residents shall open accounts in foreign banks without restrictions subject to the provisions of Article 16 of this Law. </w:t>
+      1. Residents open accounts in foreign banks and international financial organizations in cases provided for by this Law, taking into account the provisions of Article 16 of this Law.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Residents and non-residents in the territory of the Republic of Kazakhstan shall open bank accounts in the authorized banks in national and (or) foreign currency without restrictions. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Non-residents shall be entitled to freely transfer national and (or) foreign currency from their accounts outside the territory of the Republic of Kazakhstan to their bank accounts at the authorized banks, as well as from their bank accounts at the authorized banks to their accounts outside the territory of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 9. Requirement of repatriation of national and (or) foreign currency for export or import </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3544,123 +3820,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The terms of the foreign exchange contract on export or import, which is subject to the requirement of repatriation, should provide for the terms of fulfillment of obligations by non-residents. The authorized banks, servicing foreign exchange contracts on export or import, shall be entitled to require the resident to specify the repatriation period. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      The national and (or) foreign currency subject to repatriation and credited to the accounts in foreign banks must be transferred to the accounts of the resident (except for a branch (representative office) of a foreign organization) in the authorized banks before the repatriation period expires. </w:t>
+      National and/or foreign currency subject to repatriation that has been credited to accounts in foreign banks or international financial organizations must be transferred to the resident’s accounts (except for a branch or representative office of a foreign organization) maintained with authorized banks before the expiry of the repatriation period. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. The requirement of repatriation shall be considered partially or fully fulfilled in the following cases: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) crediting the national and (or) foreign currency to the accounts of a resident in foreign banks, intended to secure the obligations of a resident in accordance with the conditions of a financial loan attracted from a non-resident or to support the activities of branches (representative offices) of a resident, opened abroad; </w:t>
+      1) crediting national and/or foreign currency to a resident’s accounts in foreign banks or international financial organizations intended to secure the resident’s obligations under a financial loan obtained from a non-resident, or to support the activities of the resident’s branches (representative offices) established abroad; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) use of foreign currency, received by residents from holding exhibitions, sports, cultural and other similar events outside the Republic of Kazakhstan to cover the expenses during the period of their holding; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) crediting of currency revenues to the accounts in foreign banks of transport organizations-residents in order to pay expenses, associated with the payment of port and other fees in the territories of foreign countries and maintenance of vehicles of such transport organizations and their passengers outside the Republic of Kazakhstan, as well as expenses for ensuring the activities of branches (representative offices) of such transport organizations, located outside the territory of the Republic of Kazakhstan; </w:t>
+        <w:t>
+      3) crediting foreign currency earnings to accounts in foreign banks or international financial organizations of resident transport organizations for the purpose of paying expenses related to port charges and other fees in foreign states, servicing vehicles of such transport organizations and their passengers located outside the Republic of Kazakhstan, as well as expenses necessary to support the activities of branches (representative offices) of such transport organizations located outside the territory of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) termination of a non-resident's obligation by offsetting a counterclaim on foreign exchange contracts for export or import;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3788,51 +4064,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9 as amended by the Law of the Republic of Kazakhstan dated 12.07.2023 № 23-VIII (shall be enforced from 01.01.2024).</w:t>
+        <w:t>      Footnote. Article 9 as amended by the Law of the Republic of Kazakhstan dated 12.07.2023 № 23-VIII (shall be enforced from 01.01.2024); dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3997,51 +4273,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The procedure for the authorized banks to provide information on the sources of supply and demand in the domestic foreign exchange market of the Republic of Kazakhstan and the purposes of using acquired foreign currency, including the forms and deadlines for submitting reports, shall be determined by the rules for monitoring the sources of supply and demand in the domestic foreign exchange market of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. The rules for carrying out foreign exchange transactions in the Republic of Kazakhstan, approved by the National Bank of the Republic of Kazakhstan, shall determine the procedure for the purchase and (or) sale of non-cash foreign currency on the domestic foreign exchange market of the Republic of Kazakhstan, requirements for legal entities - residents (except for authorized banks) to confirm the purposes of purchasing foreign currency for national currency on the domestic foreign exchange market of the Republic of Kazakhstan and its use for the stated purposes, as well as the threshold value for the purchase amount, above which these requirements are applied.</w:t>
+      6. The Rules for conducting foreign exchange transactions in the Republic of Kazakhstan shall determine the procedure for the purchase and/or sale of non-cash foreign currency on the domestic foreign exchange market of the Republic of Kazakhstan, the requirements for bank clients (except individuals) to substantiate the purposes of purchasing foreign currency with national currency on the domestic foreign exchange market of the Republic of Kazakhstan and the procedure for using such foreign currency for the declared purposes, as well as exceptions to the aforementioned requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The threshold amount for the purchase of non-cash foreign currency on the domestic foreign exchange market of the Republic of Kazakhstan, upon reaching which the requirements for substantiating the purposes of purchasing foreign currency with national currency and the procedure for using such foreign currency for the declared purposes become applicable, shall be established by a regulatory legal act of the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4049,51 +4343,51 @@
         </w:rPr>
         <w:t>      7. Excluded by the Law of the Republic of Kazakhstan dated 30.06.2025 № 205-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 30.06.2025 № 205-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 30.06.2025 № 205-VIII (shall be enforced sixty calendar days after the day of its first official publication); dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4556,158 +4850,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 4. MONITORING OF CURRENCY TRANSACTIONS. SUBMISSION OF INFORMATION ON CURRENCY TRANSACTIONS AND ACCOUNTS IN FOREIGN BANKS </w:t>
+        <w:t xml:space="preserve"> Chapter 4. MONITORING OF CURRENCY TRANSACTIONS. PROVISION OF INFORMATION ON CURRENCY TRANSACTIONS AND ACCOUNTS IN FOREIGN BANKS AND INTERNATIONAL FINANCIAL ORGANIZATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of Chapter 4 as amended by the Law of the Republic of Kazakhstan dated 16.01.2026, № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 13. Monitoring of currency transactions </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Currency transactions shall be monitored by the National Bank of the Republic of Kazakhstan by obtaining information on currency transactions from residents - participants of currency transactions and the authorized banks that make payments and (or) money transfers on currency transactions, as well as accounts in foreign banks. </w:t>
+      1. Foreign exchange transaction monitoring shall be carried out by the National Bank of the Republic of Kazakhstan through obtaining information on foreign exchange transactions from resident participants in foreign exchange transactions and/or authorized banks conducting such transactions, as well as information on accounts held with foreign banks and international financial organizations. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       To monitor currency transactions, the National Bank of the Republic of Kazakhstan shall: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      3) receive notifications about accounts in foreign banks opened by residents (except for the banks and branches (representative offices) of foreign organizations), and make accounting registration of such accounts; </w:t>
+        <w:t>
+      1) assigns registration numbers to foreign exchange contracts on the basis of and/or in execution of which capital movement transactions and transactions equated thereto are carried out (hereinafter - capital movement foreign exchange contracts), and obtains information on foreign exchange transactions conducted under such contracts, as well as on related claims against non-residents and obligations to non-residents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) receives notifications and/or information on completed foreign exchange transactions, including information on payments and/or transfers of money made in connection with such transactions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) receives information on accounts opened by residents (except for banks and branches (representative offices) of foreign organizations) with foreign banks and international financial organizations, and assigns registration numbers to such accounts. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) on a regular basis, receive information from branches (representative offices) of foreign non-financial organizations, operating in the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4717,69 +5029,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) submit to the state revenue body information on transactions recognized as income of a non-resident from sources in the Republic of Kazakhstan in accordance with subparagraph 39) of paragraph 1 of Article 679 of the Tax Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. In order to organize and monitor currency transactions, the National Bank of the Republic of Kazakhstan or the authorized banks, in the cases established by this Law, shall assign account numbers to foreign exchange contracts, on the basis of and (or) pursuant to which the currency transactions are carried out, as well as the accounts of residents (except for banks and branches (representative offices) of foreign organizations in foreign banks. The National Bank of the Republic of Kazakhstan shall assign account numbers to foreign exchange contracts on capital flow, accounts of residents (except for the banks and branches (representative offices) of foreign organizations) in foreign banks, and foreign exchange contracts on export or import, which are settled through such accounts. The authorized banks shall assign account numbers to foreign exchange contracts on export or import, which are settled through accounts in the authorized banks.</w:t>
-[...17 lines deleted...]
-      If a foreign exchange contract on capital flow also provides for export or import, and it is settled through bank accounts in the authorized banks, the resident (except for the authorized bank and a branch (representative office) of a foreign organization) shall apply for assigning an account number to such a foreign exchange contract with an authorized bank. </w:t>
+      2. For the organization and implementation of foreign exchange transaction monitoring, the National Bank of the Republic of Kazakhstan or authorized banks, in cases established by this Law, shall assign registration numbers to foreign exchange contracts on the basis of and/or in execution of which foreign exchange transactions are carried out, as well as to accounts of residents (except for banks and branches (representative offices) of foreign organizations) maintained with foreign banks and international financial organizations. The National Bank of the Republic of Kazakhstan shall assign registration numbers to capital movement foreign exchange contracts, accounts of residents (except for banks and branches (representative offices) of foreign organizations) in foreign banks and international financial organizations, as well as to export or import foreign exchange contracts where settlements are made through such accounts. Authorized banks shall assign registration numbers to export or import foreign exchange contracts where settlements are made through accounts maintained with authorized banks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If a foreign exchange contract provides for both a capital movement transaction or a transaction equated thereto and the execution of export or import activities, and settlements under such contract are made through bank accounts with authorized banks, the resident (except for an authorized bank and a branch (representative office) of a foreign organization) shall apply to an authorized bank for the assignment of a registration number to such foreign exchange contract in accordance with the procedure established by the foreign exchange legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If a foreign exchange contract provides for the granting of a financial loan, including financial leasing between a lessor and a lessee, or grants for the implementation of investment projects, and also involves export or import transactions, and settlements under such contract are made through bank accounts with authorized banks, the resident (except for an authorized bank and a branch (representative office) of a foreign organization) shall apply to both the National Bank of the Republic of Kazakhstan and an authorized bank for the assignment of registration numbers to such foreign exchange contract in accordance with the procedure established by the foreign exchange legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The actions of the National Bank of the Republic of Kazakhstan in assigning registration numbers to capital movement foreign exchange contracts, accounts of residents (except for banks and branches (representative offices) of foreign organizations) in foreign banks and international financial organizations, as well as export or import foreign exchange contracts for which settlements are made through such accounts, shall not constitute the adoption of an administrative act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. When assigning an account number to a foreign exchange contract, the National Bank of the Republic of Kazakhstan or an authorized bank shall have the right to request the following information and (or) documents from a resident-party to a foreign exchange contract in addition to the submitted copy of a foreign exchange contract: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4832,426 +5180,521 @@
       3) information about the accounts through which the transaction will be settled;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) changes and (or) additions to the foreign exchange contract made by its participants, and other documents of the participants of the foreign exchange contract that are associated with the transaction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The assignment by the National Bank of the Republic of Kazakhstan of registration numbers to capital movement foreign exchange contracts, to residents’ accounts in foreign banks and international financial organizations, and to export or import foreign exchange contracts for which settlements are made through accounts in foreign banks and international financial organizations, shall be carried out without any obligations on the part of the National Bank of the Republic of Kazakhstan. The existence of a registration number shall not serve as a basis for exemption from liability for violations of the requirements of the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. A resident (except for a bank and a branch (representative office) of a foreign organization) shall submit information required for the assignment of a registration number to a capital movement foreign exchange contract and for the assignment of a registration number to an account in a foreign bank or international financial organization to the National Bank of the Republic of Kazakhstan electronically through the information system of the National Bank of the Republic of Kazakhstan, using authentication procedures based on an electronic digital signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The submission to the National Bank of the Republic of Kazakhstan of reports on capital movement foreign exchange contracts and reports on the movement of funds in an account held with a foreign bank or international financial organization shall also be carried out electronically through the information system, using authentication procedures based on an electronic digital signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan dated 18.07.2025 № 215-VIII (shall be enforced from 01.01.2026).</w:t>
+        <w:t>      Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan dated 18.07.2025 № 215-VIII (shall be enforced from 01.01.2026); dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 14. Accounting registration of a foreign exchange contract on capital flow </w:t>
-[...277 lines deleted...]
-      </w:pPr>
+        <w:t>Article 14. Monitoring of foreign exchange transactions under a capital movement foreign exchange contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. For the purposes of monitoring foreign exchange transactions under a capital movement foreign exchange contract, a registration number shall be assigned to the capital movement foreign exchange contract. A resident who is a party to the foreign exchange contract shall submit information and reports on the capital movement foreign exchange contract with the assigned registration number to the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Registration numbers shall be assigned to capital movement foreign exchange contracts to which residents (except for banks and branches (representative offices) of foreign organizations) are parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A resident (except for a bank and a branch (representative office) of a foreign organization) that is a party to a capital movement foreign exchange contract shall apply to the National Bank of the Republic of Kazakhstan for the assignment of a registration number to the capital movement foreign exchange contract before either party begins performance of its obligations under that contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the performance of obligations by a resident under a capital movement foreign exchange contract is preceded by the transfer of property (receipt of money) from a non-resident in favour of the resident, then the application for the assignment of a registration number to the capital movement foreign exchange contract shall be submitted before the transfer of property (receipt of money) into the possession of the resident and/or before the credited funds are deposited into the resident’s bank accounts with authorized banks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If, as a result of amendments and/or additions, a capital movement foreign exchange contract meets the criteria and conditions for the assignment of a registration number, then the registration number shall be assigned before the parties begin performance of their obligations under the amended and/or supplemented capital movement foreign exchange contract (before the transfer of property or receipt of funds into the resident’s possession, if after such amendments or additions the performance of the obligation has already been initiated by the non-resident).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For capital movement foreign exchange contracts subject to assignment of registration number, foreign exchange transactions by foreign exchange control agents shall be carried out only if a registration number exists.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. For the purposes of monitoring foreign exchange transactions under capital movement foreign exchange contracts, the National Bank of the Republic of Kazakhstan shall have the right to request for review the originals of capital movement foreign exchange contracts and any amendments and/or additions thereto, as well as other documents and/or information related to the execution of the capital movement transaction and/or referenced in the submitted documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Documents drawn up in a foreign language shall be submitted to the National Bank of the Republic of Kazakhstan with a translation into Kazakh or Russian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The assignment of a registration number to a capital movement foreign exchange contract shall be carried out within five working days from the date the resident submits the required documents and information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Foreign exchange transactions under capital movement foreign exchange contracts in which the National Bank of the Republic of Kazakhstan or the Ministry of Finance of the Republic of Kazakhstan are parties shall be carried out without the assignment of registration numbers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The procedure for obtaining registration numbers by residents (except for banks and branches (representative offices) of foreign organizations) for capital movement foreign exchange contracts, as well as the deadlines for submitting documents confirming the emergence, performance, and termination of obligations; the procedure for monitoring the movement of funds and other performance of obligations under capital movement foreign exchange contracts, including the forms and deadlines for submission of reports by banks and residents participating in such contracts; the conditions and criteria, including the threshold amount of a capital movement foreign exchange contract under which such contracts are subject to registration number assignment; and the exceptions to the registration number assignment procedure shall be determined by the Rules for monitoring foreign exchange transactions in the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The requirements of this Article shall not apply to foreign exchange transactions carried out by participants of the International Financial Centre “Astana” on its territory.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Article 14 is in the wording of the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 15. Notification about the conducted currency transactions </w:t>
-[...35 lines deleted...]
-      2. The authorized banks shall notify about the conducted currency transactions, the amount of which is equal to or exceeded the threshold value, on the basis of information received during the payments and (or) money transfers. </w:t>
+        <w:t>Article 15. Notification and (or) information on completed foreign exchange transactions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The title of Article 15 as amended by the Law of the Republic of Kazakhstan dated 16.01.2026, № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Notification and/or submission of information on conducted foreign exchange transactions, including those carried out on behalf of clients, shall be performed by authorized banks in the form of reports submitted to the National Bank of the Republic of Kazakhstan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Authorized banks shall notify and/or submit information on foreign exchange transactions which amount is equal to or exceeds the threshold value, based on information obtained during the execution of payments and/or money transfers. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The client, being a resident or a non-resident, for making a payment and (or) money transfer on a currency transaction in an amount equal to or exceeding the threshold value, shall provide the authorized bank with the following information: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5368,285 +5811,387 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) details of the foreign exchange contract and the account number of the foreign exchange contract (if any). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      3. The procedure for notification about the conducted currency transactions by the authorized banks, including the forms and deadlines for submission of reports, shall be determined by the rules for monitoring of currency transactions in the Republic of Kazakhstan. </w:t>
+        <w:t>
+       The information on payments and/or money transfers related to foreign exchange transactions referred to in this paragraph shall be provided to the authorized bank by the client or determined by the authorized bank independently on the basis of documents and/or information submitted by the client, in accordance with the procedure and deadlines established by the Rules for conducting foreign exchange transactions in the Republic of Kazakhstan. The authorized bank, as a foreign exchange control agent, shall ensure the accuracy of the foreign exchange transaction code and other information provided for in this paragraph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The threshold value for payments and/or money transfers under foreign exchange transactions subject to notification and/or reporting, the codes of foreign exchange transactions, and the procedure for submitting the information referred to in this paragraph shall be determined by the Rules for conducting foreign exchange transactions in the Republic of Kazakhstan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. The procedure for notification and/or submission of information on completed foreign exchange transactions by authorized banks, including the forms and deadlines for submitting reports, shall be determined by the Rules for conducting foreign exchange transactions in the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The requirements for the list of information and the procedure for their submission by the authorized banks, engaged in currency transactions at the instruction of the participants of the International Financial Center “Astana” shall be determined by the acts of the International Financial Center “Astana” in consultation with the National Bank of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. The National Bank of the Republic of Kazakhstan, in order to clarify the circumstances of currency transactions, shall have the right to request a copy of foreign exchange contract from the currency control agents or the sender-resident or the resident-beneficiary on the payment and (or) money transfer, included in the notification, on the basis of and (or) pursuant to which such a payment and (or) money transfer was made, as well as other information on such a foreign exchange contract. </w:t>
+      4. For the purpose of clarifying the circumstances of foreign exchange transactions, the National Bank of the Republic of Kazakhstan shall have the right to request from foreign exchange control agents, or from the resident sender or resident beneficiary of a payment and/or money transfer for which information and/or notification is submitted, a copy of the foreign exchange contract on the basis of and/or in execution of which such payment and/or money transfer was made, as well as other information relating to such foreign exchange contract. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. The requirements of this article shall not apply to currency transactions, conducted by participants of the International Financial Center "Astana" on its territory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 16. Notification about accounts in foreign banks </w:t>
-[...125 lines deleted...]
-      4. The requirements of this article shall not apply to participants of the International Financial Center "Astana". </w:t>
+        <w:t>Article 16. Monitoring of accounts in foreign banks and international financial organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A legal entity - resident (except for banks and branches (representative offices) of foreign organizations) shall notify the National Bank of the Republic of Kazakhstan of the opening of an account in a foreign bank or an international financial organization for the assignment of a registration number to such account by submitting information on the account prior to carrying out any transactions using it. The registration number for an account in a foreign bank or an international financial organization shall be assigned within five working days from the date the resident submits the required documents and information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A legal entity – resident (except for banks and branches (representative offices) of foreign organizations) shall provide the National Bank of the Republic of Kazakhstan with information on transactions conducted using an account opened in a foreign bank or an international financial organization, indicating the assigned registration number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In cases of changes in details or closure of an account in a foreign bank or an international financial organization to which a registration number has been assigned, a resident legal entity (except for banks and branches (representative offices) of foreign organizations) shall notify the National Bank of the Republic of Kazakhstan within the established time limits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For accounts of residents in foreign banks or international financial organizations that are subject to registration number assignment, payments and/or money transfers using such accounts shall be carried out only if a registration number is available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Resident individuals shall not submit information to the National Bank of the Republic of Kazakhstan regarding accounts in foreign banks or international financial organizations. Information on money transfers made by individuals from their own accounts (to their own accounts) in foreign banks or international financial organizations shall be submitted by the authorized bank performing such transfers, in accordance with the procedure established by the foreign exchange legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The procedure for obtaining registration numbers by resident legal entities (except for banks and branches (representative offices) of foreign organizations) for accounts in foreign banks and international financial organizations, their notification of changes in account details or closure of an account in a foreign bank or international financial organization, including the forms and deadlines for submitting reports on the movement of funds through such accounts, shall be determined by the Rules for monitoring foreign exchange transactions in the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for submission by authorized banks of reports on conducted foreign exchange transactions shall be determined by the Rules for conducting foreign exchange transactions in the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The requirements of this Article shall not apply to participants of the International Financial Centre “Astana”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Article 16 is in the wording of the Law of the Republic of Kazakhstan dated 16.01. 2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 17. Submission of information to monitor currency transactions </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5927,50 +6472,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Bodies of currency control shall have the right to determine the procedure for submitting reports on currency transactions, request documents and (or) information related to the conduct of currency transactions, make demands to eliminate identified violations, the causes and conditions that contributed to their commission, and take other measures provided for legislation of the Republic of Kazakhstan, which are binding on all residents and non-residents in the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      The National Bank of the Republic of Kazakhstan shall have the right to request from an authorized bank information, documents and/or data related to the execution of foreign exchange transactions, including information related to the implementation of internal controls for countering the legalization (laundering) of proceeds from crime, financing of terrorism, and financing of the proliferation of weapons of mass destruction by the authorized bank.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       3. Currency control agents shall be obliged:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) to monitor compliance with the requirements of the currency legislation of the Republic of Kazakhstan when conducting transactions, including those at the instructions of clients; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5999,87 +6562,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) to report on the facts of violations of the currency legislation of the Republic of Kazakhstan, committed by their clients, to the National Bank of the Republic of Kazakhstan, as well as other currency control bodies and law enforcement agencies of the Republic of Kazakhstan in accordance with their powers, established by the laws of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) to submit information on currency transactions, conducted with their participation to the currency control bodies in the manner, established by the currency legislation of the Republic of Kazakhstan. </w:t>
+      4) to provide foreign exchange control authorities with information, documents and/or data on foreign exchange transactions conducted with their participation, in accordance with the procedure established by the foreign exchange legislation of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Currency control bodies and agents shall be obliged to keep, in accordance with the legislation of the Republic of Kazakhstan, commercial, banking, and other secrets protected by law that have become known to them in the exercise of their powers, including when exchanging information in electronic form in accordance with the currency legislation of the Republic of Kazakhstan, except for its presentation in accordance with the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5. The authorized bank shall make payments and (or) money transfers on the currency transactions of the resident and (or) non-resident only under the condition that the latter submits the documents and (or) information, required in accordance with the currency legislation of the Republic of Kazakhstan. </w:t>
+        <w:t>
+      5. A foreign exchange control agent shall carry out foreign exchange transactions of a resident and/or non-resident only on condition that the latter provide the documents and/or information required under the foreign exchange legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. In order to ensure compliance with the requirements of the currency legislation of the Republic of Kazakhstan, currency control agents in accordance with this Law shall have the right to require from residents and non-residents, when they conduct currency transactions, the following: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6233,79 +6796,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Currency control agents shall not be entitled to require the submission of documents not related to the ongoing currency transaction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. The authorized banks shall refuse to make a payment and (or) transfer money on a currency transaction in cases of a person’s failure to submit documents, required by the currency legislation of the Republic of Kazakhstan, submission of false documents or failure to carry out actions, established by the currency legislation of the Republic of Kazakhstan. </w:t>
+      8. Foreign exchange control agents shall refuse to carry out a foreign exchange transaction in cases where the person fails to provide the information, documents and/or data required under the foreign exchange legislation of the Republic of Kazakhstan, submits false documents, or fails to perform actions established by the foreign exchange legislation of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 19 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 12.07.2023 № 23-VIII (shall be enforced from 01.01.2024).</w:t>
+        <w:t>      Footnote. Article 19 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 12.07.2023 № 23-VIII (shall be enforced from 01.01.2024); dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6346,50 +6909,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. In relation to financial organizations, inspections shall be carried out based on risk assessments, unscheduled and documentary inspections of the currency control body, and other forms of control.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      The National Bank of the Republic of Kazakhstan, within the framework of inspections or other forms of control, shall have the right to request information, documents and/or data on the implementation by authorized banks of internal control over foreign exchange transactions for the purpose of countering the legalization (laundering) of proceeds from crime, financing of terrorism, and financing of the proliferation of weapons of mass destruction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       In relation to other residents carrying out currency transactions, as well as non-residents carrying out currency transactions on the territory of the Republic of Kazakhstan, currency control procedures shall be carried out when they make payments and (or) money transfers for currency transactions, inspections by the currency control body and other forms of control.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Other forms of control shall be carried out by currency control bodies through: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6489,98 +7070,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) visiting and inspecting the premises, inspecting the equipment intended for the exchange office of the authorized organization, for compliance with the qualification requirements for them within the framework of permitting control prior to the issuance of a license by the National Bank of the Republic of Kazakhstan for exchange operations with foreign currency in cash and (or) annex to it. The visit and inspection are carried out on the basis of an application received from a legal entity for obtaining a license from the National Bank of the Republic of Kazakhstan for exchange operations with foreign currency in cash and (or) annex to it. The results of the inspection are taken into account when making a decision to issue or refuse to issue a license of the National Bank of the Republic of Kazakhstan to a legal entity for exchange operations with foreign currency in cash and (or) annex to it; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2) submission of an order to the currency control agent in the form of a written request, which indicates the essence of the order and the terms of its execution. The currency control agent shall execute a written order of the currency control body by submitting the requested information and (or) documents in the form and time specified in such order; </w:t>
+        <w:t>
+      2) issuing a written instruction to a foreign exchange control agent, specifying the substance of the instruction and the time limits for its execution. The foreign exchange control agent shall execute the instruction of the foreign exchange control authority in the form and within the time limits specified in such instruction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) implementation by the currency control body of the analysis of information, reporting, documents submitted in accordance with the currency legislation of the Republic of Kazakhstan or at the request of the currency control body for compliance with the requirements of the currency legislation of the Republic of Kazakhstan, including the timeliness, completeness and accuracy of the information, reporting, documents received. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 20 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 12.07.2023 № 23-VIII (shall be enforced from 01.01.2024).</w:t>
+        <w:t>      Footnote. Article 20 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 12.07.2023 № 23-VIII (shall be enforced from 01.01.2024); dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6837,69 +7418,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) electronically:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      from the date of delivery of the written request in the web application. The specified method applies to the inspected resident, who is registered as a user of the information system of the state revenue body;</w:t>
-[...17 lines deleted...]
-      from the date of delivery of the notification to the user’s personal account on the “electronic government” web portal. This method applies to the inspected resident registered on the “electronic government” web portal.</w:t>
+      from the date of delivery of the written request in the web application. This method applies to the audited resident registered as a user of the digital system of the state revenue authority;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      from the date of delivery of the notification to the user’s personal account on the “digital government” web portal. This method applies to the audited resident registered on the “digital government” web portal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. The requested information and (or) documents (copies thereof) shall be provided by the inspected resident within the time limits established in the written request of the state revenue body, but no later than fifteen working days from the date following the date of receipt of the written request by the inspected resident. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6937,146 +7518,146 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 5 is supplemented by Article 20-1 in accordance with the Law of the Republic of Kazakhstan dated 12.07.2023 № 23-VIII (shall be enforced from 01.01.2024).</w:t>
+        <w:t>      Footnote. Chapter 5 is supplemented by Article 20-1 in accordance with the Law of the Republic of Kazakhstan dated 12.07.2023 № 23-VIII (shall be enforced from 01.01.2024); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall enter into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 21. Requirements for making payments and (or) money transfers for individual currency transactions </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Payments and (or) transfers of money from residents (except for authorized banks and branches (representative offices) of foreign organizations) for certain currency transactions, the conduct of which may be aimed at withdrawing money from the Republic of Kazakhstan, evading the requirements of the currency legislation of the Republic of Kazakhstan, shall be carried out by the authorized banks in the manner prescribed by the rules for carrying out currency transactions in the Republic of Kazakhstan, and upon presentation by the resident, who is the sender of money or the recipient of money, of permission to the authorized bank to transfer information about this payment and (or) transfer of money to currency control bodies and law enforcement agencies.</w:t>
-[...17 lines deleted...]
-      2. The types and criteria of individual currency transactions, the conduct of which may be aimed at withdrawing money from the Republic of Kazakhstan, evading the requirements of the currency legislation of the Republic of Kazakhstan, shall be established by the rules for carrying out currency transactions in the Republic of Kazakhstan. </w:t>
+      1. Payments and/or money transfers of clients of an authorized bank under certain foreign exchange transactions, the execution of which may be aimed at transferring funds out of the Republic of Kazakhstan, evading compliance with the requirements of foreign exchange legislation of the Republic of Kazakhstan, as well as foreign exchange transactions that do not have an obvious economic purpose, shall be carried out by authorized banks in accordance with the procedure established by the Rules for conducting foreign exchange transactions in the Republic of Kazakhstan, and upon submission by the client of the authorized bank, acting as the sender or recipient of funds, of consent to the authorized bank to transfer information on such payment and/or money transfer to foreign exchange control authorities and law enforcement agencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. The types and criteria of certain foreign exchange transactions which execution may be aimed at transferring funds out of the Republic of Kazakhstan, evading compliance with foreign exchange legislation requirements, as well as transactions that do not have an obvious economic purpose, shall be established by the Rules for conducting foreign exchange transactions in the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 21 as amended by the Law of the Republic of Kazakhstan dated 12.07.2023 № 23-VIII (shall be enforced from 01.01.2024).</w:t>
+        <w:t>      Footnote. Article 21 as amended by the Law of the Republic of Kazakhstan dated 12.07.2023 № 23-VIII (shall be enforced from 01.01.2024); dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7117,51 +7698,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. If the National Bank of the Republic of Kazakhstan reveals violations of the currency legislation of the Republic of Kazakhstan, the following applies: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) administrative penalties under the Code of the Republic of Kazakhstan on Administrative Infractions, and also requirements to rectify the revealed violations and (or) causes and conditions that were conductive to them shall be imposed on authorized banks;</w:t>
+      1) administrative penalties shall be applied in accordance with the Code of the Republic of Kazakhstan on administrative offenses, and requirements shall also be imposed to eliminate identified violations and/or the causes and conditions that contributed to their commission, in relation to authorized banks and professional participants of the securities market carrying out foreign exchange transactions on behalf of clients.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) administrative penalties in accordance with the Code of the Republic of Kazakhstan on Administrative Offenses, supervisory response measures and sanctions in accordance with the norms of the Law of the Republic of Kazakhstan "On banks and banking activity in the Republic of Kazakhstan" and other laws of the Republic of Kazakhstan in relation to the authorized organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7217,51 +7798,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 22 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 22 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7533,51 +8114,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. In the existence of  serious threats to stability of the balance of payments, stability of the domestic currency market and economic security of the Republic of Kazakhstan, if the situation cannot be settled by other measures of economic policy, then by a joint submission of the National Bank of the Republic of Kazakhstan and the relevant authorized bodies measures providing for a special procedure of conducting certain currency operations may be introduced by an act of the Government of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The measures referred to in the first part of this paragraph must comply with the international treaties concluded by the Republic of Kazakhstan within the membership in  international associations (organizations) and ratified by the Republic of Kazakhstan.</w:t>
+      The measures referred to in the first part of this paragraph must comply with the international treaties concluded by the Republic of Kazakhstan within the membership in international associations (organizations) and ratified by the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The measures referred to in paragraph 1 of this article shall be temporary and shall be canceled as the circumstances that led to them are eliminated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7688,62 +8269,63 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. To recognize the Law of the Republic of Kazakhstan dated June 13, 2005 "On currency regulation and currency control" as invalid (Bulletin of the Parliament of the Republic of Kazakhstan, 2005, № 11, Article 38; 2007, № 3, Article 20; 2008, № 23, Article 114, 2009, № 13-14, Article 63; 2010, № 15, Article 71; 2012, № 1, Article 6; № 13, Article 91; № 21-22, Article 124; 2014, № 10, Article 52; № 21, Article 122; № 23, Article 143; 2015, № 22-I, Article 140; № 22-VI, Article 159; 2016, № 12, Article 87, 2017, № 14, Article 51, № 23-III, Article 111). </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7768"/>
-        <w:gridCol w:w="4232"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7768" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -7756,51 +8338,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      President of the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7768" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -7808,51 +8390,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Republic of Kazakhstan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4232" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -7909,55 +8491,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8283,31 +8865,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>