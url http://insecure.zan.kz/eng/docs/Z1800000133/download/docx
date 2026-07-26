--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7f57367" w14:textId="7f57367">
+    <w:p w14:paraId="a98dcf7" w14:textId="a98dcf7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -381,71 +381,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) appraisal standard - a regulatory legal act, in which the authorized body in the field of appraisal activity shall establish unified requirements for the subjects of appraisal activity to determine the market or other value of the appraised object;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) unreliable evaluation report – a written document drawn up in violation of the requirements of the legislation of the Republic of Kazakhstan on evaluation activity, using unreliable data leading to distortion of the market or other value of the appraisal object, except for the case provided for in paragraph 2 of Article 14 of this Law;</w:t>
+      8) an unreliable valuation report – a written or electronic document prepared in violation of the requirements of the legislation of the Republic of Kazakhstan on valuation activities, using inaccurate data that leads to distortion of the market or other value of the valuation object, except for the case provided for in paragraph 2 of Article 14 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) evaluation report – a written document drawn up in accordance with the legislation of the Republic of Kazakhstan on evaluation activity based on the results of conducted appraisal;</w:t>
+      9) a valuation report – a written or electronic document prepared in accordance with the legislation of the Republic of Kazakhstan on valuation activities based on the results of the conducted valuation;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) examination of the evaluation report – a study conducted by the expert Council of the chamber of appraisers in order to check the evaluation report for compliance with the requirements of the legislation of the Republic of Kazakhstan on evaluation activity and standards of the chamber of appraisers;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
@@ -770,51 +770,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 31.12. 2021 № 100 (shall be enforced sixty calendar days after the date of its first official publication); dated 01.07.2024 № 107-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 31.12. 2021 № 100 (shall be enforced sixty calendar days after the date of its first official publication); dated 01.07.2024 № 107-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 No. 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2210,120 +2210,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 9. Requirements for the evaluation report</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Based on the results of evaluation, an evaluation report shall be made in at least two copies, one of which shall be transferred to the customer, the second one shall be kept by the appraiser or a legal entity with whom the appraiser has concluded an employment contract, in the procedure determined by the chamber of appraisers.</w:t>
+      1. The valuation report shall be signed by the appraiser, and in the case where the appraiser has concluded an employment contract with a legal entity, it shall be approved by the head of the legal entity.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...15 lines deleted...]
-      2. The evaluation report shall be numbered, laced, signed by the appraiser and stamped by his (her) seal (if any), and in the case of concluding an employment contract with a legal entity, the evaluation report shall be approved by the head of a legal entity and stamped by the seal of legal entity (if any).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The valuation report in written form shall be prepared in at least two copies, one of which shall be provided to the client, and the second copy shall be retained by the appraiser or the legal entity with whom the appraiser has concluded an employment contract, in the manner determined by the chamber of appraisers, and shall also be registered in the financial reporting depository within three working days from the date of preparation of the valuation report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The valuation report in electronic form shall be generated by the appraiser in the financial reporting depository. In this case, registration of the electronic valuation report in the financial reporting depository is not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The total value of the market or other value of the appraisal object specified in the evaluation report, drawn up on the grounds and in the procedure provided for by this Law, shall be recognized as recommended for the purposes of transaction with the appraisal object, unless otherwise established by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9 as amended by the Law of the RK dated 01.07.2024 № 107-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 9 as amended by the Law of the RK dated 01.07.2024 № 107-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 No. 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2438,70 +2454,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Examination of the evaluation report shall be carried out at the expense of the party initiating the examination of the evaluation report.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Examination of the evaluation report shall be carried out on the basis of the contract between the person challenging the evaluation report and the chamber of appraisers.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. The result of the examination of the evaluation report shall be a positive or negative expert opinion prepared by the expert council of the chamber of appraisers. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       An expert opinion containing conclusion on compliance of the evaluation report with the requirements of the legislation of the Republic of Kazakhstan on evaluation activity and (or) on confirmation of the value of the appraisal object determined in the evaluation report shall be recognized as a positive conclusion of the expert council. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2512,70 +2528,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       An expert opinion containing conclusion on non-compliance of the evaluation report with the requirements of the legislation of the Republic of Kazakhstan on evaluation activity and (or) on the refutation of the value of the appraisal object determined in the evaluation report shall be recognized as a negative conclusion of the expert council.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. In case of issue of the negative conclusion by the expert council, the payment made by the customer for examination of the evaluation report shall be compensated by the appraiser who made the evaluation report or a legal entity with whom the appraiser has concluded an employment contract.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Examination of the evaluation report shall not be entitled to carry out an expert:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) whose evaluation report is disputed;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2620,511 +2636,511 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5. Excluded by the Law of the RK dated 01.07.2024 № 107-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. In cases when the examination of the evaluation report requires special knowledge in a particular field of science, technology, art or craft, the expert council shall have the right to involve scientists and specialists in the profile of the conducted evaluation. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Disputes arising between the person challenging the evaluation report and the chamber of appraisers that issued the expert opinion shall be considered by the court.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z58" w:id="47"/>
-[...15 lines deleted...]
-      7. Disputes arising between the person challenging the evaluation report and the chamber of appraisers that issued the expert opinion shall be considered by the court.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In case of recognition in the court of the conclusion of the expert council as unreliable, the members of the expert council and the chamber of appraisers shall be liable in accordance with this Law and other laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 11 as amended by the Law of the RK dated 01.07.2024 № 107-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 12. Expert council </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The expert council is a body of the chamber of appraisers, which purpose of creation and activity is examination of the evaluation report.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      In case of recognition in the court of the conclusion of the expert council as unreliable, the members of the expert council and the chamber of appraisers shall be liable in accordance with this Law and other laws of the Republic of Kazakhstan.</w:t>
-[...95 lines deleted...]
-        <w:t>
       The regulation on the activities of the expert council shall be approved by the general meeting of the members of the chamber of appraisers.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. The expert council of the chamber of appraisers shall be formed from the number of appraisers who have a certificate of qualification "expert". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The expert council of the chamber of appraisers shall be composed of at least five experts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A member of the expert council shall be elected as the Chairman of the expert council a by a simple majority of votes of experts at the meeting of the expert council for a period of two years. The same person may not be elected as the Chairman twice in a row.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Members of the expert council shall be elected by the general meeting of members of the chamber of appraisers for a period of two years.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The expert council of the chamber of appraisers shall be composed of at least five experts.</w:t>
-[...36 lines deleted...]
-      3. Members of the expert council shall be elected by the general meeting of members of the chamber of appraisers for a period of two years.</w:t>
+      Members of the expert council may be re-elected for a new term, as well as excluded from the expert council pre-term on the grounds provided for by this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 13. Standards of evaluation activity</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The standards of evaluation activity shall include evaluation standards and standards of the chamber of appraisers.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:p>
-[...21 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The assessment standard, affecting the sphere, regulation of which shall be within the competence of another state body, shall be subject to coordination with the authorized body in the relevant sphere.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Evaluation standards shall be developed on the basis of international evaluation standards and must comply with the legislation of the Republic of Kazakhstan on evaluation activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The chamber of appraisers shall have the right to develop and approve in coordination with the authorized body in the field of evaluation activity and the authorized body in the field of self-regulation the standards and rules of the chamber of appraisers, mandatory for all its members.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Evaluation standards do not apply to the documents on standardization, the adoption of which is carried out in accordance with the legislation of the Republic of Kazakhstan in the field of standardization.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan dated 05.10.2018 № 184-VI (shall be enforced upon expiry of six months after its first official publication); dated 01.07.2024 № 107-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...98 lines deleted...]
-      5. Evaluation standards do not apply to the documents on standardization, the adoption of which is carried out in accordance with the legislation of the Republic of Kazakhstan in the field of standardization.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 3. RIGHTS AND DUTIES OF THE APPRAISER</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...42 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Chapter 3. RIGHTS AND DUTIES OF THE APPRAISER</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 14. Rights of the appraiser</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The appraiser shall have the right to:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) independently apply evaluation methods and approaches to evaluation in accordance with the evaluation standards and (or) international standards of evaluation with indication of the source;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3189,147 +3205,147 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) refuse to carry out the evaluation in cases, if the customer has violated the terms of the contract for evaluation and did not provide the necessary information about the appraisal object; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) request in writing or orally from third parties the information necessary for the evaluation, except for information constituting state secrets, commercial and other secrets protected by the law.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. In case of refusal to provide the information specified in subparagraphs 2), 3) and 6) of paragraph 1 of this Article, significantly affecting the accuracy of the evaluation results, the appraiser shall indicate this in the evaluation report.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Within three months from the date of exclusion of the chamber of appraisers from the register of self-regulating organizations of appraisers, the appraisers who are the members and have not entered into other chamber of appraisers, shall have the right to carry out evaluation activity under the contracts concluded before the date of exclusion of the chamber of appraisers from the register of self-regulating organizations of appraisers.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z72" w:id="58"/>
-[...15 lines deleted...]
-      3. Within three months from the date of exclusion of the chamber of appraisers from the register of self-regulating organizations of appraisers, the appraisers who are the members and have not entered into other chamber of appraisers, shall have the right to carry out evaluation activity under the contracts concluded before the date of exclusion of the chamber of appraisers from the register of self-regulating organizations of appraisers.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The provisions of subparagraphs 2), 3), 4), 5) and 6) of paragraph 1 and paragraph 3 of this Article shall apply to the legal entity with whom the appraiser has concluded the employment contract.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z73" w:id="59"/>
-[...15 lines deleted...]
-      4. The provisions of subparagraphs 2), 3), 4), 5) and 6) of paragraph 1 and paragraph 3 of this Article shall apply to the legal entity with whom the appraiser has concluded the employment contract.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 15. The responsibilities of the appraiser</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The appraiser shall be obliged to:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) comply with the requirements of this Law, other regulatory legal acts of the Republic of Kazakhstan and standards of valuation activities in the implementation of valuation activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3506,62 +3522,86 @@
       11) provide information on the legal entity with whom the appraiser has concluded an employment contract, and also data on any changes of this information within ten calendar days from the date of conclusion of the employment contract and (or) occurrence of changes to the chamber of appraisers of which the appraiser is a member;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) provide on a quarterly basis in the manner prescribed by the chamber of appraisers, information about signed in the specified period evaluation reports with indication the date of this report and its sequence number, the appraisal object, type of a determined value;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      12-1) submit monthly, no later than the 5th day of the month following the reporting period, to the chamber of appraisers, of which he is a member, copies of reports on valuation of the property that is collateral in concluding a mortgage agreement, and also when selling mortgaged property;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      12-1) is excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 No. 256-VIII (shall come into force upon expiry of six months after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) in cases stipulated by the legislation of the Republic of Kazakhstan, provide copies of the stored evaluation reports or information to state bodies, other organizations, officials, the chamber of appraisers, of which he is a member, upon their request;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3607,73 +3647,73 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The requirements of subparagraphs 8), 9), 12) and 13) of part one of this paragraph shall not apply to the appraisers who have concluded an employment contract with a legal entity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The legal entity with which the appraiser has concluded an employment contract is obliged to comply with the requirements provided for in subparagraphs 1), 3), 6), 7), 8), 9), 12), 12-1) and 13) of the first part of this paragraph</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="61"/>
+      The legal entity with which the appraiser has concluded an employment contract is obliged to comply with the requirements provided for in subparagraphs 1), 3), 6), 7), 8), 9), 12) and 13) of the first part of this paragraph</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The appraiser may not conduct an evaluation if:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) in respect to the appraisal object, the appraiser has or acquires real or obligatory rights outside the contract;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3799,569 +3839,569 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 31.12. 2021 № 100 (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 31.12. 2021 № 100 (shall be enforced sixty calendar days after the date of its first official publication); dated 09.01.2026 No. 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 4. CHAMBER OF APPRAISERS</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 16. Chamber of appraisers</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The chamber of appraisers shall be created in the form of a non-profit organization and is a self-regulatory organization based on mandatory membership, uniting at least three hundred appraisers on the terms of membership.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:p>
-[...32 lines deleted...]
-      1. The chamber of appraisers shall be created in the form of a non-profit organization and is a self-regulatory organization based on mandatory membership, uniting at least three hundred appraisers on the terms of membership.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The activities of the chamber of appraisers shall be regulated by this Law, other laws, the charter, the standard and the rules of the chamber of appraisers.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z80" w:id="64"/>
-[...15 lines deleted...]
-      2. The activities of the chamber of appraisers shall be regulated by this Law, other laws, the charter, the standard and the rules of the chamber of appraisers.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The status of the chamber of appraisers shall be acquired from the date of its introduction by the authorized body in the field of evaluation activities in the register of self-regulatory organizations of appraisers.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z81" w:id="65"/>
-[...15 lines deleted...]
-      3. The status of the chamber of appraisers shall be acquired from the date of its introduction by the authorized body in the field of evaluation activities in the register of self-regulatory organizations of appraisers.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Reorganization and liquidation of the chamber of appraisers shall be carried out in accordance with this Law, other laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z82" w:id="66"/>
-[...15 lines deleted...]
-      4. Reorganization and liquidation of the chamber of appraisers shall be carried out in accordance with this Law, other laws of the Republic of Kazakhstan.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The chamber of appraisers shall be liquidated:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z83" w:id="67"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) by the decision of the general meeting of members of the chamber of appraisers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) by the court decision. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The chamber of appraisers shall be subject to liquidation on the grounds:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) of non-compliance with the requirements of this Law, the Law of the Republic of Kazakhstan "On Self-regulation";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) of violations more than twice within twelve consecutive calendar months of the charter of the chamber of appraisers and the rules and standards adopted by it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) of bringing to administrative responsibility more than twice within twelve consecutive calendar months for violation of the legislation of the Republic of Kazakhstan on evaluation activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) provided by Article 49 of the Civil code of the Republic of Kazakhstan (General part).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In case of liquidation of the chamber of appraisers, appraisers shall be obliged to join other chambers of appraisers within three months without paying the entry fee.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The authorized body in the field of evaluation activity on the basis of the decision of the general meeting of the members of the chamber of appraisers or the court decision on liquidation of the chamber of appraisers entered into force excludes it from the register of self-regulatory organizations of appraisers.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...96 lines deleted...]
-      7. The authorized body in the field of evaluation activity on the basis of the decision of the general meeting of the members of the chamber of appraisers or the court decision on liquidation of the chamber of appraisers entered into force excludes it from the register of self-regulatory organizations of appraisers.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 17. Rights and obligations of the chamber of appraisers</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The chamber of appraisers shall have the right to:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      1. The chamber of appraisers shall have the right to:</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) on its own behalf dispute in accordance with the legislation of the Republic of Kazakhstan the acts, decisions and (or) actions (inaction) of state and local self-government bodies and their officials, legal entities, violating the rights and legitimate interests of the chamber of appraisers, its members or creating the threat of such violation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) request and receive information from the state and local self-government bodies necessary for the performance by the chamber of appraisers of the functions assigned to it by the laws of the Republic of Kazakhstan, in accordance with the legislation of the Republic of Kazakhstan, with the exception of information constituting state secrets, commercial and other secrets protected by the law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) join international organizations of appraisers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) approve the rules and standards of the chamber of appraisers in coordination with the authorized body in the field of evaluation activities and the authorized body in the field of self-regulation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) collect entrance, annual membership fees and form the property of the chambers of appraisers from other sources not prohibited by the laws of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) refuse to become a member of the chamber of appraisers in the cases established by paragraph 3 of Article 18 of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) with the written permission of the international council on evaluation standards, translate international evaluation standards, as well as post them on its Internet resource;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) exercise other rights provided by this Law, other laws of the Republic of Kazakhstan and the charter of the chamber of appraisers.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The chamber of appraisers shall be obliged to:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:p>
-[...162 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) notify the authorized body in the field of evaluation activity on the beginning of carrying out an activity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4520,62 +4560,86 @@
       10) adopt the code of business and professional ethics for appraisers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) quarterly not later than the 20th day of the month following the reporting quarter provide to the authorized body in the field of evaluation activity the information on its activity and activity of the members in the form approved by authorized body in the field of evaluation activity with its placement on the Internet resource of chamber of appraisers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      11-1) quarterly, no later than the 20th day of the month following the reporting quarter, provide information to the authorized body in the field of appraisal activities with a copy of the reports on the valuation of property that is collateral in concluding a mortgage agreement, and also when selling mortgaged property;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      11-1) is excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 No. 256-VIII (shall come into force upon expiry of six months after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-2) within three working days from the date of the decision to provide the authorized body in the field of valuation activities with information on suspension of the certificate and (or) deprivation of the certificate and (or) termination of the certificate of "appraiser" qualification of its members;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4624,167 +4688,167 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) conduct training and re-training courses of appraisers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The laws of the Republic of Kazakhstan and the charter of the chamber of appraisers may establish other duties of the chamber of appraisers.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The chamber of appraisers shall not be entitled to carry out activities and perform actions that lead to occurrence of a conflict of interests of the chamber of appraisers and its members or create a threat of such a conflict.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Measures to prevent or resolve conflict of interests shall be established by the chambers of appraisers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 17 as amended by the Law of the Republic of Kazakhstan dated 31.12. 2021 № 100 (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 17 as amended by the Law of the Republic of Kazakhstan dated 31.12. 2021 № 100 (shall be enforced sixty calendar days after the date of its first official publication); dated 09.01.2026 No. 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 18. Requirements for membership in the chamber of appraisers</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="73"/>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. The appraiser may be a member of only one chamber of appraisers. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Mandatory conditions of membership in the chamber of appraisers shall be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4795,70 +4859,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) a certificate of qualification "appraiser";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) absence of an unexpunged or unpaid conviction for offenses in the field of economic activity, as well as for crimes of moderate severity, committed intentionally, grave and especially grave crimes.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="74"/>
+    <w:bookmarkStart w:name="z92" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. To join the chamber of appraisers an individual shall submit: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) an application; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4905,222 +4969,222 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) a certificate of absence of an unexpunged or unpaid conviction for offenses in the field of economic activity, as well as for crimes of moderate severity, committed intentionally, grave and especially grave crimes;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) other documents established by the chamber of appraisers.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="75"/>
+    <w:bookmarkStart w:name="z93" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The reason for refusal of admission to the chamber of appraisers shall be non-compliance with the provisions provided for in paragraph 2 of this Article.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The applicant shall have the right to appeal against the actions of the chamber of appraisers to refuse admission to the members of the relevant chamber of appraisers to the authorized body in the field of appraisal activities or the court in the procedure prescribed by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z94" w:id="76"/>
-[...15 lines deleted...]
-      4. The applicant shall have the right to appeal against the actions of the chamber of appraisers to refuse admission to the members of the relevant chamber of appraisers to the authorized body in the field of appraisal activities or the court in the procedure prescribed by the Laws of the Republic of Kazakhstan.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 18 as amended by the Law of the RK dated 29.06.2020 № 351-VI (shall enter into force on 01.07.2021).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 19. Suspension and termination of membership in the chamber of appraisers</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Membership in the chamber of appraisers shall be suspended in case of suspension of the certificate of qualification "appraiser".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...70 lines deleted...]
-      1. Membership in the chamber of appraisers shall be suspended in case of suspension of the certificate of qualification "appraiser".</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An appraiser whose membership in the chamber of appraisers is suspended may not carry out evaluation activities during the suspension period.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Membership in the chamber of appraisers shall be terminated on the following grounds:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      An appraiser whose membership in the chamber of appraisers is suspended may not carry out evaluation activities during the suspension period.</w:t>
-[...36 lines deleted...]
-        <w:t>
       1) at the request of a member of the chamber of appraisers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) in the event of a violation by the appraiser of the charter of the chamber of appraisers, the code of business and professional ethics of the appraiser.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5152,70 +5216,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) in connection with termination of the certificate of qualification "appraiser".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       An appraiser whose membership in the chamber of appraisers has been terminated may not carry out evaluation activities.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="79"/>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. The chamber of appraisers not later than the day following the day of suspension or termination of the appraiser's membership in the chamber of appraisers shall be obliged to notify about it: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the appraiser whose membership has been suspended or terminated;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5303,70 +5367,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 20. Governing bodies of the chamber of appraisers</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="80"/>
+    <w:bookmarkStart w:name="z100" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. The governing bodies of the chamber of appraisers shall be: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) general meeting of members of the chamber of appraisers; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5413,70 +5477,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) control body (audit commission) of the chamber of appraisers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The procedure for formation, structure, competence and term of powers of governing bodies of the chamber of appraisers, the procedure for making decisions by these bodies shall be established by the charter of the chamber of appraisers in accordance with this Law and other laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. The general meeting of members of the chamber of appraisers shall be the supreme governing body authorized to consider the issues of activity of the chamber of appraisers, related to its competence by this Law, other laws of the Republic of Kazakhstan and its charter. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The exclusive competence of the general meeting of members of the chamber of appraisers shall include: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5727,108 +5791,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The procedure for holding the general meeting of the members of the chamber of appraisers, the procedure for forming the agenda of meetings, determining the quorum, conditions and procedure for voting shall be determined by the charter of the chamber of appraisers. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The сharter of the chamber of appraisers may provide for other issues, the decision-making on which is referred to the exclusive competence of the general meeting of the members of the chamber of appraisers.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. The management of the chamber of appraisers shall be carried out by the collegial governing body of the chamber of appraisers, elected by the general meeting of members of the chamber of appraisers. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The quantitative composition of the collegial governing body of the chamber of appraisers, the procedure and conditions of its formation and activity, decision-making, termination of powers shall be established by the charter of the chamber of appraisers.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="83"/>
+    <w:bookmarkStart w:name="z103" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. The competence of the collegial governing body of the chamber of appraisers shall include: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) approval of the rules and standards of the chamber of appraisers, introduction changes and (or) additions to them;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5911,70 +5975,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) other issues provided by this Law, other laws of the Republic of Kazakhstan and the charter of the chamber of appraisers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The functions of the collegial governing body may be carried out by the general meeting of members of the chamber of appraisers in the chamber of appraisers.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="84"/>
+    <w:bookmarkStart w:name="z104" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The executive body of the chamber of appraisers shall:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) organize the work of the chamber of appraisers, carry out control over implementation of tasks assigned to the chamber of appraisers; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6003,70 +6067,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) represents the interests of the chamber of appraisers in state bodies, public associations and other organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) exercise other powers provided by this Law, other laws of the Republic of Kazakhstan and the charter of the chamber of appraisers.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="85"/>
+    <w:bookmarkStart w:name="z105" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. The control body (audit commission) shall be the body of the chamber of appraisers, exercising control over financial and economic activities of governing bodies of the chamber of appraisers and their officials. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The control body (audit commission) of the chamber of appraisers shall be accountable and controlled by the general meeting of members of the chamber of appraisers. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6118,70 +6182,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 21. Ensuring property liability when carrying out evaluation activity</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="86"/>
+    <w:bookmarkStart w:name="z107" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The chamber of appraisers shall use one of the following methods to ensure its property liability and property liability of its members to customers and third parties:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) insurance of civil-legal liability of the appraiser and the chamber of appraisers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6228,848 +6292,848 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The procedure for ensuring property liability shall be established by the chamber of appraisers. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Losses caused to the customer who has concluded the contract for evaluation, or property damage caused to third parties due to the use of total market value or other value of the appraisal object specified in the evaluation report shall be reimbursed in accordance with the civil legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="87"/>
+    <w:bookmarkStart w:name="z108" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. The contract of insurance of civil-legal liability of the appraiser shall be concluded by a member of the chamber of appraisers for a period of not less than one year. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The insurance amount shall be determined by the contract of insurance of civil-legal liability of the appraiser and should not be less than 5000 times the size of the monthly calculation index established by the law on the Republican budget and valid on the date of the contract of insurance of civil-legal liability of the appraiser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The object of insurance under the contract of insurance of civil-legal liability of the appraiser shall be the property interest of the appraiser associated with his (her) obligation to compensate for property damage caused to third parties as a result of his (her) evaluation activities, and (or) losses caused to the customer who concluded the contract for evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The insured case under the contract of insurance of civil-legal liability of the appraiser shall be the fact of occurrence of civil-legal liability of the appraiser (policyholder) for compensation of the damage caused to the property interests of the customer and (or) a third party in carrying out evaluation activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 22. Control of the chamber of appraisers over the activities of its members</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The chamber of appraisers shall control compliance of the members of the chamber with the requirements of this Law, other normative legal acts, standards and rules of the chamber of appraisers, as well as the code of business and professional ethics of appraisers, conditions of membership in the chamber.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The ground for conducting inspection by the chamber of appraisers shall be the appeal received by the chamber of appraisers, except for the cases provided for by paragraph 1 of this Article.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The appeal, for consideration of which it is not required to obtain information from other subjects, officials or an on-site inspection shall be considered within fifteen calendar days from the date of its receipt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The appeal, for consideration of which it is required to obtain information from other subjects, officials or on-site inspection, shall be considered and a decision shall be made on it within thirty calendar days from the date of its receipt.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The procedure for organizing, conducting inspections and considering appeals against members of the chamber of appraisers shall be established by the chamber of appraisers.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 22. Control of the chamber of appraisers over the activities of its members</w:t>
-[...111 lines deleted...]
-        </w:rPr>
         <w:t>Article 23. Procedure for obtaining certificates of qualification "appraiser", "expert"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="91"/>
+    <w:bookmarkStart w:name="z114" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Candidates applying for certificates of qualification "appraiser", "expert", shall take a qualification exam. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z115" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Individuals who have a higher education in the specialty "Appraisal" and (or) a higher technical or economic education, who have completed training or retraining in accordance with the program and in the number of hours approved by the chamber of appraisers, as well as an internship with an appraiser for a period of at least one year, are admitted to the qualification exam to receive a certificate of assignment of the qualification "appraiser".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z115" w:id="92"/>
-[...15 lines deleted...]
-      2. Individuals who have a higher education in the specialty "Appraisal" and (or) a higher technical or economic education, who have completed training or retraining in accordance with the program and in the number of hours approved by the chamber of appraisers, as well as an internship with an appraiser for a period of at least one year, are admitted to the qualification exam to receive a certificate of assignment of the qualification "appraiser".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The training program, professional retraining of candidates for appraisers and the amount of hours should correspond to the standard program approved by the authorized body in the field of evaluation activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Appraisers shall be allowed to take a qualification exam for obtaining the certificate of qualification "expert".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:p>
-[...33 lines deleted...]
-      3. Appraisers shall be allowed to take a qualification exam for obtaining the certificate of qualification "expert".</w:t>
+    <w:bookmarkStart w:name="z117" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Persons shall not be admitted to the qualification examination in case of non-compliance with the requirements established by this Law.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z117" w:id="94"/>
-[...15 lines deleted...]
-      4. Persons shall not be admitted to the qualification examination in case of non-compliance with the requirements established by this Law.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The decision on refusal in admission to the qualification exam shall be sent by the chamber of appraisers to the person not later than fifteen working days from the date of receipt of the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Test tasks for the qualification exam of appraisers, experts shall be developed by the chamber of appraisers in coordination with the authorized body in the field of evaluation activity.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The decision on refusal in admission to the qualification exam shall be sent by the chamber of appraisers to the person not later than fifteen working days from the date of receipt of the application.</w:t>
-[...18 lines deleted...]
-      5. Test tasks for the qualification exam of appraisers, experts shall be developed by the chamber of appraisers in coordination with the authorized body in the field of evaluation activity.</w:t>
+      The qualification exam shall be conducted in written form.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z119" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The persons who have passed the qualification exam, shall receive a certificate of qualification "appraiser", "expert" indicating the number of the certificate, surname, name and patronymic (if it is specified in the identity document).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The qualification exam shall be conducted in written form.</w:t>
-[...18 lines deleted...]
-      6. The persons who have passed the qualification exam, shall receive a certificate of qualification "appraiser", "expert" indicating the number of the certificate, surname, name and patronymic (if it is specified in the identity document).</w:t>
+      Decisions on assignment of qualification "appraiser", "expert" shall be posted on the Internet resource of the chamber of appraisers.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The persons who have not passed the qualification exam, shall be allowed to its re-take at expiration of three months from the date of the decision of the qualification commission.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Decisions on assignment of qualification "appraiser", "expert" shall be posted on the Internet resource of the chamber of appraisers.</w:t>
-[...18 lines deleted...]
-      7. The persons who have not passed the qualification exam, shall be allowed to its re-take at expiration of three months from the date of the decision of the qualification commission.</w:t>
+      8. The forms and procedure for maintaining registers of the chamber of appraisers’ members, expert council members and unscrupulous appraisers shall be approved by the authorized body in the field of appraisal activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Rules for issuing certificates of qualification "appraiser", "expert" shall be approved by the chamber of appraisers.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Rules of carrying out qualification examination to confirm the qualifications of candidates for appraisers, experts shall be approved by the authorized body in the field of evaluation activity.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...47 lines deleted...]
-      9. Rules of carrying out qualification examination to confirm the qualifications of candidates for appraisers, experts shall be approved by the authorized body in the field of evaluation activity.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 31.12. 2021 № 100 (shall be enforced sixty calendar days after the date of its first official publication); dated 17.07.2025 № 213-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 24. Qualification commission</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The qualification commission shall be a specialized body and created for conducting qualification examination for the persons applying to obtain certificates on assignment of qualifications "appraiser", "expert".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:p>
-[...40 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The qualification commission shall consist of seven members and be formed from among the representatives of the authorized body in the field of evaluation activity, non-governmental organizations and members of the chambers of appraisers.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The number of representatives of the chambers of appraisers should be the majority from the total number of the qualification commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Members of the qualification commission shall be elected for a term of two years.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z126" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The chairman of the qualification commission shall be elected from among the appraisers – members of the qualification commission.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The same person may not be elected as the chairman of the qualification commission twice in a row.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The procedure for activity of the qualification commission shall be established by the chamber of appraisers.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z128" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Meetings of the qualification commission shall be held as necessary, but at least once every six months.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 24. Qualification commission</w:t>
-[...154 lines deleted...]
-      6. Meetings of the qualification commission shall be held as necessary, but at least once every six months.</w:t>
+        <w:t>Article 25. Suspension, termination, deprivation of certificates of qualification "appraiser", "expert"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The suspension of the certificate of assignment of the qualification "appraiser" shall be carried out in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      1. The suspension of the certificate of assignment of the qualification "appraiser" shall be carried out in the following cases:</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) at the initiative of the chamber of appraisers based on the results of monitoring the appraiser’s activities or in the event of violations being identified based on the results of reviewing the appeal of individuals and legal entities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) entry into force of a judicial act within the framework of civil proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The period of suspension of the certificate of qualification of "appraiser" shall be six months with completion of the training course during the period of suspension of the certificate of qualification of "appraiser".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z131" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Termination of the certificate of qualification "appraiser" shall be carried out in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:p>
-[...72 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) death of a person; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7116,90 +7180,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) the entry into force of the court decision on application of compulsory medical measures to a person;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) deprivation of the certificate on assignment of qualification "appraiser".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="107"/>
+    <w:bookmarkStart w:name="z132" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Termination of the certificate of qualification "appraiser" shall be carried out by the decision of the collegial governing body of the chamber of appraisers.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z133" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The revocation of the certificate of assignment of the qualification "appraiser" shall be carried out by a decision of the collegial governing body of appraisers in the following cases:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z133" w:id="108"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) violation by the appraiser more than twice of the legislation of the Republic of Kazakhstan on appraisal activities or violation of the legislation of the Republic of Kazakhstan, which resulted in damage to the interests of the state, individuals and (or) legal entities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7282,90 +7346,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the event of a repeated decision to revoke the appraiser qualification certificate, these persons shall not be allowed to recertify the appraiser qualification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The decision to withdraw the "appraiser" qualification certificate may be appealed in court in accordance with the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="109"/>
+    <w:bookmarkStart w:name="z134" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. In case of suspension or termination of the certificate of qualification "appraiser" the chamber of appraisers shall enter the relevant information indicating the date and time of termination of the certificate in the register of members of the chamber of appraisers with its publication on the Internet resource of the chamber.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z135" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Termination of the certificate of qualification "expert" shall be carried out by the decision of the collegial governing body of the chamber of appraisers in the following cases:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z135" w:id="110"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) death of a person; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7430,638 +7494,638 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) deprivation of the certificate on assignment of qualification "expert".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In case of termination of validity of the certificate on assignment of qualification "expert", the chamber of appraisers shall submit the relevant information specifying the date and time of termination of the certificate in the register of members of the expert council with publication of it on the Internet resource of the chamber.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="111"/>
+    <w:bookmarkStart w:name="z136" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Deprivation of the certificate on assignment of qualification "expert" shall be carried out by the chamber of appraisers in cases of:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) violation by the expert more than twice of the legislation of the Republic of Kazakhstan on appraisal activities or violation of the legislation of the Republic of Kazakhstan, which resulted in damage to the interests of the state, individuals and (or) legal entities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) drawing up of an unreasonable expert opinion on the market or other value of the appraisal object reflected in the evaluation report;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) deprivation of the certificate on assignment of qualification "appraiser";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) repeated violation of the requirements of the chamber of appraisers by the expert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The appraiser not earlier than three years after the decision on deprivation of the certificate on assignment of qualification "expert" shall have the right to receive the certificate on assignment of qualification "expert".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 25 as amended by the Law of the Republic of Kazakhstan dated 31.12. 2021 № 100 (shall be enforced sixty calendar days after the date of its first official publication); dated 17.07.2025 № 213-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 5. RIGHTS AND DUTIES OF THE CUSTOMER</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...79 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 26. Rights of the customer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The customer has the right:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) to receive from the appraiser or legal entity with which the appraiser has concluded an employment contract, comprehensive information on the requirements of the legislation of the Republic of Kazakhstan concerning the assessment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) to get acquainted with the normative legal acts that are the basis of the evaluation report;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) receive from the appraiser or the legal entity with which the appraiser has concluded an employment contract the necessary information on the approaches to evaluation and methods of evaluation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) refuse the services of an appraiser or a legal entity with which the appraiser entered into an employment contract, in case of violation of the terms of the contract for evaluation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) exercise other rights provided by this Law and other laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 27. Duties of the customer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The customer shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) create conditions for the appraiser or a legal entity with whom the appraiser has concluded an employment contract for timely and qualitative evaluation in accordance with the contract for evaluation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) provide the appraiser or a legal entity with whom the appraiser has concluded an employment contract, the documentation necessary for evaluation, complete and accurate information, as well as provide the necessary clarifications, ensure the appraiser's access to the appraisal object;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) not interfere with the activities of the appraiser, if it negatively affects the accuracy of the evaluation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) send at the request of the appraiser or a legal entity with whom the appraiser has concluded an employment contract, a written request on its own behalf to the third parties to obtain the information necessary for the evaluation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) perform other duties provided by this Law and other laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 28. Disputes resolution</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Disputes arising between the chamber of appraisers, the appraiser, a legal entity with whom the appraiser has concluded an employment contract, the customer or the third parties in the implementation of evaluation, including those not resolved through the examination of the evaluation report, shall be resolved in the court.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 6. STATE REGULATION OF EVALUATION ACTIVITIES</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 29. State control in the field of evaluation activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 25 as amended by the Law of the Republic of Kazakhstan dated 31.12. 2021 № 100 (shall be enforced sixty calendar days after the date of its first official publication); dated 17.07.2025 № 213-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
-[...333 lines deleted...]
-        <w:t xml:space="preserve"> Chapter 6. STATE REGULATION OF EVALUATION ACTIVITIES</w:t>
+        <w:t>
+      Footnote. The title as amended by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (for the procedure of enforcement, see subparagraph 4 of paragraph 1 of Article 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The authorized body in the field of evaluation activities shall carry out state control in the field of evaluation activities, over compliance with the legislation of the Republic of Kazakhstan, the charter of the chamber of appraisers and its adopted rules and standards by the chambers of appraisers.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:p>
-[...50 lines deleted...]
-      1. The authorized body in the field of evaluation activities shall carry out state control in the field of evaluation activities, over compliance with the legislation of the Republic of Kazakhstan, the charter of the chamber of appraisers and its adopted rules and standards by the chambers of appraisers.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. State control in the field of valuation activities over the activities of chambers of appraisers is carried out through inspections and preventive control with a visit to the subject of control in accordance with the Entrepreneurial Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z144" w:id="115"/>
-[...15 lines deleted...]
-      2. State control in the field of valuation activities over the activities of chambers of appraisers is carried out through inspections and preventive control with a visit to the subject of control in accordance with the Entrepreneurial Code of the Republic of Kazakhstan.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The decision on conducting the inspection of activity of the chambers of appraisers shall be accepted by the authorized body in the field of evaluation activities on the basis of applications of individuals and legal entities, requests and inquiries of state bodies, local self-government bodies, law enforcement bodies on violation by the chamber of appraisers, its members of the requirements of the legislation of the Republic of Kazakhstan, charter of the chamber of appraisers and its adopted rules and standards.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z145" w:id="116"/>
-[...15 lines deleted...]
-      3. The decision on conducting the inspection of activity of the chambers of appraisers shall be accepted by the authorized body in the field of evaluation activities on the basis of applications of individuals and legal entities, requests and inquiries of state bodies, local self-government bodies, law enforcement bodies on violation by the chamber of appraisers, its members of the requirements of the legislation of the Republic of Kazakhstan, charter of the chamber of appraisers and its adopted rules and standards.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. In case of detection of violations of the legislation of the Republic of Kazakhstan, the charter of the chamber of appraisers and the rules and standards adopted by it, the authorized body in the field of appraisal shall send a submission on elimination of violations to the chamber of appraisers.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z146" w:id="117"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       In case of non-elimination of violations within the prescribed period, the authorized body in the field of evaluation activities shall take measures in accordance with the legislation of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8479,295 +8543,295 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 30 as amended by the Law of the Republic of Kazakhstan dated 31.12. 2021 № 100 (shall be enforced sixty calendar days after the date of its first official publication); dated 01.07.2024 № 107-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="118"/>
+    <w:bookmarkStart w:name="z148" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 7. FINAL AND TRANSITIONAL PROVISIONS</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 31. Liability for violation of the legislation of the Republic of Kazakhstan on evaluation activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Persons who have violated the legislation of the Republic of Kazakhstan on evaluation activities shall be liable in accordance with the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 32. Transitional provisions</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The chambers of appraisers may be established upon expiration of three months from the date of the first official publication of this Law.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When creating the chamber of appraisers its members may be the appraisers – individuals having the license to conduct evaluation activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Qualification Commission is created by the chamber of appraisers within three months from the date of establishment of the chamber of appraisers.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z153" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Legal entities registered before the entry into force of this Law using in their names full or partial phrases "chamber of appraisers", "Republican chamber of appraisers" shall be subject to reorganization or liquidation from the date of entry into force of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z154" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Appraisers – individuals having the licenses for the right to carry out evaluation activities, shall have the right to obtain in the chamber of appraisers the certificate of qualification "appraiser" without taking the qualification exam from the date of entry into force of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z155" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. From the date of entry into force of this Law, the licenses issued to legal entities for carrying out evaluation activities and received by them before the entry into force of this Law shall be deemed invalid.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 31. Liability for violation of the legislation of the Republic of Kazakhstan on evaluation activities</w:t>
-[...151 lines deleted...]
-      5. From the date of entry into force of this Law, the licenses issued to legal entities for carrying out evaluation activities and received by them before the entry into force of this Law shall be deemed invalid.</w:t>
+        <w:t>Article 33. The procedure for enforcement of this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. This Law shall be enforced upon expiry of six months after its first official publication, except for subparagraph 3) of Article 30 of this Law, which shall be enforced upon expiry of three months after its first official publication.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:p>
-[...32 lines deleted...]
-      1. This Law shall be enforced upon expiry of six months after its first official publication, except for subparagraph 3) of Article 30 of this Law, which shall be enforced upon expiry of three months after its first official publication.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. To recognize as invalid the Law of the Republic of Kazakhstan dated November 30, 2000 "On Valuation Activities in the Republic of Kazakhstan" (Vedomosti of the Parliament of the Republic of Kazakhstan, 2000, № 20, Art. 381; 2001, № 24, Art. 338; 2003, № 3, Art. 19; № 10, Art. 54; 2004, № 23, Art. 142; 2007, № 2, Art. 18; 2009, № 23, Art. 97; 2010, № 5, Art. 23; 2011, № 3, Art. 32; № 5, Art. 43; № 6, Art. 49; № 11, Art. 102; 2012, № 14, Art. 95; № 15, Art. 97; 2014, № 1, Art. 4; № 10, Art. 52; № 19-I, 19-II, Art. 96; № 23, Art. 143; 2015, № 20-IV, Art. 113; № 22-II, Art. 145; № 23-II, Art. 172).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z158" w:id="125"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -8925,55 +8989,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9299,31 +9363,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>