--- v1 (2025-12-28)
+++ v2 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2ac049f" w14:textId="2ac049f">
+    <w:p w14:paraId="3044911" w14:textId="3044911">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,55 +145,93 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan dated 9 April 2016 № 498-V.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Unofficial translation</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Through the whole text, words "of information systems", "information system", "by information system", "information systems", "information system" shall be substituted respectively by the words "of digital systems", " digital system", "by digital system", " digital systems", " digital system"   in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 No. 256-VIII (shall enter into force six months after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law provides a legal framework and principles for regulating social relations in the postal sector of the Republic of Kazakhstan, specifies rights and obligations of subjects of postal activities, competence of state bodies in the postal sector.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1195,52 +1233,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) rate - the amount of payment for services of a postal operator;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      51) registered postal item - written correspondence, parcel, accepted with the issuance to the sender of a confirmation document on paper or in electronic form with the assignment of a postal registration number (identification alphanumeric barcode) to the postal item and delivered against signature or in another way using automated (electronic) devices, equipment, information systems confirming such delivery; </w:t>
+        <w:t>
+      51) registered postal item - written correspondence, parcel, accepted with the issuance to the sender of a confirmation document on paper or in electronic form with the assignment of a postal registration number (identification alphanumeric barcode) to the postal item and delivered against signature or in another way using automated (electronic) devices, equipment, digital systems confirming such delivery;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) unregistered postal item - written correspondence accepted through production facilities without issuing a receipt to the senders on their acceptance (without assigning a postal registration number, identification alphanumeric barcode) and delivered without receiving a receipt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1412,97 +1450,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) domestic postal item – a postal item received for the dispatch within the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      63) an electronic mailbox - a domain name of a user of postal operator services, which is an e-mail address and created in the information system of the mail operator, the National Postal Operator for the transmission of e-mails (messages), documents, information and (or) hybrid items and their storage;</w:t>
+      63) an electronic mailbox - a domain name of a user of postal operator services, which is an e-mail address and created in the digital system of the mail operator, the National Postal Operator for the transmission of e-mails (messages), documents, information and (or) hybrid items and their storage;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) e-mail (message) - information sent in electronic form using a network of telecommunications, the Internet or electronic media.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.11.2021 № 72-VII (shall come into effect from 01.01.2022); dated 14.07.2022 № 141-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 10.02.2025 № 164-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t xml:space="preserve">      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.11.2021 № 72-VII (shall come into effect from 01.01.2022); dated 14.07.2022 № 141-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 10.02.2025 № 164-VIII (effective ten calendar days after the date of its first official publication); </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3689,51 +3727,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 11. Services for mailing registered postal items</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. The forwarding of a registered postal item shall be carried out by documentary or electronic confirmation of the receipt of a postal item, by issuing to the sender of a confirming document on paper or in electronic form with the assignment of a postal item registration number (identification alphanumeric barcode), as well as by delivering to the addressee of the postal item against signature or otherwise using automated (electronic) devices, equipment, information systems confirming such delivery. </w:t>
+      1. The forwarding of a registered postal item shall be carried out by documentary or electronic confirmation of the receipt of a postal item, by issuing to the sender of a confirming document on paper or in electronic form with the assignment of a postal item registration number (identification alphanumeric barcode), as well as by delivering to the addressee of the postal item against signature or otherwise using automated (electronic) devices, equipment, digital systems confirming such delivery. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Registered postal items are: a letter (registered, with declared value), a postal card (registered), a packet (registered, with declared value), a small package (registered, with declared value), parcels (ordinary, with declared value).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4762,87 +4800,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 18. Services for mailing a hybrid item</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Providing the service of mailing a hybrid item, a postal operator initially mails an item in the form of an e-mail (message) using information systems, Internet resources and other electronic media, which is later delivered in the form of a letter (postcard) or initially mails a letter (postcard), which is then delivered in the form of an e-mail (message) to an e-mail box or electronic mailbox using information systems, Internet resources.</w:t>
-[...35 lines deleted...]
-      3. Postal operators use their own information systems and telecommunications networks or information systems and telecommunications networks of contracted third parties to receive or deliver e-mails (messages).</w:t>
+      1. Providing the service of mailing a hybrid item, a postal operator initially mails an item in the form of an e-mail (message) using information systems, Internet resources and other electronic media, which is later delivered in the form of a letter (postcard) or initially mails a letter (postcard), which is then delivered in the form of an e-mail (message) to an e-mail box or electronic mailbox using digital systems, Internet resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. E-mails (messages) are received from senders or delivered by transferring information from the digital systems used, which are integrated into the digital system of a postal operator on the basis of a contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Postal operators use their own digital systems and telecommunications networks or digital systems and telecommunications networks of contracted third parties to receive or deliver e-mails (messages).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. A postal operator has the right to contract a third party to print and convert received e-mails (messages).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6004,51 +6042,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       exchange transactions with foreign currency, including exchange transactions with foreign currency in cash;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      opening and maintaining a bank account for an individual included in the list of organizations and individuals associated with financing of terrorism and extremism, for the purpose of conducting transactions with money and/or other assets, as stipulated by paragraph 8 of Article 12 of the Law of the Republic of Kazakhstan "On Combating Legalization (Laundering) of Proceeds from Crime,  Financing of Terrorism and Financing of the Proliferation of Weapons of Mass Destruction";</w:t>
+      opening and maintaining a bank account for an individual included in the list of organizations and individuals associated with financing of terrorism and extremism, for the purpose of conducting transactions with money and/or other assets, as stipulated by paragraph 8 of Article 12 of the Law of the Republic of Kazakhstan "On Combating Legalization (Laundering) of Proceeds from Crime, Financing of Terrorism and Financing of the Proliferation of Weapons of Mass Destruction";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) issue, sell and distribute payment cards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6148,69 +6186,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The authorized body shall monitor the National Postal Operator's compliance with the legislation of the Republic of Kazakhstan on combating legalization (laundering) of proceeds from crime, financing of terrorism, and financing of the proliferation of weapons of mass destruction in the course of its postal services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. The National Postal Operator requests and receives information or obtains access to the information system “Address Register” in order to fulfill obligations imposed on it by the state.</w:t>
-[...17 lines deleted...]
-      5. The National Postal Operator assigns a postal code to each real estate object that has a location address and is included in the information system “Address Register”. The National Postal Operator maintains a single base of postal indices in the Republic of Kazakhstan in accordance with the rules for the assignment of postal codes in the Republic of Kazakhstan.</w:t>
+      4. The National Postal Operator requests and receives information or obtains access to the digital system “Address Register” in order to fulfill obligations imposed on it by the state.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The National Postal Operator assigns a postal code to each real estate object that has a location address and is included in the digital system “Address Register”. The National Postal Operator maintains a single base of postal indices in the Republic of Kazakhstan in accordance with the rules for the assignment of postal codes in the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The National Postal Operator’s interaction with other postal operators is carried out on a contractual basis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6261,97 +6299,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 23-1. Reimbursement of expenses of the National Postal Operator related to providing access to public services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Access of the population living in rural settlements to public services shall be provided by the National Postal Operator in post offices in accordance with the register of public services approved by the authorized body in the field of public services.</w:t>
+      1. Access of the population living in rural settlements to state services shall be provided by the National Postal Operator in post offices in accordance with the register of state and socially responsible services approved by the authorized body in the field of state and socially responsible services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The costs of the National Postal Operator associated with creating and providing access to public services for the population living in rural areas shall be reimbursed in the manner determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The costs (expenses) incurred by the National Postal Operator for the delivery of cash to rural settlements in the Republic of Kazakhstan shall be reimbursed in accordance with the procedures and on the terms established by the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Such costs shall be reimbursed provided that one hundred percent of the shares in the National Postal Operator are owned, directly or indirectly, by the state.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The law is supplemented by Article 23-1 in accordance with the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. The law is supplemented by Article 23-1 in accordance with the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 17.11.2025 No. 231-VIII (shall be enforced from 01.01.2025); dated 09.01.2026 No. 254-VIII (shall enter into force sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7479,51 +7553,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The national postal operator shall create a personal electronic mailbox free of charge for any applying postal service user and ensure its proper functioning, as well as the privacy of personal correspondence of a postal service user.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. The unified system of electronic mailboxes is a public information system of the National Postal Operator, which ensures the mailing of postal items in electronic form, including within the frames of e-document management, throughout the Republic of Kazakhstan.</w:t>
+      6. The unified system of electronic mailboxes is a public digital system of the National Postal Operator, which ensures the mailing of postal items in electronic form, including within the frames of e-document management, throughout the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The National Postal Operator shall ensure creation, operation and development of unified system of electronic subscriber mailboxes throughout the territory of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7532,98 +7606,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Identification of users of the services of the mail operator occurs according to their personal data (individual identification number), and legal entities - by business identification number. In order to confirm the data of users of the services of the mail operator, the National Postal Operator gets access to the state databases of individuals and legal entities of state bodies. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      The transfer of e-mails (messages), documents, and (or) hybrid items within the framework of electronic document management shall be carried out in accordance with the Law of the Republic of Kazakhstan "On electronic document and electronic digital signature".</w:t>
+        <w:t>
+      Integration of digital systems between the National Postal Operator and state bodies shall be carried out in accordance with the requirements established by the digital legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The transfer of e-mails (messages), documents, and (or) hybrid items within the framework of electronic document management shall be carried out in accordance with the digital legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 33 as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 33 as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 No. 256-VIII (shall enter into force six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8091,51 +8165,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. In the event of acquiring indicia from a postal operator, the user of the postal operator’s services is obliged to hand over the postal item to the postal operator through the operating window from which the said postal indicia were acquired.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. If there is an information system, postal operators shall have the right to provide services in the field of mail through automated (electronic) devices, equipment, and information systems, as well as to use them to automate and optimize the processes of providing services in the field of the mail.</w:t>
+      3. If there is a digital system, postal operators shall have the right to provide services in the field of mail through automated (electronic) devices, equipment, and digital systems, as well as to use them to automate and optimize the processes of providing services in the field of the mail.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Serving users of the mail operator's services is possible through a subscriber device of cellular communication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -8222,51 +8296,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Providing postal services, a postal operator collects, accumulates, uses and stores personal data of postal service users in accordance with a single list of personal data of postal service users, which is approved by the authorized body and is required and sufficient for rendering services by a postal operator.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Before accepting or delivering a postal item, postal operators are required to obtain an application (consent) from the user of the postal operator's services for the collection, accumulation, use and storage of personal data. Such consent is selected electronically using an electronic digital signature or in another way that confirms receipt of consent, using automated (electronic) devices, equipment or through information systems through the state service for controlling access to personal data in accordance with the Law of the Republic of Kazakhstan On Personal Data and Their Protection or on paper against signature.</w:t>
+      Before accepting or delivering a postal item, postal operators are required to obtain an application (consent) from the user of the postal operator's services for the collection, accumulation, use and storage of personal data. Such consent is selected electronically using an electronic digital signature or in another way that confirms receipt of consent, using automated (electronic) devices, equipment or through digital systems through the state service for controlling access to personal data in accordance with the Law of the Republic of Kazakhstan "On Personal Data and Their Protection" or on paper against signature.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Providing a universal postal service by a postal operator, the personal data is collected, accumulated, used and stored without the consent of a postal service user or his/her legal representative.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8294,51 +8368,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Receiving a registered postal item, a postal operator collects, accumulates, uses and stores personal data of the recipient without his/her consent. When a postal operator delivers a registered postal item to the postal service user, the recipient presents his/her identity document and gives the operator his/her consent to collect, accumulate, use and store personal data. If the recipient refuses to give consent to collect, accumulate, use and store personal data, the postal operator does not hand the postal item to the recipient and shall mail the postal item back to the sender.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Consent to the collection, accumulation, use and storage of personal data is selected electronically using an electronic digital signature or in another way, confirming receipt of consent, using automated (electronic) devices, equipment or via information systems through the state service for controlling access to personal data in accordance with the Law of the Republic of Kazakhstan On Personal Data and Their Protection or on paper against signature.</w:t>
+      Consent to the collection, accumulation, use and storage of personal data is selected electronically using an electronic digital signature or in another way, confirming receipt of consent, using automated (electronic) devices, equipment or via digital systems through the state service for controlling access to personal data in accordance with the Law of the Republic of Kazakhstan "On Personal Data and Their Protection" or on paper against signature.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Postal operators and bodies conducting operational search and counterintelligence activities and having access to personal data, ensure confidentiality by complying with the requirements to prevent their dissemination without the consent of the person or his/her legal representative or other legal grounds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -8590,51 +8664,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 40. Postal security system of the National Postal Operator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The postal security system of the National Postal Operator aims to ensure postal, banking, business and trade secrecy, to protect postal items from unauthorized access, to take measures to prevent loss and theft of postal items and money, to observe prohibitions on the transfer of items and substances in postal items and ensure security of the information systems used.</w:t>
+      1. The postal security system of the National Postal Operator aims to ensure postal, banking, business and trade secrecy, to protect postal items from unauthorized access, to take measures to prevent loss and theft of postal items and money, to observe prohibitions on the transfer of items and substances in postal items and ensure security of the digital systems used.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The security regime is supported by a contracted private security organization or by a security organization established by the National Postal Operator in accordance with the Law of the Republic of Kazakhstan “On Security Activities”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9601,62 +9675,63 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The Law of the Republic of Kazakhstan dated 8 February, 2003 " On post" shall be considered to have lost force (Bulletin of the Parliament of the Republic of Kazakhstan, 2003, № 3, Art. 17; № 15, Art. 139; 2004, № 23, Art. 142; 2005, № 14, Art. 55; № 23, Art. 104; 2006, № 1, Art. 5; № 16, Art. 99; 2009, № 2-3, Art. 18; 2010, № 15, Art. 71; 2011, № 11, Art. 102; № 12, Art. 111; 2012, № 5, Art. 35; № 13, Art. 91; 2013, № 10-11, Art. 56; № 14, Art. 75; 2014, № 11, Art. 61; № 14, Art. 87; № 19-I, 19-II, Art. 96; № 21, Art. 122; 2015, № 16, Art. 79).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7768"/>
-        <w:gridCol w:w="4232"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7768" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -9669,51 +9744,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      The President</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7768" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -9721,51 +9796,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      of the Republic of Kazakhstan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4232" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -9822,55 +9897,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10196,31 +10271,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>