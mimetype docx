--- v0 (2025-12-14)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1bd52fe" w14:textId="1bd52fe">
+    <w:p w14:paraId="32a0ae9" w14:textId="32a0ae9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7719,51 +7719,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 52. Ground for the annulment of an arbitral award</w:t>
+        <w:t>Article 52. Revocation of an arbitral ruling</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The heading of Article 52 as amended by Law of the Republic of Kazakhstan № 251-VIII of 03.01.2026 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. To annul an arbitral award in a court, the party petitioning for the annulment shall provide evidence that:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7959,79 +7977,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) the dispute over which an arbitral award has been rendered may not be the subject matter of arbitration under the legislation of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. When considering an application for the annulment of an arbitral award, refusal to issue a writ of execution, the court may not review the merits of the arbitral award.</w:t>
+      3. When examining an application to set aside an arbitral award, the court shall not be entitled to review the substance of the arbitral ruling.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 52 as amended by Law of the Republic of Kazakhstan № 217-VI as of 21.01.2019 (shall be enforced ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 52 as amended by Law of the Republic of Kazakhstan № 217-VI as of 21.01.2019 (shall be enforced ten calendar days after its first official publication); № 251-VIII of 03.01.2026 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8342,51 +8360,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Additional costs associated with the enforcement of an arbitral award are assigned to the party that has not voluntarily enforced the award.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 57. Grounds for refusal to recognize and (or) enforce an arbitral award </w:t>
+        <w:t>Article 57. Refusal to recognise and/or enforce an arbitral ruling</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The heading of Article 57 as amended by Law of the Republic of Kazakhstan № 251-VIII of 03.01.2026 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The court shall refuse to recognize and (or) enforce an arbitral award, irrespective of the country where it was rendered, on the following grounds, if:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8504,51 +8540,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       there is a court decision or arbitral award entered into legal force made on the dispute between the same parties, on the same subject matter and on the same grounds, or the ruling of the court or arbitration tribunal on termination of proceedings in connection with the plaintiff’s refusal from the claim;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      the composition of the arbitration tribunal or the procedure for arbitration proceedings did not comply with the agreement of the parties, and in the absence thereof – did not comply with  the laws of the country where arbitration proceedings were held;</w:t>
+      the composition of the arbitration tribunal or the procedure for arbitration proceedings did not comply with the agreement of the parties, and in the absence thereof – did not comply with the laws of the country where arbitration proceedings were held;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       the award has not yet become binding on the parties or has been annulled, or its execution was suspended by the court of the country, which law was applied in rendering it; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8565,72 +8601,90 @@
       2) the court will establish that the recognition and (or) enforcement of this arbitral award is contrary to the public policy of the Republic of Kazakhstan or that the dispute over which the award is made may not be the subject matter of arbitration in accordance with this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The court shall render a ruling on the recognition and (or) enforcement of the award. This determination may be appealed or challenged in accordance with the civil procedure legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. When reviewing a motion to refuse the issue of a writ of execution, the court shall not be entitled to review the substance of the arbitral ruling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 57 as amended by Law of the Republic of Kazakhstan № 217-VI as of 21.01.2019 (shall be enforced ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 57 as amended by Law of the Republic of Kazakhstan № 217-VI as of 21.01.2019 (shall be enforced ten calendar days after its first official publication); № 251-VIII of 03.01.2026 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9015,55 +9069,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>