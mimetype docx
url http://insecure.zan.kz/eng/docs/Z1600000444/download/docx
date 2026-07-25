--- v0 (2025-11-14)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="eda3ed0" w14:textId="eda3ed0">
+    <w:p w14:paraId="5b08f65" w14:textId="5b08f65">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -174,60 +174,61 @@
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law regulates the public relations that arise in the production of precious metals and the turnover of precious metals and precious stones, commodities containing precious metals, jewelry and other products made of precious metals and precious stones.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 1. Basic concepts used in this Law</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 1. Basic concepts used in this Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The following basic concepts are used in this Law:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -237,51 +238,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) precious stones - natural diamonds, emeralds, rubies, sapphires and alexandrites, as well as natural pearls in raw (natural) and processed form. Unique amber formations are equated to precious stones;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) expertise of precious stones, jewelry and other items made of precious metals and precious stones (hereinafter - expertise) is organization and carrying out of tests carried out by authorized organizations, including identification of precious stones and testing of precious metals in jewelry and other products made of precious metals and precious stones , verification of authenticity of impressions of assay marks;</w:t>
+      2) expertise of precious stones, jewelry and other items made of precious metals and precious stones (hereinafter - expertise) is organization and carrying out of tests carried out by authorized organizations, including identification of precious stones and testing of precious metals in jewelry and other products made of precious metals and precious stones, verification of authenticity of impressions of assay marks;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) identification of precious stones is establishing conformity of classification and cost characteristics of precious stones to the requirements of normative and technical documentation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1096,320 +1097,323 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 02.07.2021 № 62-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (enacted sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 2. Legislation of the Republic of Kazakhstan in the field of precious metals and precious stones</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Legislation of the Republic of Kazakhstan in the field of precious metals and precious stones is based on the Constitution of the Republic of Kazakhstan, consists of this Law and other normative legal acts of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Public relations in the field of exploration and extraction of precious metals and precious stones are regulated by the legislation of the Republic of Kazakhstan on subsoil and subsoil use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. If an international treaty ratified by the Republic of Kazakhstan establishes other norms than those contained in this Law, then the norms of the international treaty are applied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 3. Competence of the Government of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Government of the Republic of Kazakhstan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) develops the main directions of the state policy in the field of precious metals production, turnover of precious metals and precious stones, raw materials containing precious metals, jewelry and other products and organizes their realization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) excluded by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (shall come into force ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) excluded by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (shall come into force ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4) excluded by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (shall come into force ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 3 as amended by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 05.07.2024 № 115-VIII (shall come into force ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...260 lines deleted...]
-        <w:t xml:space="preserve"> Article 4. Competence of the authorized body</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 4. Competence of the authorized body</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       An authorized body:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1696,1389 +1700,1390 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 4 as amended by the Law of the Republic of Kazakhstan dated December 27, 2021 № 87-VII (shall come into effect sixty calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (enacted sixty calendar days after the date of its first official publication); dated 05.07.2024 № 115-VIII (shall come into force ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 5. Competence of National Bank of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      National Bank of the Republic of Kazakhstan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) implements the priority right of the state to purchase refined gold for the replenishment of assets in precious metals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) determines the procedure for the implementation of the state's priority right to purchase refined gold for the replenishment of assets in precious metals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) carries out control tests of samples (patterns) of precious metals and raw materials containing precious metals, in cases provided for by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4) excluded by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VІ (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) exercises other powers provided for by this Law, other laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 5 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VІ (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...72 lines deleted...]
-      3) carries out control tests of samples (patterns) of precious metals and raw materials containing precious metals, in cases provided for by the legislation of the Republic of Kazakhstan;</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 6. State control over the turnover of refined precious metals, precious metals and precious stones, primary commodities containing precious metals, jewelry and other articles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The Title of Article 6 as amended by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (enacted sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The authorized body exercises state control:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) when importing into the territory of the Republic of Kazakhstan from countries that are not members of the Eurasian Economic Union and exporting from the territory of the Republic of Kazakhstan to these countries of precious metals and raw materials containing precious metals, with the exception of ores, concentrates and non-ferrous metals containing precious metals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) when importing into the territory of the Republic of Kazakhstan from countries that are not members of the Eurasian Economic Union and exporting from the territory of the Republic of Kazakhstan to these countries of precious stones, jewelry and other products, coins made of precious metals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) when importing to the territory of the Republic of Kazakhstan from countries that are not members of the Eurasian Economic Union, and exporting from the territory of the Republic of Kazakhstan to these countries, ores, concentrates and non-ferrous metals cinders, non-ferrous metal intermediate products containing precious metals;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      4) excluded by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VІ (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+        <w:t>      4) is excluded by the Law of the Republic of Kazakhstan dated 30.12.2020 № 397-VI (shall be enforced upon expiry of six months after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) exercises other powers provided for by this Law, other laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
+      5) at importation of refined precious metals into the territory of the Republic of Kazakhstan from countries outside the Eurasian Economic Union and exportation of refined precious metals from the territory of the Republic of Kazakhstan to these countries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The state control provided by subparagraph 1) of paragraph 1 of this article shall be carried out in accordance with the decisions of Eurasian Economic Commission, the legislation of the Republic of Kazakhstan and includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) verification of a batch of precious metals, raw materials containing precious metals, except for ores, concentrates and non-ferrous metals cinders, semi-products of non-ferrous metals, for compliance with the data specified in the accompanying documentation, including regulatory technical and / or technical documentation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) evaluation of precious metals cost taking into account the prices of the world market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) determination of the source of precious metals origin, commodities containing precious metals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) control of compliance with the requirements of the legislation of the Republic of Kazakhstan in dealing with precious metals and commodities containing precious metals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) control of content of precious metals and associated recoverable metals in raw materials containing precious metals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) assessment of the possibility (impossibility) and economic expediency (inexpediency) of industrial extraction of precious metals from primary commodities in the Republic of Kazakhstan on the basis of documents on the content of precious metals and associated extractable metals or verification of economic inexpediency or impossibility of processing primary commodities containing precious metals in the territory of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The state control provided for in subparagraph 2) of paragraph 1 of this article shall be carried out in accordance with the decisions of the Eurasian Economic Commission, the legislation of the Republic of Kazakhstan through customs posts determined by the authorized body in the field of customs affairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The state control provided by subparagraph 3) of paragraph 1 of this article shall be carried out in accordance with the decisions of the Eurasian Economic Commission, the legislation of the Republic of Kazakhstan and includes the actions provided for by subparagraphs 3), 4), 5) and 6) of paragraph 2 of this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. State control in the field of sale of jewelry and other products shall be carried out by the authorized body in the field of technical regulation in the form of an unscheduled inspection and preventive control with a visit to the subject (object) of control in accordance with the Entrepreneurial Code of the Republic of Kazakhstan and preventive control without visiting the subject (object) of control in accordance with the Entrepreneurial Code of the Republic of Kazakhstan and this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. The objectives of preventive control without visiting the subject (object) of control shall be the timely suppression and prevention of violations, granting the subject of control the right to independently eliminate violations identified by the authorized body in the field of technical regulation based on the results of preventive control without visiting the subject (object) of control, and reducing the administrative burden on the subject control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2. Preventive control without visiting the subject (object) of control shall be carried out by the authorized body in the field of technical regulation by studying, analyzing, comparing information obtained from various sources of information, including on the basis of information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) represented by the subjects of state control, state bodies and other organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) obtained from digital systems;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) received from the mass media and other open sources, appeals of individuals and legal entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-3. Preventive control without visiting the subject (object) of control shall be carried out by the authorized body in the field of technical regulation on a quarterly basis no later than the 25th day of the month following the reporting period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-4. In case of detection of violations based on the results of preventive control without visiting the subject (object) of control in the actions (inaction) of the subject of control, the authorized body in the field of technical regulation shall draw up and send a notification with a description of the identified violations attached no later than five working days from the date of detection of violations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-5. The notification must be handed over to the subject of control personally against signature or in any other way confirming the facts of sending and receiving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      At the same time, a notification sent by one of the following methods shall be considered as delivered to the subject of control in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) by personal delivery - from the date of the mark by the subject of control in the notification of receipt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) by mail - by registered mail;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) electronically - from the date of sending to the electronic address of the subject of control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-6. The notification on elimination of violations identified as a result of preventive control without visiting the subject (object) of control must be executed by the subject of control within ten working days from the day following the day of its delivery (receipt), unless a longer deadline is specified in the request itself.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-7. In case of disagreement with the violations specified in the notification, the subject of control shall have the right to send an objection to the authorized body in the field of technical regulation that sent the notification within five working days from the day following the day of delivery (receipt) of the notification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 5 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VІ (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      5-8. Is excluded by the Law of the Republic of Kazakhstan dated 30.12.2020 № 397-VI (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...12 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-9. Failure to fulfill within the prescribed time of the notification on elimination of violations revealed by the preventive control without visiting the subject (object) of control shall entail assignment of preventive control with a visit to the subject (object) of control in respect of the control subject by inclusion in the semi-annual list of preventive control with a visit to the control subject (object).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Results of state control:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) provided for in subparagraph 1) of paragraph 1 of this article, shall be executed by the authorized body:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      when importing - in the form of state control act issued for each consignment of goods;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      when importing for processing - in the form of state control act issued for each consignment of goods, a document on the conditions of goods processing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      when exporting - in the form of state control act issued for each consignment of goods, export licenses and conclusions on the possibility (impossibility) and economic expediency (inexpediency) of industrial extraction of precious metals from commodities in the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      when exporting for processing - in the form of state control act issued for each consignment of goods, a document on conditions for processing goods, a conclusion on economic inexpediency or impossibility of processing primary commodities containing precious metals on the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) provided for in subparagraph 2) of paragraph 1 of this article, shall be formalized by the authorized body in the form of state control act issued for each consignment of goods;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) provided for in subparagraph 3) of paragraph 1 of this article, shall be formalized by the authorized body:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      when importing for processing - in the form of a document on the conditions of processing of goods;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      when exporting - in the form of an export license and the conclusion on the possibility (impossibility) and economic expediency (inexpediency) of industrial extraction of precious metals from commodities in the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      when exporting for processing - in the form of a document on the conditions of goods processing, a conclusion on the economic inexpediency or impossibility of processing primary commodities containing precious metals on the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) provided for by subparagraph 5) of paragraph 1 of this Article, shall be executed by the authorized body:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      at importation - in the form of the act of state control, issued for each batch of goods;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      at exportation - in the form of an act of state control issued for each batch of goods and an export license.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Control of the contents of exported precious metals and associated recoverable metals in raw materials containing precious metals shall be carried out by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      submission of documents on the content of precious metals and associated recoverable metals under licensing procedures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      issue of a conclusion on the possibility (impossibility) and economic expediency (inexpediency) of industrial extraction of precious metals from commodities in the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      issue of a conclusion on economic inexpediency or impossibility of processing raw materials containing precious metals on the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      registration of state control act for each consignment of exported primary commodities containing precious metals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Selection of representative samples from exported primary commodities containing precious metals for the purposes of state control of the content of precious metals in them is carried out in accordance with the procedure established by the normative technical documentation of the Republic of Kazakhstan, with the formulation of an act on sampling in the order and form determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The document on the content of precious metals for the purposes of state control is issued by an accredited testing laboratory and must contain information on the specific content of all precious metals in raw materials containing precious metals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. The state control provided for by subparagraphs 1) and 2) of paragraph 1 of this article shall not be exercised:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) in relation to the National Bank of the Republic of Kazakhstan for the import and (or) export of precious metals, including coins made of precious metals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) when importing and (or) exporting precious metals and (or) precious stones, including jewelry and other items, coins made of precious metals by individuals, as goods for personal use;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) when importing and (or) exporting radioactive and stable isotopes of precious metals and articles based on them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) when exporting cultural assets containing precious metals and (or) precious stones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...1120 lines deleted...]
-        <w:t>      Footnote. Article 6 as amended by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2020 № 397-VI (shall be enforced upon expiry of six months after the day of its first official publication); dated 06.04.2024 № 71-VIII (enacted sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 6 as amended by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2020 № 397-VI (shall be enforced upon expiry of six months after the day of its first official publication); dated 06.04.2024 № 71-VIII (enacted sixty calendar days after the day of its first official publication); dated 09.01.2026, No. 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4608,55 +4613,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>