--- v0 (2025-11-13)
+++ v1 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9356520" w14:textId="9356520">
+    <w:p w14:paraId="47c1f7d" w14:textId="47c1f7d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2713,97 +2713,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) support mass implementation of youth volunteer shares;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) posting of volunteer programmes (projects) and volunteer activities in the information system of volunteer organisations;</w:t>
+      3) placement in the digital system of volunteer organizations of information on volunteer programs (projects) and volunteer campaigns;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) other powers as defined by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11 as amended by Law of the Republic of Kazakhstan № 134-VII of 04.07.2022 (shall be enacted upon expiration of sixty calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 11 as amended by Law of the Republic of Kazakhstan № 134-VII of 04.07.2022 (shall be enacted upon expiration of sixty calendar days after its first official publication); dated 09.01. 2026 № 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3076,51 +3076,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) receiving from the organizer of volunteer activity and the volunteer organization of letters of recommendation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) introduction of data on the volunteer activity which is carried out by it, about the place and a number of hours of her implementation, encouragement, the additional preparation received by him, the right to measures of support and encouragement, other data in information resources in case of their maintaining in the order established by laws of the Republic of Kazakhstan;</w:t>
+      7) entering information regarding volunteer activities carried out by him or her, the place and number of hours of such activities, incentives received, additional training completed, entitlement to support measures and incentives, and other information into digital resources, where such resources are maintained in accordance with the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) the admission in the organization of education, health care, social protection, culture, sport and on the territory of nature protection and forest institutions for implementation of volunteer activity in coordination with the management of these organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3374,51 +3374,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12 as amended by Law of the Republic of Kazakhstan № 134-VII of 04.07.2022 (shall take effect upon expiration of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 12 as amended by Law of the Republic of Kazakhstan № 134-VII of 04.07.2022 (shall take effect upon expiration of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4474,51 +4474,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">N. NAZARBAYE </w:t>
+              <w:t xml:space="preserve">N. NAZARBAYEV </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -4540,55 +4540,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4914,31 +4914,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>