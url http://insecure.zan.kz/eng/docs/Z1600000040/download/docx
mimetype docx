--- v1 (2025-11-26)
+++ v2 (2026-07-22)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="88d5409" w14:textId="88d5409">
+    <w:p w14:paraId="341338e" w14:textId="341338e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -495,100 +495,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1) identity verification – confirmation of identity by checking the papillary patterns of the fingers and/or palms of a natural person against their fingerprint information;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z281" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) material carriers - dactyloscopic or information cards, carriers of magnetic, electronic or other types of recording, containing dactyloscopic or genomic information;</w:t>
+      13) material media – fingerprint or information cards, media containing magnetic, digital, or other types of recordings that contain fingerprint or genomic information;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z282" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) an unidentified corpse - a body (remains) of a deceased person whose identity at the time of detection of the body (remains) is not established.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1603,90 +1603,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Dactyloscopic and genomic information refers to personal data of restricted access.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z291" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Conditions for collection and processing of dactyloscopic and genomic information should exclude the possibility of its loss, distortion and unauthorized access to it, as well as unauthorized and (or) unintentional access and (or) impact on electronic information resources with dactyloscopic or genomic information. </w:t>
+      2. The conditions for the collection and processing of fingerprint and genomic information shall exclude the possibility of its loss, distortion, and unauthorized access, as well as unlawful and/or accidental access to and/or interference with digital resources containing fingerprint or genomic information. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z292" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Dactyloscopic and genomic information is subject to protection, which is guaranteed by the state. Collection and processing of dactyloscopic and genomic information are carried out only in cases of ensuring its protection. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Protection of dactyloscopic and genomic information is carried out in accordance with the legislation of the Republic of Kazakhstan on information, on personal data and their protection, state secrets. </w:t>
+      The protection of fingerprint and genomic information shall be carried out in accordance with the digital legislation of the Republic of Kazakhstan, the legislation of the Republic of Kazakhstan on personal data and their protection, and on state secrets. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z293" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. State bodies that collect and (or) process dactyloscopic and (or) genomic information are required to maintain the confidentiality of dactyloscopic and (or) genomic information and ensure its protection. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z294" w:id="35"/>
     <w:p>
       <w:pPr>
@@ -1710,51 +1710,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 8 with the amendment introduced by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 8 with the amendment introduced by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3039,183 +3039,223 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Modifying and (or) supplementing the dactyloscopic information of persons who have undergone dactyloscopic registration are carried out in accordance with the rules for conduct of dactyloscopic and genomic registration. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 14. Accumulation and storage of dactyloscopic information</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="50"/>
-[...15 lines deleted...]
-      Accumulation and storage of dactyloscopic information obtained during dactyloscopic registration are carried out by the bodies of internal affairs by forming an electronic information resource in accordance with the legislation of the Republic of Kazakhstan. </w:t>
+    <w:bookmarkStart w:name="z118" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The accumulation and storage of fingerprint information obtained during fingerprint registration shall be carried out by internal affairs bodies through the formation of a digital resource in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z118" w:id="51"/>
-[...15 lines deleted...]
-      Accumulation and storage of dactyloscopic information of persons for whom a decision was taken to issue a seafarer’s identity document of the Republic of Kazakhstan are carried out by the authorized state body in the field of transport by forming an electronic information resource in accordance with the legislation of the Republic of Kazakhstan. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The accumulation and storage of fingerprint information of persons in respect of whom a decision has been made to issue a seafarer’s identity document of the Republic of Kazakhstan shall be carried out by the authorized state body in the field of transport through the formation of a digital resource in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Article 14 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 15. Terms of storage of dactyloscopic information </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z307" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Internal affairs bodies, the authorized state body in the field of transport shall store dactyloscopic information in databases about persons indicated:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      1. Internal affairs bodies, the authorized state body in the field of transport shall store dactyloscopic information in databases about persons indicated:</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      in paragraph 1 of Article 10 of this Law, – after establishing the fact of their death, in cases of recognition of a citizen as missing or declaring a citizen dead by a court, loss or renunciation of citizenship of the Republic of Kazakhstan before the date when they would have turned one hundred years old;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      in subparagraphs 1) - 6) of paragraph 2, paragraph 4 of Article 10 of this Law - ten years from the date of registration.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z308" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. After the expiration of deadlines specified in paragraph 1 of this Article, internal affairs bodies, the authorized state body in the field of transport shall store dactyloscopic information about persons who have passed dactyloscopic registration on the basis of subparagraphs 1) - 6) of paragraph 2, paragraph 4 of Article 10 of this Law, in archives оn material carriers for forty years.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:p>
-[...54 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3400,404 +3440,404 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 17. Destruction of dactyloscopic information </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="54"/>
+    <w:bookmarkStart w:name="z132" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Dactyloscopic information is destroyed by the bodies of internal affairs, the authorized state body in the field of transport, which carry out its accumulation and storage. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z133" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z133" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Dactyloscopic information shall be destroyed upon expiration of its terms of storage provided for in Article 15 of this Law. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z138" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The destruction of fingerprint information shall be carried out in accordance with acts approved by the heads of authorized departments of internal affairs agencies, the authorized state agency in the field of transport, in the manner determined by the rules for fingerprint and genome registration.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z138" w:id="56"/>
-[...15 lines deleted...]
-      3. The destruction of fingerprint information shall be carried out in accordance with acts approved by the heads of authorized departments of internal affairs agencies, the authorized state agency in the field of transport, in the manner determined by the rules for fingerprint and genome registration.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 17 as amended by the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 3. CONDUCT OF GENOMIC REGISTRATION </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...42 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Chapter 3. CONDUCT OF GENOMIC REGISTRATION </w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 18. Persons subject to genomic registration </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The following persons are subject to mandatory genomic registration:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:p>
-[...32 lines deleted...]
-      1. The following persons are subject to mandatory genomic registration:</w:t>
+    <w:bookmarkStart w:name="z142" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) persons convicted of grave or particularly grave crimes, as well as crimes provided for in articles 120, 121, 122, 123 and 124 of the Criminal Code of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z142" w:id="59"/>
-[...15 lines deleted...]
-      1) persons convicted of grave or particularly grave crimes, as well as crimes provided for in articles 120, 121, 122, 123 and 124 of the Criminal Code of the Republic of Kazakhstan;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) unidentified persons whose biological material was seized during the pre-trial investigation in accordance with the procedure established by the criminal procedural law of the Republic of Kazakhstan for unsolved grave or particularly grave crimes, as well as crimes provided for in articles 120, 121, 122, 123 and 124 of the Criminal Code Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z143" w:id="60"/>
-[...15 lines deleted...]
-      2) unidentified persons whose biological material was seized during the pre-trial investigation in accordance with the procedure established by the criminal procedural law of the Republic of Kazakhstan for unsolved grave or particularly grave crimes, as well as crimes provided for in articles 120, 121, 122, 123 and 124 of the Criminal Code Republic of Kazakhstan;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) unidentified corpses.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z144" w:id="61"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="62"/>
+    <w:bookmarkStart w:name="z145" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Biological relatives of missing citizens, first of all, parents (parent) and (or) children (child), and in their absence, other biological relatives, depending on the degree of kinship, are subject to genomic registration with their consent in the manner established by this Law. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 19. Procedure for genomic registration</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z147" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Genomic registration is carried out in the following order:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:p>
-[...32 lines deleted...]
-      Genomic registration is carried out in the following order:</w:t>
+    <w:bookmarkStart w:name="z148" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) selection of biological material from persons subject to genomic registration, unidentified corpses, as well as the seizure of biological material of unidentified persons during the pre-trial investigation from the places of unsolved grave or particularly grave crimes in accordance with the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z148" w:id="64"/>
-[...15 lines deleted...]
-      1) selection of biological material from persons subject to genomic registration, unidentified corpses, as well as the seizure of biological material of unidentified persons during the pre-trial investigation from the places of unsolved grave or particularly grave crimes in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) biological material of persons specified in subparagraph 1) of paragraph 1 of Article 18 of this Law shall be forwarded to an authorized division of the bodies of internal affairs for obtaining genomic information and performing genomic registration;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z149" w:id="65"/>
-[...15 lines deleted...]
-      2) biological material of persons specified in subparagraph 1) of paragraph 1 of Article 18 of this Law shall be forwarded to an authorized division of the bodies of internal affairs for obtaining genomic information and performing genomic registration;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) biological material of persons specified in subparagraph 2) of paragraph 1, paragraph 2 of Article 18 of this Law and unidentified corpses shall be forwarded to an authorized division of the bodies of internal affairs for carrying out research and conduct of genomic registration or forensic authorities of the Ministry of Justice of the Republic of Kazakhstan (hereinafter - forensic examination bodies), or to an individual performing forensic expert activity on the basis of a license, to conduct a forensic examination.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z150" w:id="66"/>
-[...15 lines deleted...]
-      3) biological material of persons specified in subparagraph 2) of paragraph 1, paragraph 2 of Article 18 of this Law and unidentified corpses shall be forwarded to an authorized division of the bodies of internal affairs for carrying out research and conduct of genomic registration or forensic authorities of the Ministry of Justice of the Republic of Kazakhstan (hereinafter - forensic examination bodies), or to an individual performing forensic expert activity on the basis of a license, to conduct a forensic examination.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Forensic examination bodies or an individual performing forensic expert activity on the basis of a license send a copy of the genomic information obtained during the forensic molecular genetic examinations to the authorized division of the bodies of internal affairs for genomic registration.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z151" w:id="67"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 20. Information obtained in the course of selection of biological material and embodied in tangible carriers of genomic information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3848,70 +3888,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 21. Selection and use of biological material </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z315" w:id="68"/>
+    <w:bookmarkStart w:name="z315" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Selection of biological material for genomic registration is carried out:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) from the convicted persons subject to genomic registration - by the bodies of internal affairs;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3940,1627 +3980,1669 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) from biological relatives of the missing citizens – by the bodies of internal affairs;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) from unidentified corpses – by the bodies of internal affairs with the involvement of a specialist in forensic medicine.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z316" w:id="69"/>
+    <w:bookmarkStart w:name="z316" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Selection of biological material from biological relatives of missing citizens for genomic registration is carried out on the basis of their written application. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Selection of biological material from a minor who is a biological relative of a missing person is carried out with his consent in the presence and on the basis of a written application of his legal representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Selection of biological material from a person found incapable by a court decision and being a biological relative of a missing person is conducted in the presence and on the basis of a written application of his guardian.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z317" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In case of poor initial selection of biological material that excludes obtaining genomic information, the biological material of convicts subject to genomic registration, biological relatives of the missing citizens is repeatedly selected at the request of the authorized division of the bodies of internal affairs that perform genomic registration.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkStart w:name="z318" w:id="71"/>
+    <w:bookmarkStart w:name="z318" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Biological material selected for genomic registration is used to obtain genomic information. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z319" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Biological material for genomic registration shall not be selected when condemning a person who passed it earlier.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z319" w:id="72"/>
-[...15 lines deleted...]
-      5. Biological material for genomic registration shall not be selected when condemning a person who passed it earlier.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 21 as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 22. Terms of storage of biological material </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z321" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Terms of storage of biological material of biological relatives of missing citizens, unidentified persons, as well as unidentified corpses seized during pre-trial investigation and recognized as material evidence in a criminal case shall be determined in accordance with the requirements of article 118 of the Criminal Procedure Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:p>
-[...78 lines deleted...]
-    <w:bookmarkStart w:name="z322" w:id="74"/>
+    <w:bookmarkStart w:name="z322" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Biological material selected for genomic registration of convicted persons shall be stored from the day of its selection until obtaining genomic information from it. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 23. Destruction of biological and genomic material</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Biological material of biological relatives of missing citizens, unidentified persons, unidentified corpses, seized during pre-trial investigation and recognized as material evidence in a criminal case, after receiving genomic information is returned to the inquiry, investigation bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Genomic information obtained as a result of genomic registration shall be destroyed by the internal affairs authorities responsible for its storage upon expiry of the storage period provided for in this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Genomic information of an acquitted person who was subjected to genomic registration after his conviction shall be destroyed no earlier than one year after the acquittal becomes final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The destruction of biological material obtained during the genomic registration of convicted persons upon expiration of the storage period established by paragraph 2 of Article 22 of this Law, as well as genomic information obtained during genomic registration, shall be carried out by the authorized division of the internal affairs bodies in accordance with acts approved by its head in the manner determined by the rules for conducting fingerprinting and genomic registration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 24. Information contained on material carriers with genomic information </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 24 was excluded by the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 23. Destruction of biological and genomic material</w:t>
-[...166 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article 25. Obtaining genomic information </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="76"/>
+    <w:bookmarkStart w:name="z199" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Obtaining of genomic information on persons subject to genomic registration is carried out using: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z200" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z200" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) the biological material of convicts subject to genomic registration, - by the authorized division of the bodies of internal affairs; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z201" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z201" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) the biological material of unidentified persons seized during the pre-trial investigation, the biological relatives of the missing citizens, from unidentified corpses - by the authorized division of the bodies of internal affairs or by the forensic examination body, by an individual, performing forensic expert activity on the basis of a license, in case of appointment of forensic examination by inquiry, investigation bodies. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 26. Modification and / or supplementation of genomic information </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Modification and (or) supplementation of genomic information of persons who have undergone genomic registration are carried out in accordance with the rules for conduct of dactyloscopic and genomic registration.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 26. Modification and / or supplementation of genomic information </w:t>
-[...18 lines deleted...]
-      Modification and (or) supplementation of genomic information of persons who have undergone genomic registration are carried out in accordance with the rules for conduct of dactyloscopic and genomic registration.</w:t>
+        <w:t xml:space="preserve">Article 27. Accumulation and storage of genomic information </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The accumulation and storage of genomic information obtained during genomic registration shall be carried out by internal affairs bodies in digital resources in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Article 27 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 27. Accumulation and storage of genomic information </w:t>
-[...18 lines deleted...]
-      Accumulation and storage of genomic information obtained during genomic registration is carried out by the bodies of internal affairs in electronic information resources in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+        <w:t>Article 28. Use of genomic information</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Genomic information obtained as a result of genomic registration is used for the purposes of:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Genomic information obtained as a result of genomic registration is used for the purposes of:</w:t>
+    <w:bookmarkStart w:name="z208" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) prevention, disclosure and investigation of criminal offenses, as well as detection and identification of persons who committed them;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z208" w:id="82"/>
-[...15 lines deleted...]
-      1) prevention, disclosure and investigation of criminal offenses, as well as detection and identification of persons who committed them;</w:t>
+    <w:bookmarkStart w:name="z209" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) search for missing persons of the Republic of Kazakhstan, foreigners and stateless persons permanently residing or temporarily staying in the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z209" w:id="83"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="84"/>
+    <w:bookmarkStart w:name="z210" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) establishment of citizens of the Republic of Kazakhstan, foreigners and stateless persons by unidentified corpses; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z211" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z211" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) establishment of family relations of wanted or established persons. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z212" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Genomic information of biological relatives of missing citizens is used for the purposes provided for by subparagraph 3) of paragraph 1 of this article.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z212" w:id="86"/>
-[...15 lines deleted...]
-      2. Genomic information of biological relatives of missing citizens is used for the purposes provided for by subparagraph 3) of paragraph 1 of this article.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 29. Terms of storage of genomic information</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Genomic information of the convicted person subject to genomic registration shall be stored from the day of genomic registration until the expiry of twenty-five years after the fact of his death established, and in the absence of information on death or declaring him dead by a court - until the date when he would turn one hundred years old.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z215" w:id="88"/>
+    <w:bookmarkStart w:name="z215" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Genomic information obtained during genomic registration of unidentified persons, whose biological material was seized during the pre-trial investigation is stored twenty-five years from the date of genomic registration. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z216" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z216" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Genomic information obtained during genomic registration of biological relatives of missing citizens is stored until the location of the missing person is found or the criminal case is closed for lack of an event or a crime. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z217" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Genomic information obtained during genomic registration of unidentified corpses is stored until the identity of the deceased person is established, but not more than twenty five years from the date of genomic registration.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z217" w:id="90"/>
-[...15 lines deleted...]
-      4. Genomic information obtained during genomic registration of unidentified corpses is stored until the identity of the deceased person is established, but not more than twenty five years from the date of genomic registration.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 30. Destruction of genomic information</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 30 was excluded by the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 4. STATE REGULATION IN THE FIELD OF DACTYLOSCOPIC AND GENOMIC REGISTRATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 31. Competence of the Government of the Republic of Kazakhstan in the field of dactyloscopic and genomic registration</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Government of the Republic of Kazakhstan in the field of dactyloscopic and genomic registration:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z231" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) develops the main directions of the state policy in the field of dactyloscopic and genomic registration and organizes their implementation;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Is excluded by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) performs other functions entrusted to it by the Constitution, laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 31 as amended by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...128 lines deleted...]
-      3) performs other functions entrusted to it by the Constitution, laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 32. Competence of the bodies of internal affairs of the Republic of Kazakhstan in the field of dactyloscopic and genomic registration</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z235" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Bodies of internal affairs of the Republic of Kazakhstan in the field of dactyloscopic and genomic registration:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:p>
-[...74 lines deleted...]
-      Bodies of internal affairs of the Republic of Kazakhstan in the field of dactyloscopic and genomic registration:</w:t>
+    <w:bookmarkStart w:name="z236" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) develop and approve the rules for conducting fingerprint and genomic registration;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z236" w:id="96"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z237" w:id="97"/>
+    <w:bookmarkStart w:name="z237" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) develop and approve the rules for formation, maintenance of dactyloscopic and genomic information databases; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z238" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) exercise other powers provided for by laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z238" w:id="98"/>
-[...15 lines deleted...]
-      3) exercise other powers provided for by laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 32 as amended by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 33. Competence of the authorized state body in the field of foreign policy activities and foreign institutions of the Republic of Kazakhstan in the field of dactyloscopic registration</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of Article 33 as amended by the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z240" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The authorized state body in the field of foreign policy in the field of dactyloscopic registration:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:p>
-[...96 lines deleted...]
-    <w:bookmarkStart w:name="z241" w:id="100"/>
+    <w:bookmarkStart w:name="z241" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) develops and approves the rules for collection and processing of dactyloscopic information from citizens of the Republic of Kazakhstan, who claim to obtain a passport of a citizen of the Republic of Kazakhstan abroad, foreigners and stateless persons in obtaining visas of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z242" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) conducts dactyloscopic registration in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z242" w:id="101"/>
-[...15 lines deleted...]
-      2) conducts dactyloscopic registration in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+    <w:bookmarkStart w:name="z243" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) exercises other powers provided for by laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z243" w:id="102"/>
-[...15 lines deleted...]
-      3) exercises other powers provided for by laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The collection and transfer of fingerprint information on foreigners and stateless persons when obtaining visas of the Republic of Kazakhstan abroad may be carried out by concluding a service agreement between foreign institutions of the Republic of Kazakhstan and legal entities, subject to strict compliance with data confidentiality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 33 as amended by the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 34. Competence of the authorized state body in the field of transport in the field of dactyloscopic registration</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Authorized state body in the field of transport in the field of dactyloscopic registration:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:p>
-[...96 lines deleted...]
-    <w:bookmarkStart w:name="z246" w:id="104"/>
+    <w:bookmarkStart w:name="z246" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) develops and approves the rules for formation, maintenance of a database of dactyloscopic information of persons with respect to whom a decision was taken to issue a seafarer’s identity document of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z247" w:id="105"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z247" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) conducts dactyloscopic registration of persons in respect of whom a decision was taken to issue a seafarer’s identity document of the Republic of Kazakhstan, in accordance with the legislation of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z248" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) exercises other powers provided for by laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z248" w:id="106"/>
-[...15 lines deleted...]
-      3) exercises other powers provided for by laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 35. Competence of the national security bodies of the Republic of Kazakhstan in the field of dactyloscopic registration</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z250" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The national security bodies of the Republic of Kazakhstan in the field of dactyloscopic registration:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z251" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) develop and approve the rules for procedure for verifying the identity by dactyloscopic information when crossing the State Border of the Republic of Kazakhstan and formation, maintenance of a dactyloscopic information database of these persons;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z252" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) exercise other powers provided for by laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 35. Competence of the national security bodies of the Republic of Kazakhstan in the field of dactyloscopic registration</w:t>
-[...75 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article 36. Supervision over compliance with legality in the field of dactyloscopic and genomic registration </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z254" w:id="110"/>
+    <w:bookmarkStart w:name="z254" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       On behalf of the state, the prosecution bodies exercise the highest supervision over compliance with legality in the field of dactyloscopic and genomic registration. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 36 in the new wording of the Law of the Republic of Kazakhstan dated 11.07.2017 № 91-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z323" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 5. FINAL PROVISIONS</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:p>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6129,55 +6211,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6503,31 +6585,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>