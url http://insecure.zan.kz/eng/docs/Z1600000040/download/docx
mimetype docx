--- v2 (2026-07-22)
+++ v3 (2026-10-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="341338e" w14:textId="341338e">
+    <w:p w14:paraId="e0abf77" w14:textId="e0abf77">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -167,50 +167,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Footnote. Throughout the text, the words "foreigners," "of foreigners," "foreigner" as amended, respectively, by the words "foreign citizens," "of foreign citizens," "foreign citizen" in accordance with the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       This Law regulates public relations in the field of dactyloscopic and genomic registration in the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 1. GENERAL PROVISIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -337,51 +355,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) dactyloscopic information - biometric data on peculiarities of the structure of papillary patterns of fingerprints and (or) the palms of human hands or an unidentified corpse, allowing to establish its identity, and personal data in accordance with the requirements of this Law; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z274" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) authorized state bodies in the field of dactyloscopic and (or) genomic registration - the bodies of internal affairs, the authorized state body in the field of foreign policy activities, the national security bodies, the authorized state body in the field of transport, carrying out dactyloscopic and (or) genomic registration of citizens of the Republic of Kazakhstan, foreigners and stateless persons within their competence; </w:t>
+      6) authorized state bodies in the field of fingerprint and (or) genomic registration - internal affairs bodies, authorized state body in the field of foreign policy, national security bodies, authorized state body in the field of transport, carrying out, within their competence, fingerprint and (or) genomic registration of citizens of the Republic of Kazakhstan, foreign citizens and stateless persons; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z275" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) blocking of dactyloscopic or genomic information – the actions to temporarily stop collecting, accumulating, changing, supplementing, using, transferring, depersonalizing, destroying dactyloscopic or genomic information; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z276" w:id="7"/>
     <w:p>
@@ -594,51 +612,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 2. Scope of this Law</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      This Law regulates relations related to dactyloscopic and genomic registration of citizens of the Republic of Kazakhstan, foreigners and stateless persons in cases provided for by this Law.</w:t>
+      This Law shall regulate relations related to fingerprint and genomic registration of citizens of the Republic of Kazakhstan, foreign citizens and stateless persons, in cases provided for by this Law.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 3. Legislation of the Republic of Kazakhstan on dactyloscopic and genomic registration </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1305,70 +1323,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 7. Rights and duties of citizens of the Republic of Kazakhstan, foreigners and stateless persons in dactyloscopic and (or) genomic registration </w:t>
+        <w:t xml:space="preserve">Article 7. Rights and obligations of citizens of the Republic of Kazakhstan, foreign citizens and stateless persons in the implementation of fingerprint and (or) genomic registration </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z287" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Citizens of the Republic of Kazakhstan, foreigners and stateless persons, legal representatives of minors, guardians of persons recognized as legally incompetent by a court decision, in dactyloscopic and (or) genomic registration are entitled to: </w:t>
+      1. Citizens of the Republic of Kazakhstan, foreign citizens and stateless persons, legal representatives of minors, guardians of persons recognized as incapable by a court decision, when carrying out fingerprint and (or) genomic registration, have the right to: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) familiarization with their dactyloscopic and (or) genomic information or dactyloscopic and (or) genomic information of the person whose legitimate interests they represent, and (or) obtaining such information;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1504,51 +1522,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Citizens of the Republic of Kazakhstan shall have the right to undergo the procedure of fingerprinting and (or) selection of biological material in cases established by this Law.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z288" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Citizens of the Republic of Kazakhstan, foreigners and stateless persons subject to dactyloscopic and (or) genomic registration shall undergo the dactyloscopic procedure and (or) selection of biological material in cases stipulated by this Law. </w:t>
+      2. Citizens of the Republic of Kazakhstan, foreign citizens and stateless persons subject to fingerprint and (or) genomic registration are obliged to undergo the procedure for fingerprinting and (or) selection of biological material in cases established by this Law. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2051,141 +2069,141 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Those who have reached the age of sixteen shall be subject to mandatory dactyloscopic registration:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) citizens of the Republic of Kazakhstan, foreigners and stateless persons in respect of whom a decision was made to issue a seafarer’s identity card of the Republic of Kazakhstan;</w:t>
-[...89 lines deleted...]
-      6) foreigners and stateless persons when obtaining visas of the Republic of Kazakhstan, with the exception of visas issued in electronic format without visiting the foreign institutions of the Republic of Kazakhstan.</w:t>
+      1) citizens of the Republic of Kazakhstan, foreign citizens and stateless persons in respect of whom a decision has been made to issue an identity card for a sailor of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) foreign citizens and stateless persons when issuing a permit for temporary or permanent residence in the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) foreign citizens and stateless persons who applied for a residence permit of a foreign citizen in the Republic of Kazakhstan, a certificate of a stateless person for the first time or for his restoration, replacement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) foreign citizens and stateless persons applying for asylum seeker status, applying for a refugee certificate and (or) travel document for the first time or for their restoration, replacement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) foreign citizens and stateless persons subject to expulsion from the Republic of Kazakhstan or subject to international readmission agreements ratified by the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) foreign citizens and stateless persons when obtaining visas of the Republic of Kazakhstan, with the exception of visas issued in electronic format without visiting foreign institutions of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z330" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Persons who have undergone fingerprint registration when reapplying for the matters specified in paragraph 1, subparagraphs 2), 3), 4) and 6) of paragraph 2 of this article shall undergo identity verification in accordance with the procedure established by the rules for fingerprint and genome registration.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z331" w:id="44"/>
     <w:p>
       <w:pPr>
@@ -2454,51 +2472,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) diplomatic couriers carrying diplomatic mail – holders of diplomatic passports with a courier's letter;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) foreigners and stateless persons arriving in the Republic of Kazakhstan at the invitation of the Administration of the President of the Republic of Kazakhstan, the Parliament of the Republic of Kazakhstan, the Supreme Court of the Republic of Kazakhstan, the Government of the Republic of Kazakhstan, special state bodies, the Ministry of Defense of the Republic of Kazakhstan, or the authorized state body in the field of foreign policy.</w:t>
+      6) foreign citizens and stateless persons arriving in the Republic of Kazakhstan at the invitation of the Administration of the President of the Republic of Kazakhstan, Kurultai of the Republic of Kazakhstan, Қазақстан Халық Кеңесі, the Supreme Court of the Republic of Kazakhstan, the Office of the Government of the Republic of Kazakhstan, special state bodies, the Ministry of Defense of the Republic of Kazakhstan, the authorized state body in the field of foreign policy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The following persons are exempt from the procedure of identity verification using fingerprint information when crossing the state border of the Republic of Kazakhstan:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2526,51 +2544,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) holders of diplomatic and service visas;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) foreigners and stateless persons upon written request from special state bodies, the Ministry of Defense of the Republic of Kazakhstan, or the authorized state body in the field of foreign policy;</w:t>
+      3) foreign citizens and stateless persons at the written request of special state bodies, the Ministry of Defense of the Republic of Kazakhstan, the authorized state body in the field of foreign policy;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) citizens of the Republic of Kazakhstan who have undergone fingerprint registration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2580,51 +2598,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Persons who are unable to undergo fingerprinting are exempt from mandatory fingerprint registration when applying for identity documents, based on the conclusion of a medical advisory commission. The list of diseases that are grounds for exemption from fingerprint registration is approved by the authorized health care authority in agreement with the Ministry of Internal Affairs of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Foreign nationals and stateless persons subject to expulsion from the Republic of Kazakhstan or falling under the scope of international readmission agreements ratified by the Republic of Kazakhstan, who are missing all fingers on both hands or have no papillary patterns on the nail phalanges of all fingers on both hands, shall be subject to fingerprint registration on the palms of their hands.</w:t>
+      Foreign citizens and stateless persons subject to expulsion from the Republic of Kazakhstan or subject to international readmission treaties ratified by the Republic of Kazakhstan, who shall not have all the fingers on both hands or papillary patterns on the nail phalanges of all fingers of both hands, shall be subject to fingerprint registration on the palms of the hands.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       If a person lacks all fingers or hands on both hands, he or she shall be exempt from:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2662,51 +2680,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 was supplemented with Article 10-1 in accordance with the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 was supplemented with Article 10-1 in accordance with the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2842,51 +2860,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. For children aged twelve - sixteen years, dactyloscopic registration is carried out with their consent in the presence and on the basis of a written application of the legal representative of the child.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z336" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Dactyloscopic registration of a citizen of the Republic of Kazakhstan, foreigner or stateless person whose incapacity is established by a court is conducted in the presence and on the basis of a written application of his guardian. </w:t>
+      3. Fingerprint registration of a citizen of the Republic of Kazakhstan, a foreign citizen or a stateless person, whose incapacity shall be established by the court, shall be carried out in the presence and on the basis of a written application from his guardian. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z337" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Collection of dactyloscopic information is carried out in accordance with the rules for conduct of dactyloscopic and genomic registration.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
@@ -2940,51 +2958,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 12. Information contained on material carriers with dactyloscopic information</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      List of information contained on physical media with fingerprint data when issuing identity documents, visas of the Republic of Kazakhstan, permits for temporary or permanent residence in the Republic of Kazakhstan, as well as information contained in the fingerprint information of foreigners and stateless persons subject to expulsion from the Republic of Kazakhstan or falling under the scope of international readmission agreements ratified by the Republic of Kazakhstan, shall be determined by the rules for conducting fingerprint and genome registration.</w:t>
+      List of information contained on tangible media with fingerprint information during paperwork, identity documents, visas of the Republic of Kazakhstan, permits for temporary or permanent residence in the Republic of Kazakhstan, as well as information contained in the fingerprint information of foreign citizens and stateless persons, subject to expulsion from the Republic of Kazakhstan or subject to international readmission treaties, ratified by the Republic of Kazakhstan, determined by the rules for fingerprinting and genomic registration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3306,87 +3324,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 16. Using dactyloscopic information </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Dactyloscopic information of citizens of the Republic of Kazakhstan, foreigners and stateless persons, obtained during dactyloscopic registration, is used for:</w:t>
-[...35 lines deleted...]
-      2) registration and control of foreigners and stateless persons on the territory of the Republic of Kazakhstan;</w:t>
+      Fingerprint information of citizens of the Republic of Kazakhstan, foreign citizens and stateless persons obtained during fingerprint registration shall be used for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) confirmation and (or) identification of citizens of the Republic of Kazakhstan, foreign citizens and stateless persons;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) accounting and control of foreign citizens and stateless persons on the territory of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ensuring safety of the individual, society and the state; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4613,1036 +4631,1034 @@
         <w:t>
       1. Genomic information obtained as a result of genomic registration is used for the purposes of:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z208" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) prevention, disclosure and investigation of criminal offenses, as well as detection and identification of persons who committed them;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z209" w:id="82"/>
-[...15 lines deleted...]
-      2) search for missing persons of the Republic of Kazakhstan, foreigners and stateless persons permanently residing or temporarily staying in the Republic of Kazakhstan;</w:t>
+    <w:bookmarkStart w:name="z210" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) search for missing citizens of the Republic of Kazakhstan, foreign citizens and stateless persons permanently residing or temporarily staying in the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z210" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) establishment of citizens of the Republic of Kazakhstan, foreigners and stateless persons by unidentified corpses; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z211" w:id="84"/>
+      3) identification of citizens of the Republic of Kazakhstan, foreign citizens and stateless persons for unidentified corpses; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z211" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) establishment of family relations of wanted or established persons. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z212" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Genomic information of biological relatives of missing citizens is used for the purposes provided for by subparagraph 3) of paragraph 1 of this article.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z212" w:id="85"/>
-[...15 lines deleted...]
-      2. Genomic information of biological relatives of missing citizens is used for the purposes provided for by subparagraph 3) of paragraph 1 of this article.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 29. Terms of storage of genomic information</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Genomic information of the convicted person subject to genomic registration shall be stored from the day of genomic registration until the expiry of twenty-five years after the fact of his death established, and in the absence of information on death or declaring him dead by a court - until the date when he would turn one hundred years old.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkStart w:name="z215" w:id="87"/>
+    <w:bookmarkStart w:name="z215" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Genomic information obtained during genomic registration of unidentified persons, whose biological material was seized during the pre-trial investigation is stored twenty-five years from the date of genomic registration. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z216" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z216" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Genomic information obtained during genomic registration of biological relatives of missing citizens is stored until the location of the missing person is found or the criminal case is closed for lack of an event or a crime. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z217" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Genomic information obtained during genomic registration of unidentified corpses is stored until the identity of the deceased person is established, but not more than twenty-five years from the date of genomic registration.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z217" w:id="89"/>
-[...15 lines deleted...]
-      4. Genomic information obtained during genomic registration of unidentified corpses is stored until the identity of the deceased person is established, but not more than twenty five years from the date of genomic registration.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 30. Destruction of genomic information</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z228" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 30 was excluded by the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 4. STATE REGULATION IN THE FIELD OF DACTYLOSCOPIC AND GENOMIC REGISTRATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 31. Competence of the Government of the Republic of Kazakhstan in the field of dactyloscopic and genomic registration</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Government of the Republic of Kazakhstan in the field of dactyloscopic and genomic registration:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z231" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) develops the main directions of the state policy in the field of dactyloscopic and genomic registration and organizes their implementation;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Is excluded by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) performs other functions entrusted to it by the Constitution, laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 31 as amended by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...128 lines deleted...]
-      3) performs other functions entrusted to it by the Constitution, laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 32. Competence of the bodies of internal affairs of the Republic of Kazakhstan in the field of dactyloscopic and genomic registration</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z235" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Bodies of internal affairs of the Republic of Kazakhstan in the field of dactyloscopic and genomic registration:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:p>
-[...74 lines deleted...]
-      Bodies of internal affairs of the Republic of Kazakhstan in the field of dactyloscopic and genomic registration:</w:t>
+    <w:bookmarkStart w:name="z236" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) develop and approve the rules for conducting fingerprint and genomic registration;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z236" w:id="95"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z237" w:id="96"/>
+    <w:bookmarkStart w:name="z237" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) develop and approve the rules for formation, maintenance of dactyloscopic and genomic information databases; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z238" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) exercise other powers provided for by laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z238" w:id="97"/>
-[...15 lines deleted...]
-      3) exercise other powers provided for by laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 32 as amended by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 33. Competence of the authorized state body in the field of foreign policy activities and foreign institutions of the Republic of Kazakhstan in the field of dactyloscopic registration</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of Article 33 as amended by the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z240" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The authorized state body in the field of foreign policy in the field of dactyloscopic registration:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z241" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) develop and approve the rules for collecting and processing fingerprint information from citizens of the Republic of Kazakhstan applying for a passport of a citizen of the Republic of Kazakhstan abroad, foreign citizens and stateless persons when obtaining visas of the Republic of Kazakhstan; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z242" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) conducts dactyloscopic registration in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z243" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) exercises other powers provided for by laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Collection and transfer of fingerprint information of foreign citizens and stateless persons when obtaining visas of the Republic of Kazakhstan abroad can be carried out by concluding an agreement on the provision of services between foreign institutions of the Republic of Kazakhstan and legal entities, subject to strict observance of data confidentiality.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 32 as amended by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 33 as amended by the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 33. Competence of the authorized state body in the field of foreign policy activities and foreign institutions of the Republic of Kazakhstan in the field of dactyloscopic registration</w:t>
-[...96 lines deleted...]
-      3) exercises other powers provided for by laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
+        <w:t>Article 34. Competence of the authorized state body in the field of transport in the field of dactyloscopic registration</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Authorized state body in the field of transport in the field of dactyloscopic registration:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:p>
-[...96 lines deleted...]
-    <w:bookmarkStart w:name="z246" w:id="103"/>
+    <w:bookmarkStart w:name="z246" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) develops and approves the rules for formation, maintenance of a database of dactyloscopic information of persons with respect to whom a decision was taken to issue a seafarer’s identity document of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z247" w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z247" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) conducts dactyloscopic registration of persons in respect of whom a decision was taken to issue a seafarer’s identity document of the Republic of Kazakhstan, in accordance with the legislation of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z248" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) exercises other powers provided for by laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z248" w:id="105"/>
-[...15 lines deleted...]
-      3) exercises other powers provided for by laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 35. Competence of the national security bodies of the Republic of Kazakhstan in the field of dactyloscopic registration</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z250" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The national security bodies of the Republic of Kazakhstan in the field of dactyloscopic registration:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z251" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) develop and approve the rules for procedure for verifying the identity by dactyloscopic information when crossing the State Border of the Republic of Kazakhstan and formation, maintenance of a dactyloscopic information database of these persons;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z252" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) exercise other powers provided for by laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 35. Competence of the national security bodies of the Republic of Kazakhstan in the field of dactyloscopic registration</w:t>
-[...75 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article 36. Supervision over compliance with legality in the field of dactyloscopic and genomic registration </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z254" w:id="109"/>
+    <w:bookmarkStart w:name="z254" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       On behalf of the state, the prosecution bodies exercise the highest supervision over compliance with legality in the field of dactyloscopic and genomic registration. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 36 in the new wording of the Law of the Republic of Kazakhstan dated 11.07.2017 № 91-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z323" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 5. FINAL PROVISIONS</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:p>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6211,55 +6227,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6585,31 +6601,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>