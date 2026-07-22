--- v0 (2025-10-05)
+++ v1 (2026-07-22)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="522b3d0" w14:textId="522b3d0">
+    <w:p w14:paraId="66de128" w14:textId="66de128">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,55 +145,93 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Law of the Republic of Kazakhstan dated December 28, 2016 № 35-VІ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Unofficial translation</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text, the words “informatization objects,” “in informatization objects,” and “informatization objects” shall be replaced respectively with the words “digital objects,” “in digital objects,” and “digital objects” in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Act defines the legal basis for counter-intelligence activities and the system of guarantees of legality of their implementation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -274,69 +312,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) operational removal of information from the devices intended for collection, processing, transfer and storage of information - secret removal of information from computers, hardware and software complexes and other devices intended for collection, processing, transfer and storage of information by technical means and (or) software;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) official receipt of information - receipt of information relevant for the solution of counter-intelligence tasks by direct examination of documents, materials, electronic information resources, sending requests to individuals and legal entities that have or may have such information;</w:t>
-[...17 lines deleted...]
-      5) operational monitoring of the communication network and informatization facilities - covert detection of signs of reconnaissance and subversive activities in information transmitted over the communication network or processed at informatization facilities;</w:t>
+      4) official acquisition of information – obtaining information relevant to the fulfillment of counterintelligence objectives through the direct examination of documents, materials, digital resources, and by sending requests to individuals and legal entities that possess or may possess such information;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) operational monitoring of communication networks and digital objects – covert detection of signs of intelligence and subversive activities in information transmitted through communication networks or processed on digital objects;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) controlled delivery - covert observation and documentation of the process of acquisition, sale, transfer, movement of items and things used for intelligence and subversive activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -788,51 +826,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 02.01.2021 № 399-VI (shall come into effect ten calendar days after the day of its first official publication); dated 05.07.2024 № 115-VIII (shall come into effect six months after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 02.01.2021 № 399-VI (shall come into effect ten calendar days after the day of its first official publication); dated 05.07.2024 № 115-VIII (shall come into effect six months after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2634,51 +2672,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) searching for technical intelligence tools and technical channels for information leakage;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) operational monitoring of the communication network and informatization facilities;</w:t>
+      11) operational monitoring of communication networks and digital objects;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) operational control of mail and other items;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3214,69 +3252,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 13: Information support and documentation of counterintelligence activities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. In order to solve the tasks provided for by this Law, the body carrying out counter-intelligence activities shall create, operate, develop the objects of informatization, ensure their safety, as well as conduct counter-intelligence activities.</w:t>
-[...17 lines deleted...]
-      2. The order of creation, development, operation and security of the objects of informatization of the body carrying out counter-intelligence activities is determined by the legislation of the Republic of Kazakhstan.</w:t>
+      1. To fulfill the tasks stipulated by this Law, the body carrying out counterintelligence activities shall create, operate, and develop digital objects, ensure their security, and maintain counterintelligence cases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The procedure for the creation, development, operation, and ensuring security of digital objects of the body carrying out counterintelligence activities shall be determined by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The order of establishment and termination of counter-intelligence cases is determined by the normative legal act of the first head of the body carrying out counter-intelligence activities in coordination with the Prosecutor General of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4426,55 +4464,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4800,31 +4838,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>