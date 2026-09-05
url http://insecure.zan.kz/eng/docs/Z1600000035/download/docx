--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="66de128" w14:textId="66de128">
+    <w:p w14:paraId="d594f13" w14:textId="d594f13">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -964,51 +964,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) protection against intelligence and subversive activities:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      the basis of the constitutional order, state sovereignty, territorial integrity, economic, scientific, technical and defence potential of the Republic of Kazakhstan;</w:t>
+      the foundations of the constitutional system, state sovereignty and independence of the Republic of Kazakhstan, unitarity, inviolability of borders and territorial integrity, economic, scientific, technical and defense potential of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The President of the Republic of Kazakhstan and other protected persons;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1108,93 +1108,153 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Illicit trafficking of narcotic drugs, psychotropic substances, their analogues and precursors;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      corruption;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       3) сounter-intelligence support of state bodies, state legal entities, subjects of quasi state sector, strategic and other objects of the Republic of Kazakhstan having important state importance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) assistance to state bodies in prevention, neutralization of threats to national security and promotion of national interests of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Tasks of counter-intelligence activity can be supplemented by laws and acts of the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 3 as amended by the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026); dated 12.06.2026 № 311-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 4. Principles of counter-intelligence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1823,51 +1883,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) inform the President of the Republic of Kazakhstan and state bodies about threats to national security of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) take necessary measures to protect the basis of the constitutional order, state sovereignty, territorial integrity, economic, scientific-technical and defense potential of the Republic of Kazakhstan;</w:t>
+      3) take the necessary measures to protect the foundations of the constitutional system, state sovereignty and independence of the Republic of Kazakhstan, unitarity, inviolability of borders and territorial integrity, economic, scientific, technical and defense potential of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ensure the safety of the President of the Republic of Kazakhstan and other protected persons;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1932,50 +1992,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) on the basis of international treaties of the Republic of Kazakhstan to fulfill requests of special services, security bodies, law enforcement agencies of foreign states, international and other organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) carry out other duties provided for by the laws and acts of the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 9. Rights of counter-intelligence agencies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2343,51 +2445,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) mandatory background check of persons being registered (re-registered) for admission to information constituting state secrets of the Republic of Kazakhstan, as well as background check of persons entering the civil service for the first time or re-entering the civil service after its termination, also those applying for the position of a judge, employee of the National Bank of the Republic of Kazakhstan and its departments and employee of the authorized body for regulation, control and supervision of the financial market and financial organizations; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) mandatory special inspection of foreigners hired to work in the state bodies of the Republic of Kazakhstan, as well as in the state legal entities or subjects of quasi-governmental sector for positions related to the performance of administrative functions;</w:t>
+      8) mandatory special inspection of foreign citizens recruited to work in state bodies of the Republic of Kazakhstan, as well as in state legal entities or entities of the quasi-public sector for positions related to the performance of managerial functions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) requests from special services, security bodies, law enforcement agencies of foreign states, international and other organizations in accordance with international treaties of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2425,51 +2527,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 23.12.2023 № 51-VIII (enacted ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 23.12.2023 № 51-VIII (enacted ten calendar days after the date of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2924,69 +3026,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The list and procedure of conducting counter-intelligence activities, not specified in paragraph 1 of this article, related to the use of methods and means, information about which constitutes state secrets, shall be established by the regulatory legal acts of the body carrying out counter-intelligence activities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      These measures shall not affect the inviolability of privacy, secrecy of correspondence, telephone conversations, telegraph messages and mailings, as well as the right to inviolability of the home, protected by law. The use of methods and means that endanger human life and health, as well as the environment, is prohibited.</w:t>
-[...17 lines deleted...]
-      7. The functions of telecommunication equipment purchased and installed by telecommunications operators in accordance with the requirements to networks and means of communication determined by the legislation of the Republic of Kazakhstan in the field of communications may be used for technical carrying out of counter-intelligence activities.</w:t>
+      These measures should not affect the privacy protected by the Law, the secrecy of correspondence, telephone conversations, mail and other messages transmitted by means of communication, including using digital technologies, as well as the right to inviolability of the home. The use of methods and means that pose a threat to human life and health, as well as the environment, shall not be allowed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. For technical counterintelligence activities, the functions of telecommunication equipment purchased and installed by telecom operators in accordance with the requirements for networks and means of communication, including the use of digital technologies determined by the legislation of the Republic of Kazakhstan in the field of communications, can be used.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. The State Security Service and the authorized body in the field of foreign intelligence shall have the right to conduct counter-intelligence activities specified in subparagraphs 13) and 14) of paragraph 1 of this Article, excluding connection to fixed equipment and communication lines of individuals and legal entities providing services and means of communication on the territory of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3042,82 +3144,82 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11 as amended by the Law of the Republic of Kazakhstan dated 02.01.2021 № 399-VI (shall come into effect ten calendar days after the day of its first official publication); dated 05.07.2024 № 115-VIII (shall come into effect six months after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 11 as amended by the Law of the Republic of Kazakhstan dated 02.01.2021 № 399-VI (shall come into effect ten calendar days after the day of its first official publication); dated 05.07.2024 № 115-VIII (shall come into effect six months after the date of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 12: Use of counter-intelligence materials</w:t>
+        <w:t>Article 12. Use of counter-intelligence materials</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Counter-intelligence materials are used for:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3127,51 +3229,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) development of the National Security Strategy of the Republic of Kazakhstan and other strategic and programme documents in the field of national security of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) decision-making by the President of the Republic of Kazakhstan, the Parliament of the Republic of Kazakhstan, the Government of the Republic of Kazakhstan on issues of national security of the Republic of Kazakhstan;</w:t>
+      2) decision-making by the President of the Republic of Kazakhstan, Kurultai of the Republic of Kazakhstan, the Government of the Republic of Kazakhstan on issues of ensuring national security of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) decision-making by state bodies, state legal entities, and quasi-governmental sector entities in the field of protection of national interests of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3218,50 +3320,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) prevention, uncovering and suppression of reconnaissance and (or) subversive actions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) bringing to administrative or criminal responsibility in the order provided by administrative or criminal procedure legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 12 as amended by the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 13: Information support and documentation of counterintelligence activities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4464,55 +4608,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4838,31 +4982,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>