--- v1 (2025-12-31)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f5d24e3" w14:textId="f5d24e3">
+    <w:p w14:paraId="c5cbaf6" w14:textId="c5cbaf6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -167,69 +167,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. The preamble is excluded by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication)</w:t>
-[...17 lines deleted...]
-      Footnote. Throughout the text, the words “and financing of terrorism” shall be replaced with the words “financing of terrorism and financing of the proliferation of weapons of mass destruction” pursuant to the Law of the Republic of Kazakhstan dated 19.09.2025 № 219 (effective sixty calendar days after the date of its first official publication).</w:t>
+      Footnote. The preamble is excluded by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the words “and financing of terrorism” shall be replaced with the words “financing of terrorism and financing of the proliferation of weapons of mass destruction” pursuant to the Law of the Republic of Kazakhstan dated 19.09.2025 № 219 (effective sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the words "information system", "information systems", "information security", "information technologies", "information resources" shall be replaced respectively with the words "digital system", "digital systems", "cybersecurity", "digital technologies", "digital resources" in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall take effect six months after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter1. GENERAL PROVISIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -452,69 +470,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) outsourcing is a transfer by the supplier of pay services to the third persons on the basis of the agreement about the compensatory rendering of the services of the performance of the information-technological functions, necessary for guaranteeing the rendering of pay services by the supplier of pay services (agreement about the outsourcing);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      8-1) open banking system is an information system that identifies the clients of its participants, collects, stores, and processes their consent for the provision of electronic banking services by third-party payment service providers, also maintains a register of authorized payment service providers and exchanges information between them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2) payment service provider, authorized in the open banking system (hereinafter referred to as an authorized payment service provider) – a payment service provider that has been accredited for compliance with the requirements for security, protection and exchange of information in the open banking system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       9) interbank system of the money transfers is a pay system, intended for the realization of payments and (or) of transfers of money between its participants with the use of money, which are found on the correspondent calculations, opened in the national bank of the Republic of Kazakhstan, by the individual order of each instruction of its participant with the completion of the money transfers during the operating day;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) the system of interbank clearing is a pay system, intended for the realization of payments and (or) of money transfers between its participants – banks, organizations, which achieve separate forms of bank operations, via the many-sided clearing of the instructions of participants;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) interbank mobile payment system - a payment system, designed to make payments and (or) transfer money between clients of its participants through mobile applications, including using a bar code, biometric authentication tools, the operator of which is the National Bank of the Republic of Kazakhstan or a legal entity of the National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-2) interbank payment card system - a payment system, designed to make interbank payments and (or) money transfers, including processing and clearing of transactions, carried out on the territory of the Republic of Kazakhstan with the use of payment cards, issued by resident second-tier banks of the Republic of Kazakhstan and organizations, carrying out certain types of banking operations, the operator of which is the National Bank of the Republic of Kazakhstan or a legal entity of the National Bank of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) bank account is the way of money reflexing of the client in the bank or organization performing certain types of banking operations, as well as the contractual relationship between the customer and the bank or organisation carrying out certain banking operations by banking services client; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -902,51 +992,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) payment service is the service rendered by the supplier of payment service to the client according to article 12 of the present Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34) the system of remote access is a set of means of the telecommunications, digital and information technologies, the software and the equipment providing communication between the client and the supplier of payment services for receiving electronic banking services;</w:t>
+      34) remote access system – a set of telecommunication tools, digital and digital technologies, software and equipment that provide communication between a client and a payment service provider for receiving electronic banking services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) the payment subagent is the legal entity or the individual entrepreneur who signed with the payment agent the agency contract on rendering payment services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1029,50 +1119,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) operational day is a time frame during which reception and processing of payment service provider by the operator or supplier of payment services of instructions, instructions about suspension of execution of instructions or a response of such instructions are carried out;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) other payment service provider is the payment service provider which is not systemically significant or significant payment service provider;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38-1) Identification data exchange center – an information system that facilitates interaction with financial and payment organizations to exchange client data from accessible sources for identification procedures, including biometric authentication of clients;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) identification means is the digital signature of the sender of specifying or the unique identifier representing a combination of letters, digits or characters or other identifier (the personal password, the one-time (single) identification code, means of biometric identification) set by the supplier of payment service for identification of the client and coordinated with it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1172,51 +1280,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) payment service provider is a set of the relations providing implementation of payments and (or) money transfers by interaction of the operator of payment service provider and (or) participants of payment service provider by means of application of procedures, infrastructure and rules established by the operator of this payment service provider;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      46) a payment system participant - a bank or an organization carrying out certain types of banking operations that has concluded an agreement with the payment system operator on participation in the payment system, as well as a payment organization in the case provided for by this Law;</w:t>
+      46) payment system participant is a bank or organization, carrying out certain types of banking operations that has entered into an agreement with the payment system operator on participation in the payment system, and also in the cases and according to the procedure, established by the National Bank of the Republic of Kazakhstan, a payment organization that has entered into an agreement with the payment system operator on participation in the payment system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) a self-assessment of functioning of payment service provider is a package of measures, carried out by the operator of payment service provider, the operational center of payment service provider for definition of compliance of this payment service provider to the international standards;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1478,50 +1586,248 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) the payment notice – the payment document used at implementation of payments and (or) money transfers without opening of the bank account and containing an order of the sender of money to the bank serving him or the organization which is carrying out separate types of bank operations about money transfer in favor of the beneficiary in the sum specified in the payment document;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      62-1) national payment system – a set of payment systems, operated by the National Bank of the Republic of Kazakhstan or a legal entity of the National Bank of the Republic of Kazakhstan, for conducting payments and money transfers in Tenge between their participants;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62-2) national digital financial infrastructure is a set of the national payment system, the digital Tenge platform, the open banking system, the anti-fraud center of the National Bank of the Republic of Kazakhstan, the Identification Data Exchange Center, which are its components, and the supporting information systems and technologies that enable its operation, as well as other components, determined by the National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62-3) National Center for management of the National digital financial infrastructure (hereinafter referred to as the National Interbank Center) is a legal entity of the National Bank of the Republic of Kazakhstan that carries out operational, technological and other functions, determined by the National Bank of the Republic of Kazakhstan to enable the operation of the national digital financial infrastructure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62-4) digital Tenge – the digital form of the national currency of the Republic of Kazakhstan and legal tender;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62-5) Digital Tenge Programming Technology (hereinafter referred to as the Digital Tenge Smart Contract) is establishing of the rules, conditions, and criteria for the circulation, use and redemption of the digital Tenge;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62-6) digital Tenge marking is assigning the unique alphanumeric or graphic symbols to the digital Tenge for the purpose of its subsequent identification;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62-7) digital Tenge platform is a set of software and hardware tools and relationships that enable payments and (or) money transfers and other types of transactions using the digital Tenge, as provided for by this Law and the regulatory legal acts of the National Bank of the Republic of Kazakhstan, through the interaction of the issuer (operator), digital Tenge platform participants and digital Tenge platform users;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62-8) digital Tenge platform participant is a payment service provider or other legal entity, managing the digital accounts of digital Tenge platform users;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62-9) digital Tenge platform user is an individual, including a sole proprietor, a legal entity that has access to the digital Tenge platform through a digital Tenge platform participant, managing the digital account for the purpose of conducting transactions with digital Tenge;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62-10) digital Tenge platform operator is the National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62-11) digital account is a method of recording and storing digital Tenge on the digital Tenge platform, enabling the disposal of digital Tenge by their owners;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       63) the check – the payment document containing the written order of the issuer to the serving bank or the organization which is carrying out separate types of bank operations, about payment specified in this order of the sum of money to the payee;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) the issuer – the person who has drawn the check;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1850,51 +2156,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days from the date of its first official publication); dated 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced from 01.01.2020); dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 31.12.2021 №100-VII (shall be enforced from 01.03.2022); dated 12.07.2022 № 138-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t xml:space="preserve"> (shall be enforced from 01.01.2020); dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 31.12.2021 №100-VII (shall be enforced from 01.03.2022); dated 12.07.2022 № 138-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (for the enactment procedure see Art. 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2503,58 +2809,871 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Chapter 1 is supplemented by Article 4-1 in accordance with the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Chapter 1-1. National Digital Financial Infrastructure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Law has been supplemented by Chapter 1-1 pursuant to the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 4-2. Main objectives, operating principles and components of the National digital financial infrastructure</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The main objectives of the national digital financial infrastructure shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) enabling interaction between banks and organizations, carrying out certain types of banking operations when conducting interbank payments and money transfers, mobile payments through the national payment system, transactions using the digital Tenge;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) conducting biometric authentication of clients of financial and payment organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) facilitating fraud prevention by exchanging data between participants on payment transactions with indicators of fraud and other payment transactions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) processing interbank payments and (or) money transfers within the Republic of Kazakhstan using payment cards, issued by second-tier banks and organizations, performing certain types of banking operations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ensuring a secure environment for the exchange of information between payment service providers via open software interfaces;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) collecting, storing and processing consents from clients of financial and payment service market participants to provide data to third-party payment service providers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The National digital financial infrastructure shall operate on the principles of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) equal and open access for participants to components of the National digital financial infrastructure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ensuring security in interactions between participants in the National digital financial infrastructure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ensuring protection of the rights of payment service consumers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) promoting innovation and stimulating competition in the financial and payment services markets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The components of the national digital financial infrastructure are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the national payment system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the open banking system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the anti-fraud center of the National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the Identification data exchange Center;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) the digital Tenge platform;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) other components, determined by the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The procedure for the operation and provision of services of the Identification data exchange Center shall be established by a regulatory legal act of the National Bank of the Republic of Kazakhstan, governing the provision of electronic banking services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Second-tier banks, providing electronic banking services through mobile applications and (or) remote access systems are required to use components of the national digital financial infrastructure to provide clients with services for interbank mobile payments and money transfers, transactions using the digital Tenge, remote biometric client authentication, processing of client consents for the provision of payment services by third-party payment service providers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 4-3. The operator of the national digital financial infrastructure </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The National Bank of the Republic of Kazakhstan shall be the operator of the national digital financial infrastructure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      To enable the operation of the national digital financial infrastructure the National Bank of the Republic of Kazakhstan shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) define the components of the national digital financial infrastructure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) approve the rules, operating procedures and management features of the components of the national digital financial infrastructure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) determine the terms of participation and interaction of participants with the components of the national digital financial infrastructure, and ensure compliance with them by the participants in the national digital financial infrastructure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) implement information security measures in relation to components of the national digital financial infrastructure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) organize information exchange between participants within the components of the national digital financial infrastructure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) enter into agreements with participants of the national digital financial infrastructure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) perform other functions, stipulated by regulatory legal acts of the National Bank of the Republic of Kazakhstan and agreements, concluded with participants of the national digital financial infrastructure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The National Bank of the Republic of Kazakhstan has the right to delegate the functions of operator of individual components of the national digital financial infrastructure to the national interbank center.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 4-4. The National Payment System </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The National payment system consists of the interbank money transfer system, the interbank clearing system and other payment systems, operated by the National Bank of the Republic of Kazakhstan or a legal entity of the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The National payment system     is aimed at:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) implementing payments and (or) money transfers on state monetary policy transactions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) implementing payments and (or) money transfers between financial institutions using funds, held in correspondent accounts, opened with the National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) enabling the completion of settlements based on clearing results in payment systems, operating in the Republic of Kazakhstan, as defined by the rules of these payment systems;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) implementing interbank payments and (or) money transfers in the Republic of Kazakhstan, including processing and clearing using payment cards, issued by resident second-tier banks of the Republic of Kazakhstan and organizations, performing certain types of banking operations through the interbank payment card system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) implementing instant mobile payments and (or) money transfers between clients of participants in the interbank mobile payment system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The conditions for participation of payment service providers in the national payment system shall be determined by the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 2. PAYMENT SYSTEMS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 5. Basic requirements to the payment systems</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2691,51 +3810,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) order of settlement of insolvency of participants of payment service provider;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) order of observance of measures of information security;</w:t>
+      7) rules of compliance with cybersecurity measures;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) the measures taken to the participant of payment service provider for violation of the rules of payment service provider;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2763,86 +3882,122 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Inclusion in rules of payment service provider of the norms limiting participation of participants of this payment service provider in other payment service providers (including norms in the form of a condition on exclusive participation) and also service of other payment service providers by persons which serve infrastructure of this payment service provider is forbidden (except for the persons who are employees of operator of this payment service provider).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      3-1. Participants in the interbank mobile payment system shall be prohibited from setting fees for their clients on transactions within this system that exceed the fees on similar payment services, provided by these participants in other payment systems that facilitate payments and (or) money transfers with the use of electronic payment instruments, mobile applications and (or) barcodes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       4. Rules of payment service provider, change and addition in these rules, data on tariffs (cost of services) of the operator of payment service provider and on all changes of these tariffs (cost of services) are subject to publication on an Internet resource of the operator of payment service provider within fifteen working days after their approval by the operator of payment service provider.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Changes are made to tariffs (cost of services) of the operator of payment service provider by him on the basis of the financial calculations proving such changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      4-1. The operating rules, fees for services of the interbank mobile payment system, and also the procedure for coordinating them with system participants shall be approved by the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       5. The operator of payment service provider, except for National Bank of the Republic of Kazakhstan, within ten calendar days from start date of functioning of payment service provider in the territory of the Republic of Kazakhstan informs National Bank of the Republic of Kazakhstan on creation in the territory of the Republic of Kazakhstan of own payment service provider or the beginning of functioning in the territory of the Republic of Kazakhstan of foreign payment service provider with submission of the following documents:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) information about the name, postal address and location of the payment system operator;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3118,72 +4273,90 @@
       The main requirements to an order of settlement of insolvency of participants of payment service providers are subject to publication on an Internet resource of the operator of payment service provider within fifteen working days after their approval by the operator of payment service provider.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Rules of payment service provider, change and addition in these rules, tariffs (cost of services) of the operator of payment service provider and all changes of these tariffs (cost of services) are applied by the operator and participants of payment service provider not earlier than date of their publication on an Internet resource of the operator of payment service provider.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Requirements for the procedure and conditions for the provision of interbank payment services to clients by participants in payment systems that provide interbank payments and (or) money transfers using electronic payment methods, mobile applications and (or) barcodes, the operator of which is the National Bank of the Republic of Kazakhstan or a legal entity of the National Bank of the Republic of Kazakhstan, shall be determined by the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 5 as amended by the Laws of the Republic of Kazakhstan dated 13.05.2020 № 325-VІ (shall be enforced six months after the day of its first official publication); dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 5 as amended by the Laws of the Republic of Kazakhstan dated 13.05.2020 № 325-VІ (shall be enforced six months after the day of its first official publication); dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 16.01.2026 № 259-VIII (shall take effect six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3900,51 +5073,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) provides functioning of infrastructure of payment service provider;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) provides observance of measures of information security and continuity of activity;</w:t>
+      6) ensures compliance with cybersecurity and business continuity measures;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) provides equal and open access for participants of payment service provider to the services rendered to them;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5280,69 +6453,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Types of payment services:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) services in reception and implementation of payments and (or) money transfers with use of the bank account;</w:t>
-[...17 lines deleted...]
-      2) services in reception of cash for transfer on bank accounts, including the third parties;</w:t>
+      1) services for accepting and making payments and (or) money transfers using a bank and (or) digital account;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) services on accepting cash for crediting to bank accounts and (or) topping up digital accounts, including those of third parties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) services in reception of cash for implementation of payment without opening of the bank account of the sender of money;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5569,50 +6742,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) the services connected to release and use of the means of electronic payment intended for purchase of goods or services provided by the issuer of means of electronic payment or in its locations or for acquisition of a certain type of goods or service based on the contract signed with the supplier (suppliers) of this type of goods or service;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) the services providing information and technological exchange between the beneficiary – the individual entrepreneur, the legal entity and the supplier of payment services in case of implementation last money transfers in favor of the beneficiary on the payments accepted from payers without involvement of the third parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 12 as amended by the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall take effect six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 13. Rendering payment services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6305,51 +7520,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The requirement of this point doesn't extend to suppliers of the payment services which are serving bank accounts of clients and not providing electronic bank services by means of an Internet resource.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. The supplier of payment services serving the bank account of the client has to report information on existence, the bank account number and transactions of the bank account of the client to the third parties by order of and with the consent of the client confirmed by means of identification means.</w:t>
+      10. The payment service provider, managing the client's bank and (or) digital account shall transfer information about the existence, number of the bank and (or) digital account and transactions on the client's bank and (or) digital account to third parties upon the order and with the consent of the client, confirmed through identification means.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Collection of the commission for rendering payment service from the amount of payment and (or) money transfer is forbidden, except for cases when the condition of collection of the commission by her deduction from the amount of payment and (or) money transfer is provided in the contract between the beneficiary and the supplier of payment services of the beneficiary. The supplier of payment services of the beneficiary notifies the beneficiary on the sum of the accepted payment and (or) money transfer and the deductions made from her.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6611,87 +7826,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) purchase, sale, property lease of electronic terminals, other devices and equipment for processing and transmitting information on payments;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) associated with the use of computer technology and information technology, including information technology services, services for the processing and transmission of data on payments, the creation and use of a database and information resources;</w:t>
+      5) related to the use of computing equipment and digital technologies, including information technology services, services for processing and transmitting payment data, creation and use of databases and digital resources;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) services in the field of logistics and express activities, including execution of agency and intermediary activities in these spheres;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) creation and safety of information systems and networks;</w:t>
+      7) creation and security of digital systems and networks;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) development and implementation of means of cryptography information security;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6888,72 +8103,90 @@
       18. The order of outsourcing is defined by internal rules of the supplier of payment services and according to the contract on outsourcing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The supplier of payment services bears civil responsibility for non-execution or inadequate execution by the third party of the obligations under the contract on outsourcing. The supplier of payment services if necessary dissolves the contract on outsourcing on condition of ensuring uninterrupted operation and quality of rendering payment services and also the interests of recipients of payment services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. The prohibition, established by paragraph 15 of this article for the payment organization shall not apply to the activities of a legal entity, operating the unified accounting system, carried out in accordance with the Law of the Republic of Kazakhstan "On Gambling Business", as well as to the activities of a legal entity, engaged by it to provide services to the payment organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days from the date of its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 11.12.2023 № 44-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days from the date of its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 11.12.2023 № 44-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 30.12.2025 № 246-VIII (shall take effect on the date of its first official publication); dated 16.01.2026 № 259-VIII (shall take effect six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7597,511 +8830,367 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Registration of the payment organizations in National Bank of the Republic of Kazakhstan is carried out for regulation and control of their activity and is an indispensable condition when rendering payment services by the payment organization. The activities for rendering payment services which are carried out by the payment organization without passing of registration in National Bank of the Republic of Kazakhstan are illegal and attract the responsibility established by laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. For passing of registration the payment organization presents to National Bank of the Republic of Kazakhstan:</w:t>
-[...71 lines deleted...]
-      3) the document defining an order of interaction of the payment organization with the relevant bank or the organization which is carrying out separate types of bank operations, making money transfer on the rendered payment services;</w:t>
+      2. To complete the record registration the payment organization shall file to the National Bank of the Republic of Kazakhstan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) an application in the form, established by the National Bank of the Republic of Kazakhstan, containing among other things information about the head (s) of the executive body (with attached copies of the diploma(s) and a document verifying the employee's employment record in accordance with the Labor Code of the Republic of Kazakhstan);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) copies of documents, confirming formation of the authorized capital;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the charter;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) a document, defining the procedure for the payment organization's interaction with the relevant bank or organization, carrying out certain types of banking operations that transfer funds for the payment services provided;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) information and documents, confirming the presence on staff (hiring) of the head of the structural unit, responsible for the administration of information and communication systems, and the head of the compliance control service or another person, responsible for compliance control;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) internal control rules for payment organizations to combat legalization (laundering) of proceeds from crime, financing of terrorism, and financing of the proliferation of mass destruction weapons;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) rules for the operation of the payment organization, approved by the governing body of the payment organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The list of mandatory conditions of the rules for the operation of the payment organization shall be established by a regulatory legal act of the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The National Bank of the Republic of Kazakhstan shall process the payment organization's application for registration within fifteen business days from the date of receipt of the full list of documents, listed in paragraph 2 of this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The national bank of the Republic of Kazakhstan when passing of registration by the payment organization assigns to the payment organization the registration number, carries out entry in the register of the payment organizations, sends to the payment organization in writing the notice with the indication of the registration number on passing of registration in time, established by paragraph 3 of the present article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      At refusal in registration the National Bank of the Republic of Kazakhstan sends to the payment organization in writing the notice of refusal in registration with the indication of a cause of failure in time, established by paragraph 3 of the present article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The register of the payment organizations which have undergone registration is placed on an Internet resource of National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The payment organization is obliged to specify the registration number when providing information on the payment organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The payment organization informs National Bank of the Republic of Kazakhstan on all changes and additions made to documents on the basis of which registration, within ten calendar days after introduction of these changes has been carried out.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Foreign structures without the formation of a legal entity, registered in a foreign state (on the territory) included in the list of states (territories) compiled by the authorized body for financial monitoring that do not comply and (or) insufficiently comply with the recommendations of the Financial Action Task Force on Money Laundering (FATF), may not directly or indirectly own and (or) use and (or) dispose of participation shares in the authorized capital of payment institutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Indirect ownership of participation shares in the authorized capital or ownership (voting) of participation shares in the authorized capital of a payment organization shall provide an opportunity to determine the decisions of a legal entity participant of a payment organization through ownership (voting) of participation shares in the authorized capital (shares) of other legal entities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      4) excluded by the Law of the Republic of Kazakhstan dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication);</w:t>
-[...359 lines deleted...]
-        <w:t>      Footnote. Article 16 as amended by the Law of the Republic of Kazakhstan dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 16 as amended by the Law of the Republic of Kazakhstan dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 16.01.2026 № 259-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8309,231 +9398,249 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 18. Bases for an exception of the register of the payment organizations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The payment organization is excluded from the register of the payment organizations in cases:</w:t>
-[...179 lines deleted...]
-      10) receipts of the statement of the payment organization in case of refusal from rendering payment services, except for cases when such exception promotes causing damage to the interests of recipients of payment services.</w:t>
+      1. A payment organization shall be excluded from the register of payment organizations in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) systematic (three or more times within twelve consecutive calendar months) failure to provide information on payment services to the National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) provision of inaccurate information on payment services or inaccurate information to be reflected in the documents, listed in paragraph 2 of Article 16 of this Law, which affects the decision on the registration of the payment organization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) systematic (three or more times within twelve consecutive calendar months) breaching of the statutory requirements of the legislation of the Republic of Kazakhstan on payments and payment systems and (or) on combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of mass destruction weapons;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) failure of a payment organization, included in the register of payment organizations to provide payment services for six consecutive calendar months;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) discovery of circumstances, referred to in subparagraphs 3) and 4) of paragraph 1 of Article 17 of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) enforcement of a court ruling terminating the payment organization's activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) inclusion of information on the termination of the payment organization’s activities in the National Register of Business Identification Numbers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) adoption by the payment organization of the decision to voluntarily terminate its activities through reorganization (acquisition, merger, division, spin-off, transformation) or liquidation. In this case, the payment organization shall fulfill all its obligations before filing an application for exclusion from the register of payment organizations. A letter confirming fulfillment of all obligations shall be attached to the application;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) obstruction by the payment organization of an audit by the National Bank of the Republic of Kazakhstan or failure to comply with the injunctions of the National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) receipt of an application from the payment organization in the event of refusal to provide payment services, except in cases, when such exclusion could cause harm to the interests of payment services recipients;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) pursuit of activities, prohibited for payment organizations as required by this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. At an exception of the register of the payment organizations the National Bank of the Republic of Kazakhstan within five working days from the date of an exception in writing notifies the payment organization and publishes information on it on the Internet resource.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8625,51 +9732,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 16.01.2026 № 259-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8692,360 +9799,372 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The head of executive body of the payment organization has to have the higher education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. It is forbidden to choose or designate the head of executive body of the payment organization the person:</w:t>
-[...53 lines deleted...]
-      The grounds specified in this subparagraph apply for five consecutive calendar years from the date of exclusion of the payment organization from the register of payment organizations;</w:t>
+      2. It shall be prohibited to elect or appoint as the head of the executive body of a payment organization a person:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) who was the head, member of the management body, head, member of the executive body, or chief accountant of a financial organization more than one year before adoption of a decision to apply the resolution regime to the bank, a decision to revoke the license of a financial organization, which resulted in its liquidation and (or) termination of operations in the financial market, or enforcement of a court order on the forced liquidation of a financial organization or adjudication of bankruptcy in the procedure, established by the legislation of the Republic of Kazakhstan or the legislation of the state, of which the non-resident financial organization of the Republic of Kazakhstan is a resident;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) who was  previously the head of the executive body, founder or first director of the founder - legal entity of the payment organization, a major participant or top manager of a major participant - legal entity of the payment organization no more than five years prior to its exclusion from the register of payment organizations on the grounds, provided for in subparagraphs 1), 2), 3), 4), 5), 6), 9) and 11) of paragraph 1 of Article 18 of this Law, or a payment organization, liquidated by an enforced court ruling or  by adjudication of bankruptcy in the procedure, established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) who has an unexpunged or unspent criminal record.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The national bank of the Republic of Kazakhstan publishes the instruction about replacement of the head of executive body of the payment organization if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the person does not conform to requirements of the present article;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the payment organization has submitted false information or counterfeit documents on the head of executive body of the payment organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. It shall be prohibited to elect or appoint as the head of the executive body of a payment organization a person included in the list of organizations and individuals associated with financing of terrorism and extremism, and also in the  list of organizations and individuals associated with financing of the proliferation of weapons of mass destruction, in accordance with the legislation of the Republic of Kazakhstan on combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      2) excluded by the Law of the Republic of Kazakhstan dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 19 as amended by the Law of the Republic of Kazakhstan dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...59 lines deleted...]
-      4. It shall be prohibited to elect or appoint as the head of the executive body of a payment organization a person included in the list of organizations and individuals associated with financing of terrorism and extremism, and also in the  list of organizations and individuals associated with financing of the proliferation of weapons of mass destruction, in accordance with the legislation of the Republic of Kazakhstan on combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 19-1. Founders and participants of a payment organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The founders (participants) (one of the founders, participants) of a payment organization are individuals, legal entities and foreign unincorporated entities, with the exception of persons:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) who have an unexpunged or unspent criminal record or a final court ruling imposing a criminal penalty in the form of deprivation of the right to hold an executive position in a financial organization, banking and (or) insurance holding company, or to be a major participant (major shareholder) in a financial organization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) who are entered on the list of organizations and persons, associated with the financing of terrorism and extremism, as well as the list of organizations and persons, associated with financing of the proliferation of mass destruction weapons, in accordance with the legislation of the Republic of Kazakhstan on countering legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of mass destruction weapons;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) who held the position of the head, member of the management body, the head, member of the executive body, chief accountant of a financial institution, head or deputy head of a branch of a non-resident bank of the Republic of Kazakhstan, a branch of a non-resident insurance (reinsurance) organization of the Republic of Kazakhstan, a branch of a non-resident insurance broker of the Republic of Kazakhstan in the period of no more than one year before adoption by the authorized body of the decision to apply the resolution regime to the bank, a decision to revoke the license of a financial institution, a branch of a non-resident bank of the Republic of Kazakhstan, a branch of non-resident insurance (reinsurance) organization of the Republic of Kazakhstan, a branch of a non-resident insurance broker of the Republic of Kazakhstan or enforcement of a judicial act on the compulsory liquidation of a financial organization or adjudication of its bankruptcy as prescribed by the legislation of the Republic of Kazakhstan, or enforcement of a judicial act on compulsory termination of the activities of a branch of a non-resident bank of the Republic of Kazakhstan, a branch of a non-resident insurance (reinsurance) organization of the Republic of Kazakhstan in cases, established by the laws of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) who was the founder or the top manager of the founder - a legal entity of the payment organization, a major participant or the top manager of a major participant - a legal entity and (or) the head of the management body, the head of the executive body of the payment organization for a period of no more than five years prior to its exclusion from the register of payment organizations on the grounds provided for in subparagraphs 1), 2), 3), 4), 5), 6), 9) and 11) of paragraph 1 of Article 18 of this Law, or a payment organization, liquidated by the final and binding court order or declared bankrupt in the procedure, prescribed by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) who have registration, residence, or location in offshore zones, the list of which is established by the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 19 as amended by the Law of the Republic of Kazakhstan dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
-[...112 lines deleted...]
-        <w:t>      Footnote. Chapter 3 is supplemented by Article 19-1 in accordance with the Law of the Republic of Kazakhstan dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 3 is supplemented by Article 19-1 in accordance with the Law of the Republic of Kazakhstan dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10877,51 +11996,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) issue of the payment document containing a liability or the order on payment;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) use of means of electronic payment.</w:t>
+      5) use of means of electronic payment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) transfer of digital Tenge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Initiation of payment and (or) money transfer is made in the way:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11039,51 +12176,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Non-cash payments and (or) money transfers are made on the basis of payment tools with use of bank accounts and also without their use in tenge and foreign currency in the order determined by the present Law and regulations of National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Payments and (or) money transfers made by legal entities, branches or representative offices of a legal entity through payment service providers are carried out only using bank accounts and (or) electronic wallets.</w:t>
+      7-1. Payments and (or) money transfers with the use of digital Tenge shall be made using digital accounts in the manner, prescribed by this Law and the regulatory legal acts of the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Payments and (or) money transfers made by legal entities, branches or representative offices of legal entities through payment service providers shall be made only with the use of bank and (or) digital accounts and (or) e-wallets.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Part one of this paragraph does not apply to the payment by legal entities of payments to the budget, payments for public services, as well as voluntary pension contributions and social contributions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11111,69 +12266,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1. Payments for transactions involving the acquisition of a share in a multi-apartment residential building or complex of individual residential buildings under agreements on shared participation in housing construction shall be made by bank transfer, including by depositing cash into the bank account of the authorised company, pursuant to the laws of the Republic of Kazakhstan on shared participation in housing construction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The ground for the sending bank to make payments for transactions involving the acquisition of a share in a multi-apartment residential building or complex of individual residential houses under agreements on shared participation in housing construction shall be the existence of a registered agreement on shared participation in housing construction with an authorised company in the unified information system for shared participation in housing construction under the rules for maintaining a unified information system for shared participation in housing construction.</w:t>
-[...17 lines deleted...]
-      10. Banks provide information and information on payments made and (or) money transfers related to the payment of payments to the budget, the transfer of mandatory pension contributions, mandatory pension contributions of the employer, mandatory occupational pension contributions and social contributions, as well as the payment of public services, to state bodies, courts through the payment gateway of the "electronic government" in accordance with the procedure and deadlines established by the authorized body in the field of informatization in coordination with the National Bank of the Republic of Kazakhstan.</w:t>
+      The ground for the sending bank to make payments under transactions for the acquisition of a share in an apartment building or complex of individual residential buildings under construction under agreements  on shared participation in housing construction shall be the existence of a registered shared participation agreement in housing construction with an authorized company in the unified digital system of shared participation in housing construction in accordance with the rules for maintaining the unified digital system of shared participation in housing construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Banks shall provide state bodies, courts through the digital state payment gateway, with information and details on completed payments and (or) money transfers, related to budget payments, mandatory pension contributions, mandatory professional pension contributions and social security contributions, as well as payments for state services, in the manner and within the timeframes, established by the digitalization authority in coordination with the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -11209,69 +12364,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Individual entrepreneurs and (or) legal entities, with the exception of those located in places where there is no public telecommunications network, when carrying out certain types of activities, are obliged to ensure the installation and use of equipment (devices) for accepting payments using payment cards and (or) accepting payments using an instant payment system.</w:t>
-[...17 lines deleted...]
-      The list of certain types of activities and the use of equipment (device) intended for accepting payments using payment cards and (or) accepting payments using the instant payment system is approved by the Government of the Republic of Kazakhstan.</w:t>
+      10-2. Second-tier banks, providing payment services through mobile applications and (or) remote access systems, including with the use of barcodes, are required to interact with the interbank mobile payment system to implement interbank mobile payments and (or) money transfers based on the instructions of individual clients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Sole proprietors and (or) legal entities, with the exception of those located in areas without a public telecommunications network, are required to ensure the installation and use of equipment (devices) for accepting payments with the use of payment cards and mobile payments with the use of the interbank mobile payment system at their locations when conducting certain activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Banks that install equipment (devices) for accepting payments with the use of payment cards for their clients—sole proprietors and (or) legal entities, with the exception of those located in areas without a public telecommunications network, when conducting certain activities, shall ensure the possibility to accept payments with the use of the interbank mobile payment system by generating a barcode in the format, determined by the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The list of certain types of activities and the use of equipment (devices), intended for accepting payments with the use of payment cards and accepting mobile payments using the interbank mobile payment system shall be approved by the Government of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Participation in the system of instant payments of payment organizations is allowed in cases and in the manner determined by the National Bank of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11435,51 +12626,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 25 as amended by the Law of the Republic of Kazakhstan dated 20.06.2017 № 76-VI (shall be enforced from 01.01.2023); dated 25.12.2017 № 122-VI (the order of enforcement see Article 11); dated 02.04.2019 № 241-VІ (shall be enforced from 01.01.2019); dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 31.12.2021 № 100-VII (for the procedure of enactment see Art. 2); dated 08.07.2024 № 116-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); № 204-VIII of 30.06.2025 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall be effective upon expiry of sixty calendar days after the date of its first official publication); № 210-VIII of 16.07.2025 (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 25 as amended by the Law of the Republic of Kazakhstan dated 20.06.2017 № 76-VI (shall be enforced from 01.01.2023); dated 25.12.2017 № 122-VI (the order of enforcement see Article 11); dated 02.04.2019 № 241-VІ (shall be enforced from 01.01.2019); dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 31.12.2021 № 100-VII (for the procedure of enactment see Art. 2); dated 08.07.2024 № 116-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); № 204-VIII of 30.06.2025 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall be effective upon expiry of sixty calendar days after the date of its first official publication); № 210-VIII of 16.07.2025 (shall come into force upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect six months after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall take effect six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11826,69 +13017,231 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) the procedure for interaction between criminal prosecution authorities, national security and law enforcement agencies, financial institutions or payment institutions for the purpose of identifying and preventing other payment transactions that are recognised as illegal and/or prohibited under the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) the procedure for refunding money to the customer specified in the notification from the criminal prosecution authority, authorised by the prosecutor, regarding the recognition of the transaction as fraudulent.</w:t>
-[...17 lines deleted...]
-      3. The parties involved in the activities of the anti-fraud centre shall be financial institutions, payment institutions, mobile operators, criminal prosecution authorities, national security authorities, law enforcement agencies, the National Bank of the Republic of Kazakhstan, and the authorised body for the regulation, control, and supervision of the financial market and financial institutions.</w:t>
+      7) the procedure for refunding money to a client, indicated in the decision of the criminal prosecution body, coordinated with the prosecutor, recognizing the transaction as fraudulent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The parties, involved in the anti-fraud center activities shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) financial institutions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) payment institutions, providing payment services, specified in subparagraphs 8) and 9) of paragraph 1 of Article 12 of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) mobile operators;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) credit bureaus;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) criminal prosecution bodies, national security bodies and law enforcement bodies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) The National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) the authorized body for regulation, control and supervision of the financial market and financial organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) the authorized financial monitoring body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) other entities, determined by the decision of the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-1. When revealing a payment transaction with signs of fraud, financial institutions and payment organisations shall take the following actions: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12150,50 +13503,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. The Anti-Fraud centre and individuals participating in the activities of the Anti-Fraud centre shall bear responsibility established by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      A bank, an organization, carrying out certain types of banking operations, a payment organization that has made a payment and (or) money transfer in favor of a beneficiary, who was entered on the anti-fraud center's database of payment transaction events with indicators of fraud at the time of the payment and (or) money transfer, shall be liable to the client and reimburse him.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       8. Financial institutions and payment institutions must send info on all events and/or attempts to make payment transactions that look like fraud to the anti-fraud centre using the form, within the time frame, and in the way set out in the regulatory legal act of the National Bank of the Republic of Kazakhstan mentioned in paragraph 2-1 of this article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. The Anti-Fraud Centre may submit data on payment transactions with signs of fraud, including those pertaining to banking and other legally protected secrets, to criminal prosecution, national security and law enforcement agencies pursuant to the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12268,51 +13639,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 5 has been supplemented by Article 25-1 in accordance with the Law of the Republic of Kazakhstan dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); as amended by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 5 has been supplemented by Article 25-1 in accordance with the Law of the Republic of Kazakhstan dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); as amended by Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall come into force upon expiry of sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (for enactment procedure see Art.2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12353,51 +13724,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The payment and (or) money transfer according to the transaction with financial instruments are made by the specialized non-profit organization performing functions of the central depositary according to the Law of the Republic of Kazakhstan “On securities market” (further – the central depositary), on the basis of the contract signed between the client and the central depositary on:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) to the bank account of the client opened in the central depositary;</w:t>
+      1) the client's bank account, opened with the central depository or their digital account on the digital Tenge platform, serviced by the central depository;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) to the correspondent account of the client opened in National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12461,50 +13832,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) the order of the clearing organization on implementation of money transfers following the results of a clearing session in case the sender of money has granted to the central depositary the right for write-off of money from his bank account on the basis of the order of the clearing organization.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Settlement of transactions (operations) involving financial instruments may also be made using digital Tenge in digital accounts, opened on the digital Tenge platform of the National Bank of the Republic of Kazakhstan and serviced by the central depository.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       3. According to the transaction with financial instruments or at registration of other operations connected with financial instruments through systemically significant payment service provider the client provides for implementation of payment and (or) money transfer to the operator or the operational center of systemically significant payment service provider consent to write-off of money from his correspondent account opened in National Bank of the Republic of Kazakhstan at execution in systemically significant payment service provider of the payment document of the central depositary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The central depositary sends to systemically significant payment service provider the payment document according to the set of rules of the central depositary on the basis:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12561,51 +13950,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 26 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 26 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 16.01.2026 № 259-VIII (shall take effect six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12647,50 +14036,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The contract signed when opening the current or correspondent account or bank deposit is the contract signed when rendering payment service, provided in paragraph 4 of article 13 of the present Law. Establishment of conditions of rendering payment services in other contracts signed with the client is allowed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Before signing of the contract of the bank account on the basis of the statement of the client for opening of the bank account directed in an electronic form assignment by bank or the organization which is carrying out separate types of bank operations, an individual identification code to the client is allowed. At the same time the bank account is considered open after the conclusion between the client and bank or the organization which is carrying out separate types of bank operations, contracts of the bank account. In case of not conclusion the client of the contract of the bank account the bank cancels an individual identification code in the order determined by the regulatory legal act of National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Biometric authentication of clients when establishing business relationships remotely by opening a bank account shall be made through the identification data exchange Center of the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Opening is forbidden to bank and the organization which is carrying out separate types of bank operations:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13768,51 +15175,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) for money held in bank accounts of a citizen in respect of whom a case has been initiated on the application of a procedure or a procedure has been applied in accordance with the Law of the Republic of Kazakhstan “On the restoration of solvency and bankruptcy of citizens of the Republic of Kazakhstan”; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) for money held in the current account of a financial manager for crediting money in the procedure of judicial bankruptcy in accordance with the Law of the Republic of Kazakhstan "On the restoration of solvency and bankruptcy of citizens of the Republic of Kazakhstan".</w:t>
+      12) for money held in the current account of a financial manager for crediting money in the procedure of judicial bankruptcy in accordance with the Law of the Republic of Kazakhstan "On the restoration of solvency and bankruptcy of citizens of the Republic of Kazakhstan";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) for money and (or) securities of banks in the central depository and (or) clearing organization, intended to ensure completeness of settlements on interbank payments and (or) money transfers, made within the Republic of Kazakhstan with the use of payment cards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The provision of subparagraph 6) of part three of this paragraph shall not apply to withdrawal of money according to the requirements relating to the first, second and third lines in accordance with the sequence provided for in paragraph 2 of Article 742 of the Civil Code of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13822,51 +15247,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Suspension of debit transactions on the bank account of the sender of money on the basis of relevant decisions and (or) orders of authorized state bodies or officials on the suspension of debit transactions on the bank account or information from the authorized body on organizations and individuals included in the list of organizations and persons associated with the financing of terrorism and extremism, and (or) in the list of organizations and persons associated with the financing of the proliferation of weapons of mass destruction, as well as the list of persons involved in terrorist activities, as well as a temporary restriction on the disposal of property on the basis of acts on temporary restriction on the disposal of property, the seizure of money in the bank account of the sender of money, on the basis of acts on the seizure of the client's money, is carried out in the manner and in the cases provided for by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      No seizure, suspension of expenditure operations, temporary restrictions shall be permitted on the disposal of property, as well as restrictions on transactions and other operations with property, bank accounts intended for the crediting of benefits and social payments paid from the state budget and (or) the State Social Insurance Fund, compensation for material damage and granting required assistance from the state budget and/or charitable organisations to individuals affected by natural or man-made emergencies, material assistance granted under sub-paragraph 1) of paragraph 4 of Article 112 of the Social Code of the Republic of Kazakhstan, housing payments, lump-sum pension payments from the unified accumulative pension fund for the purpose of improving housing conditions and/or paying for medical treatment, targeted assets, payments of targeted savings from the unified accumulative pension fund for the purpose of improving housing conditions and/or paying for education, payments of savings from educational savings accounts or insurance payments under educational savings insurance contracts for the improvement of housing conditions, money held in bank accounts with housing construction savings banks in the form of housing construction savings accumulated through the use of housing payments, lump-sum pension payments from the unified accumulative pension fund for the purpose of improving housing conditions and/or paying for medical treatment, in the form of payments of targeted savings from the unified accumulative pension fund for the purpose of improving housing conditions and/or paying for education, for money held in bank accounts with housing construction savings banks in the form of housing construction savings, which are subject to collateral for bank loans issued, in the form of payments from educational savings deposits or insurance payments under educational savings insurance contracts for the improvement of housing conditions, for money held in a bank account with a housing construction savings bank that has the status of a national development institution, meant for crediting payments and subsidies for paying for rented accommodation in private housing stock, for money held in bank accounts with second-tier banks in the form of savings for major repairs to the common property of the condominium, save for recoveries based on court decisions in cases of non-performance of contractual obligations, concluded for the purpose of capital repairs to the common property of the condominium, using funds held in bank accounts designated for the reimbursement of investment costs, as well as money deposited with a notary public, held in bank accounts under an educational savings agreement concluded under the Law of the Republic of Kazakhstan “On the State Educational Savings System”, social health insurance fund assets and transfers earmarked for the guaranteed volume of free medical care, held in bank accounts, money held in bank accounts intended for recording money belonging to clients of the investment portfolio manager, for the unfulfilled obligations of the investment portfolio manager, money held in bank accounts intended for recording money belonging to clients of the person, acting as a nominee holder, for the unfulfilled obligations of that person acting as a nominee holder, on money held in bank accounts for the purpose of clearing transactions in financial instruments, money of banks, insurance (reinsurance) organisations, voluntary accumulative pension funds that have been stripped of their licence by an authorised public authority and/or are in the process of compulsory liquidation, money held in the current account of a private bailiff, aimed at storing recovered amounts in favour of claimants, money held in the bank account of a single operator in the field of public procurement, intended for the deposit of money by potential suppliers or suppliers as security measures in the context of participation in public procurement under the Law of the Republic of Kazakhstan “On Public Procurement”, funds of branches of non-resident banks of the Republic of Kazakhstan, branches of non-resident insurance (reinsurance) organisations of the Republic of Kazakhstan that have been stripped of their licences by the authorised public authority and are in the process of compulsory termination of activities.</w:t>
+      It shall not be permitted to seize, suspend expenditure transactions, temporarily restrict the disposal of property, restrict the execution of transactions and other operations with property on bank accounts, intended for the crediting of benefits and social payments, paid from the state budget and (or) the State Social Insurance Fund, compensation for material damage and provision of necessary assistance from the state budget and (or) from charity organizations to individuals, affected by a natural or man-made emergency, material assistance, provided in accordance with subparagraph 1) of paragraph 4 of Article 112 of the Social Code of the Republic of Kazakhstan, housing payments, one-time pension payments from the unified accumulative pension fund for the purpose of improving housing conditions and (or) paying for treatment, target assets, payments of target savings from the unified accumulative pension fund for the purpose of improving housing conditions and (or) paying for education, payments of savings from an educational savings deposit or insurance payments under an educational savings insurance agreement for improving housing conditions, on money held in bank accounts in housing construction savings banks in the form of housing construction savings, accumulated through the use of housing payments, one-time pension payments from the unified accumulative pension fund for the purpose of improving housing conditions and (or) paying for treatment, in the form of payments of targeted savings from the unified accumulative pension fund for the purpose of improving housing conditions and (or) paying for education, for money in bank accounts in housing construction savings banks in the form of housing construction savings that are the subject of collateral for issued bank loans, in the form of payments of savings from an educational savings deposit or insurance payments under an educational savings insurance contract for improving housing conditions, for money in a bank account in a housing construction savings bank with the status of a national development institution, intended for the crediting of payments and subsidies for the purpose of paying for rented housing in the private housing stock, for money in bank accounts in second-tier banks in the form of savings for major repairs of the common property of a condominium facility, with the exception of collections based on court decisions in cases of failure to fulfill obligations under contracts, concluded for the purpose of carrying out major repairs of the common property of a condominium facility, on money in bank accounts, intended for crediting compensation for investment costs, as well as on money deposited under the terms of a notary deposit, placed in bank accounts under an agreement on an educational savings deposit, concluded in accordance with the Law of the Republic of Kazakhstan "On the State Educational Savings System", assets of the social health insurance fund and transfers, allocated for the guaranteed volume of free medical care placed in bank accounts, on money in bank accounts, intended for recording the money of clients of the investment portfolio manager, for unfulfilled obligations of this investment portfolio manager, on money in bank accounts, intended for recording the money of clients of the person, performing the functions of a nominee holder, for unfulfilled obligations of this person, performing the functions of a nominee holder, on money in bank accounts for the implementation of clearing activities for transactions with financial instruments, money of banks, insurance (reinsurance) organizations, voluntary accumulative pension funds that have been deprived of a license by an authorized state body and (or) are in the process of forced liquidation, money in the current account of a private bailiff, intended for storing collected amounts in favor of creditors, money in the bank account of a single operator in the sphere of public procurement, intended for the deposit of money by potential suppliers or money suppliers as security measures within the framework of participation in public procurement in accordance with the Law of the Republic of Kazakhstan On Public Procurement, money and (or) securities of banks in the central depository and (or) clearing organization, intended to ensure the completion of settlements on interbank payments and (or) money transfers made on the territory of the Republic of Kazakhstan using payment cards, money and (or) securities of banks in the central depository and (or) clearing organization, intended to ensure the completion of settlements on interbank payments and (or) money transfers made on the territory of the Republic of Kazakhstan using payment cards, money of branches of non-resident banks of the Republic of Kazakhstan, branches of non-resident insurance (reinsurance) organizations of the Republic of Kazakhstan that have been deprived of their license by an authorized state body and are in the process of compulsory termination of activities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The provision of part two of this paragraph does not apply to restrictions, imposed by the authorized body in the field of execution of enforcement documents and its territorial bodies, on the suspension of debit transactions on a current account intended for storing recovered amounts in favor of recoverers, a private bailiff whose license has been suspended or terminated or whose license has been revoked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13958,51 +15383,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 27 as amended by the Law of the Republic of Kazakhstan dated 30.06.2017 № 80-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 12.12.2017 № 114-VI (shall be enforced from 01.01.2018); dated 02.07.2018 № 168-VI (the order of enforcement see Article 2); dated 04.07.2018 № 171-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 13.05.2020 № 325-VІ (shall be enforced six months after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 03.07.2020 № 359-VI (the order of entry into force, see Art. 2); dated 02.01.2021 № 399-VI (the order of entry into force, see Art. 2); dated 24.06.2021 № 52-VII (shall be enforced from 01.01.2022); dated 15.11.2021 № 72-VII (shall be enforced from 01.01.2022); dated 12.07.2022 № 138-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 30.12.2022 № 177-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced from 01.01.2024); dated 16.11.2023 № 40-VIII (shall be enforced from 01.01.2024); dated 16.05.2024 № 82-VIII (the procedure for entry into force, see Article 2); dated 22.11.2024 № 138-VIII (the procedure for entering into force, see Article 2); dated 10.01.2025 № 153-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall be enforced from 01.01.2025); № 204-VIII of 30.06.2025 (shall take effect upon expiry of ten calendar days after the day of its first official publication); № 205-VIII of 30.06.2025 (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 27 as amended by the Law of the Republic of Kazakhstan dated 30.06.2017 № 80-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 12.12.2017 № 114-VI (shall be enforced from 01.01.2018); dated 02.07.2018 № 168-VI (the order of enforcement see Article 2); dated 04.07.2018 № 171-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 13.05.2020 № 325-VІ (shall be enforced six months after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 03.07.2020 № 359-VI (the order of entry into force, see Art. 2); dated 02.01.2021 № 399-VI (the order of entry into force, see Art. 2); dated 24.06.2021 № 52-VII (shall be enforced from 01.01.2022); dated 15.11.2021 № 72-VII (shall be enforced from 01.01.2022); dated 12.07.2022 № 138-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 30.12.2022 № 177-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced from 01.01.2024); dated 16.11.2023 № 40-VIII (shall be enforced from 01.01.2024); dated 16.05.2024 № 82-VIII (the procedure for entry into force, see Article 2); dated 22.11.2024 № 138-VIII (the procedure for entering into force, see Article 2); dated 10.01.2025 № 153-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall be enforced from 01.01.2025); № 204-VIII of 30.06.2025 (shall take effect upon expiry of ten calendar days after the day of its first official publication); № 205-VIII of 30.06.2025 (shall come into force upon expiry of sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14366,79 +15791,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. At unilateral refusal of performance of the contract of the bank account or the contract of a bank deposit the bank pays remuneration for date of unilateral refusal of performance of the specified contracts taking into account the conditions on remuneration established in contracts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Rules of the present article extend to contracts of correspondent account if other is not provided by laws of the Republic of Kazakhstan and regulations of National Bank of the Republic of Kazakhstan.</w:t>
+      12. The rules of this article shall apply to correspondent account and digital account agreements, unless otherwise provided by the laws of the Republic of Kazakhstan and regulations of the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 29 as amended by the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 29 as amended by the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 16.01.2026 № 259-VIII (shall take effect six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14961,97 +16386,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A payment demand presented to the current account of the money sender – an individual, in the manner prescribed by paragraph 4 of this Article, shall be executed by direct debiting his/her current account within the limits of fifty percent of the amount of money in it and/or from each amount of money credited to the individual sender’s bank account by a legal entity or individual entrepreneur, without waiting for the full amount specified in the payment demand to be received.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      At the same time, the amount of money remaining in the current account of the individual money sender, or collectively in the current accounts of an individual or individual entrepreneur (if the individual is registered as an individual entrepreneur conducting personal business) opened in the same bank, must not be less than twice the minimum subsistence level, as established by the law on the republican budget for the relevant financial year, when executing the payment demand.</w:t>
+      The amount of money, held in a current account or in the aggregate in the current accounts of an individual or sole proprietor, if the individual is registered as a sole proprietor, operating in the form of personal enterprise, opened in one bank, when executing a payment order must be no less than twice the subsistence minimum, established for the relevant financial year by the law on the republican budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The specified restriction does not apply to funds held in the savings account of a borrower who is an individual or an individual entrepreneur, if the individual is registered as an individual entrepreneur conducting personal business.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 32 as amended by the Laws of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days from the date of its first official publication); dated 21.01.2019 № 217-VI (the order of enforcement see Article 3); dated 05.01.2021 № 407-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 27.12.2021 № 87-VII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 32 as amended by the Laws of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days from the date of its first official publication); dated 21.01.2019 № 217-VI (the order of enforcement see Article 3); dated 05.01.2021 № 407-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 27.12.2021 № 87-VII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -15234,105 +16659,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Rights and obligations of participants of payments shall be created from the moment of submission of collection order by initiator to bank of a remitter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. A collection order shall be presented by the state revenue authorities, bailiffs, as well as the territorial justice authority through the state automated information system for enforcement proceedings.</w:t>
+      3. The collection order shall be issued by state revenue authorities, bailiffs, and also the territorial justice authority through the state automated digital system of enforcement proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Initiator shall submit collection order to bank of a remitter accompanied by originals of enforcement documents or their copies, confirming relevancy of this recovery on the basis of norms, provided by the legislative acts of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The collection order from the territorial justice authority, generated within the state automated information system for enforcement proceedings, shall be sent to the money sender's bank in electronic form, accompanied by enforcement documents that confirm the collection based on the provisions stipulated by the laws of the Republic of Kazakhstan.</w:t>
-[...17 lines deleted...]
-      5. The enforcement document, confirming the validity of withdrawing funds from the money sender's bank account without their consent, serves as the basis for submitting only one collection order by a judicial officer or the territorial justice authority to the bank or organization conducting certain types of banking operations. This collection order shall be generated in the state automated information system for enforcement proceedings unless otherwise specified in the text of the enforcement document.</w:t>
+      The collection order of the territorial justice authority, generated in the state automated digital system of enforcement proceedings, shall be mailed to the sender's bank electronically, with attached writs of execution, confirming collection in accordance with the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. A writ of execution, confirming the validity of the withdrawal of funds from the sender's bank account without their consent shall constitute the ground for presenting to the bank or organization, performing certain types of banking operations only one collection order from a bailiff or territorial justice authority, generated in the state automated digital system of enforcement proceedings, unless otherwise specified in the writ of enforcement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The amount of payment and (or) transfer of money indicated in the executive document (if any) must match the amount indicated in the collection order, except when:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15486,51 +16911,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. The purpose of payment and the reference to the provision of the law of the Republic of Kazakhstan, the withdrawal of money providing the right from the bank account of the sender of money without his consent are specified in the collection order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. The execution of a collection order issued by the state revenue authorities for the recovery of tax debt, bailiffs, and the territorial justice authority, generated in the state automated information system for enforcement proceedings, based on enforcement documents, shall be carried out in cases of insufficient funds in the money sender's bank account as funds become available in the account. This must occur no later than three business days following the day the funds are credited.</w:t>
+      8. Collection orders from state revenue authorities for the collection of tax arrears, bailiffs and territorial justice authorities, generated in the state automated digital system of enforcement proceedings, based on enforcement documents, in the event of insufficient funds in the sender's bank account, shall be executed as funds are received in such account, no later than three business days following the day of their receipt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Responsibility for validity of withdrawal of money from the bank account of the sender of money without his consent is born by the initiator of the collection order. The banks and the organizations which are carrying out separate types of bank operations don't consider on the substance of objection of senders of money against write-off of money from bank accounts without their consent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -16019,50 +17444,217 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Article 39-1. Payment Card Transactions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Payment card transactions include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) issuing a payment card, payments and (or) money transfers using a payment card or its details, including transactions, related to cash withdrawals, currency exchange and (or) other transactions, determined by the payment card issuer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) payments and (or) money transfers using a bank account, accessed through a payment card, including with the use of an alternative identifier;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) technological support of payment card transactions, including collecting, processing, storing data, authenticating payment participants and distributing information to settlement participants on the transactions, specified in subparagraphs 1) and 2) of this paragraph;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) clearing and settlement between participants in the transactions, specified in subparagraphs 1) and 2) of this paragraph;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) payment of fees for the services, specified in subparagraphs 1), 2), 3) and 4) of this paragraph, as well as fees between the participant and the payment system operator, and between participants in the payment system that processes payment card transactions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: The Law has been supplemented with Article 39-1 pursuant to the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Article 40. Payments and (or) money transfers with use of a payment card</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The payment and (or) money transfer with use of a payment card are made in the order determined by the regulatory legal act of National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -16396,87 +17988,1211 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 41. Features of implementation of interbank payments and (or) money transfers on operations with use of payment cards</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Processing and clearing of payments between banks of the Republic of Kazakhstan on the operations made in the territory of the Republic of Kazakhstan with use of the payment cards released them are carried out in the order determined by the regulatory legal act of National Bank of the Republic of Kazakhstan.</w:t>
+      1. Processing and clearing of payments between banks of the Republic of Kazakhstan on the transactions, conducted within the territory of the Republic of Kazakhstan with the use of payment cards issued by them shall be performed by the payment system operator, included in the register of payment systems of the National Bank of the Republic of Kazakhstan and in the manner, determined by the regulatory legal act of the National Bank of    the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The national bank of the Republic of Kazakhstan has the right for the organization of system of service of the interbank operations made in the territory of the Republic of Kazakhstan with use of the payment cards released banks – residents of the Republic of Kazakhstan, by assignment of operational and technological functions in ensuring functioning of this system to the operational center of systemically significant payment service provider or creation of the special organization.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Requirements to a procedure of activity of such special organization and interaction of issuing banks of payment cards with this organization are established by the regulatory legal act of National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 41 as amended by the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Chapter 7-1. Digital Tenge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: The Law has been supplemented with Article 7-1 pursuant to the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall take effect six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 41-1. Digital account</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A digital account shall be opened on the digital Tenge platform by the National Bank of the Republic of Kazakhstan and other participants of the digital Tenge platform on the basis of a client's application for opening a digital account after concluding a digital account agreement with the client.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The circulation of digital Tenge and the opening and maintenance of digital accounts shall be carried out on the digital Tenge platform of the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Banks, organizations, carrying out certain types of banking operations, the central depository, the Treasury Committee of the Ministry of Finance of the Republic of Kazakhstan, other payment service providers and legal entities, designated by the National Bank of the Republic of Kazakhstan may participate in the digital Tenge platform based on the agreement concluded with the digital Tenge platform operator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The application form for opening a digital account, the requirements for the content of the digital account agreement and the format of the individual identification code, assigned to the digital account holder upon opening shall be determined by the rules for the digital Tenge issuance, circulation and redemption, approved by the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Digital account servicing shall include providing the digital account holder with access to the digital account through information resources (systems) for making payments and transfers, and other transactions available with the use of the digital account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The following operations shall be performed on a digital account:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) acceptance (crediting) of digital Tenge to a digital account, including topping up the digital account in exchange for funds received by an equivalent amount, subject to the terms and conditions, stipulated by the digital account agreement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) transfer of digital Tenge to other digital account holders in accordance with the procedure, stipulated by the digital account agreement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) execution of instructions from third parties to withdraw digital Tenge on the grounds, stipulated by the laws of the Republic of Kazakhstan regarding funds in bank accounts, taking into account the specific operating conditions of smart contracts for digital Tenge and tokenized digital Tenge, as determined by the National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) withdrawal of digital Tenge from a digital account in exchange for cash withdrawal or topping up the client's or a third party's bank account by an equivalent amount at the client's direction, subject to the terms and conditions, stipulated in the digital account agreement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) provision at the request of the digital account holder of information on the amount of digital Tenge held by the client in the digital account and the transactions performed in the manner and within the timeframes, stipulated in the digital account agreement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) provision of other client services, stipulated by the rules for the issuance, circulation and redemption of digital Tenge, approved by the National Bank of the Republic of Kazakhstan, and (or) the digital account agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Payments and transfers with the use of digital Tenge shall be limited to the balance of the digital account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The opening of digital savings accounts shall not be permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The agreement between a digital Tenge platform participant and a digital account holder must contain information on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the terms of use, acquisition of digital Tenge, depositing digital Tenge to a digital account and withdrawing digital Tenge from a digital account;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the amount and procedure for charging commission fees for transactions with the use of digital Tenge;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ways of filing complaints and the procedure for their consideration, including contact information for the digital Tenge platform participant, servicing the client's digital account;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) liability of the parties for failure to fulfill or improper fulfillment of their obligations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The digital Tenge platform participant may provide additional conditions, necessary for servicing the client's digital account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The digital Tenge platform participant may charge a commission fee for servicing transactions of digital account holders within the limits, established by the agreement, concluded with the digital account holder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The types and maximum amounts of commission fees charged by digital Tenge platform participants for servicing transactions of digital account holders are established by the rules for the issuance, circulation and redemption of digital Tenge, approved by the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. A participant in the digital Tenge platform shall be held liable to the digital account holder in accordance with the terms of the digital account agreement for damage, caused to the digital account holder as a result of unauthorized access to the digital account or its unauthorized use by access to the digital account through the information resource (system) of the participant in the digital Tenge platform, as well as errors or malfunctions in the software of the participant in the digital Tenge platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. A participant in the digital Tenge platform shall take measures to detect and prevent fraud and legalization (laundering) of proceeds of crime, terrorist financing and financing of the proliferation of mass destruction weapons in accordance with the requirements of the Law of the Republic of Kazakhstan "On Combating Legalization (Laundering) of Proceeds of Crime, Terrorist Financing, and Financing of the Proliferation of Weapons of Mass Destruction."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A participant in the digital Tenge platform shall provide the authorized financial monitoring body with information and data on transactions, subject to financial monitoring in accordance with the requirements of the Law of the Republic of Kazakhstan "On Combating Legalization (Laundering) of Proceeds of Crime, Terrorist Financing, and Financing of the Proliferation of Weapons of Mass Destruction."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Digital accounts shall be subject to the provisions of this Law and other laws of the Republic of Kazakhstan, applicable to bank accounts regarding withdrawal of funds without the client's consent, seizure and restrictions on the disposal of funds, unless otherwise provided by laws of the Republic of Kazakhstan and regulatory legal acts of the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A digital account closure shall be executed as required by Article 28 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Information about the owners and amounts of digital Tenge held by them, also about transactions, conducted with the use of digital Tenge, shall be provided by the digital Tenge platform participant to persons on the grounds and within the limits, stipulated by Article 69 of the Law of the Republic of Kazakhstan "On Banks and Banking Activities in the Republic of Kazakhstan."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 41-2. Organization of digital Tenge circulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. To organize digital Tenge circulation, the National Bank of the Republic of Kazakhstan opens digital accounts for participants of the digital Tenge platform, establishes rules for the issuance, circulation and redemption of digital Tenge, monitors compliance with these rules and has the right to assign operational and technological functions, including opening and servicing digital accounts and the digital Tenge platform, to a legal entity of the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Digital Tenge may be recorded and stored on external electronic media, which also enables the funds management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Digital Tenge may be used in international payments and money transfers in accordance with the rules for the issuance, circulation and redemption of digital Tenge, approved by the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The rules for the issue, circulation and redemption of digital Tenge must contain:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the procedure and conditions for the issuance and redemption of digital Tenge by the National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) requirements for digital Tenge platform participants and digital account holders;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) conditions for termination by a digital Tenge platform participant of digital account servicing activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the procedure for granting access to a digital account, suspending, resuming, and terminating access to a digital account;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) the terms and conditions for using external electronic media as means of recording, storing, and disposing of digital Tenge;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) types of transactions with digital Tenge and the procedure for executing them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) the procedure and conditions of digital Tenge labeling and the use of digital Tenge smart contracts when using digital Tenge, as well as their withdrawal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) the specifics of the use and operation of marked digital Tenge and digital Tenge smart contracts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) the procedure for managing risks and the continuity of operation of the digital Tenge platform of the National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) information security requirements for the digital Tenge platform and its participants;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) other requirements and provisions, necessary for organizing and ensuring the digital Tenge circulation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The National Bank of the Republic of Kazakhstan shall establish the list, formats, procedure for generating and details of electronic messages used for interaction between the National Bank of the Republic of Kazakhstan, digital Tenge platform participants and digital account holders when conducting transactions with digital Tenge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+           5. The National Bank of the Republic of Kazakhstan shall ensure an uninterrupted operation of the digital Tenge platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 41-3. Issuance, redemption, depositing and withdrawal of digital Tenge from a digital account</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The National Bank of the Republic of Kazakhstan alone shall have the right to issue and redeem digital Tenge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Digital Tenge shall be issued by the National Bank of the Republic of Kazakhstan in exchange for funds received from the digital account holder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Digital Tenge shall be redeemed by the National Bank of the Republic of Kazakhstan by transferring an equivalent amount of money to the digital account holder's bank account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The rights of the digital Tenge holder shall arise from the moment the digital Tenge is received in the digital account, except in cases, stipulated by the rules for the issuance, circulation and redemption of digital Tenge, approved by the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The digital account holder shall have the right to top up the digital account with digital Tenge or withdraw digital Tenge from the digital account through the digital Tenge platform participant, managing their digital account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure and conditions for depositing and withdrawing digital Tenge from a digital account through the digital Tenge platform participant, managing the digital account shall be determined by the rules for the digital Tenge issuance, circulation and redemption, approved by the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 41-4. Change of digital Tenge platform participant managing the digital account</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A digital Tenge platform user shall have the right to change the digital Tenge platform participant, servicing their digital account by filing a request to change the digital Tenge platform participant, managing the digital account to the National Bank of the Republic of Kazakhstan or to the legal entity of the National Bank of the Republic of Kazakhstan, responsible for the operational and technological functions of the digital Tenge platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure and conditions for changing the digital Tenge platform participant, managing the digital account, as well as the standard request form are established by the rules for the digital Tenge issuance, circulation, and redemption.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 8. ELECTONIC MONEY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16609,123 +19325,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The rights of the owner of electronic money arise from the moment of receiving electronic money.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. The issuer of electronic money is obliged to carry out the identification of an individual in the event that he acquires electronic money for an amount exceeding fifty times the monthly calculation index established for the corresponding financial year by the law on the republican budget.</w:t>
+      5. The issuer of electronic money shall be obligated to identify an individual in the event of acquisition by the latter of electronic money in an amount, exceeding three times the monthly calculation index, established for the relevant financial year by the law on the republican budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       On the basis of a contract the electronic money issuer has the right to authorize a legal entity that is subject to financial monitoring in accordance with the Law of the Republic of Kazakhstan “On Combating Legalization (Laundering) of Proceeds from Crime, Financing of Terrorism and Financing of the Proliferation of Weapons of Mass Destruction,” to identify the owner of electronic money- an individual - on behalf of and at the request of the electronic money issuer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Identification of the owner of electronic money is carried out by the issuer of electronic money and (or) the operator of the electronic money system with the personal presence of the owner of electronic money and the presentation of an identity document by him, or by means of remote identification based on information from available sources received from the operational center of the interbank money transfer system, or by simplified identification.</w:t>
-[...35 lines deleted...]
-      The issuer of electronic money and (or) the operator of the electronic money system, when fixing information about the individual identification number of the owner of electronic money - an individual, reconciles it based on information from available sources.</w:t>
+      Identification of the electronic money owner shall be carried out by the issuer of electronic money and (or) the operator of the electronic money system in the personal presence of the electronic money owner and upon presentation of an identity document, or through remote identification based on information from accessible sources, received from the operations center of the interbank money transfer system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Operators of an electronic payment system can be the issuer of electronic money or bank, the organization which is carrying out separate types of bank operations, or the payment organization on the basis of the relevant contract signed with the issuer (issuers) of electronic money.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16825,51 +19505,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. The National Bank of the Republic of Kazakhstan shall establish the procedure for the issuance, use and redemption of electronic money, as well as the requirements for issuers of electronic money and electronic money systems in the territory of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. The operator of an electronic payment system is obliged to provide functioning of an electronic payment system taking into account requirements and the restrictions set by the present Law, the Law of the Republic of Kazakhstan "About informatization" and other legislation of the Republic of Kazakhstan.</w:t>
+      9. The operator of the electronic money system shall ensure the operation of the electronic money system, taking into account the requirements and restrictions, established by this Law, the Law of the Republic of Kazakhstan "On Informatization" and other legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The issuer of electronic money and the operator of an electronic payment system bear responsibility to the owner of electronic money according to terms of the contract about release, use and repayment of electronic money for the damage caused to the owner of electronic money owing to unauthorized access to electronic money or their unauthorized use and also mistakes or failures in work of the software of the issuer of electronic money or in functioning of an electronic payment system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16889,51 +19569,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 42 as amended by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 16.05.2024 № 82-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 42 as amended by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 16.05.2024 № 82-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall take effect six months from the date of its first official publication); dated 16.01.2026 № 259-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -16956,50 +19636,104 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The release of electronic money is made by the issuer of electronic money after receiving money from natural persons or agents in the sum equal to par value of the assumed liabilities, minus a commission for release of electronic money with providing confirmation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Electronic money shall be issued in the electronic money system of the unified accounting system, operating in accordance with the Law of the Republic of Kazakhstan "On Gambling Business," by the electronic money issuer in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      upon receipt of funds from individuals or agents in an amount equal to the nominal value of the obligations assumed, less the commission fee for the issuance of electronic money with the provision of confirmation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      based on successful authorization of the transaction and its confirmation by the issuing bank and the payment system, carried out with the use of the individual's payment card, for payment of participation in a bet in an amount, equal to the nominal value of the obligations assumed, less the commission fee for the issuance of electronic money.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       The requirements of part one of this paragraph do not apply to the issue of electronic money by the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The issuer of electronic money assumes an unconditional and irrevocable liability on repayment of electronic money issued by him according to their par value in national currency of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -17290,51 +20024,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 43 as amended by the Law of the Republic of Kazakhstan dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 43 as amended by the Law of the Republic of Kazakhstan dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 30.12.2025 № 246-VIII (shall take effect from the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -17483,159 +20217,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The issuer of electronic money presents to authorized body on financial monitoring of the information about operators of the electronic money which isn't banks after the conclusion with them the relevant contract.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. The maximum amount of one operation performed by an unidentified owner of electronic money - an individual, should not exceed an amount equal to fifty times the size of the monthly calculation index established for the corresponding financial year by the law on the republican budget.</w:t>
-[...107 lines deleted...]
-      The total amount of payments and (or) other operations using electronic money from an electronic wallet of a simplified identified owner of electronic money - an individual to an electronic wallet of an identified or simplified identified owner of electronic money during a working day should not exceed an amount equal to three hundred times the monthly calculation index, established for the corresponding financial year by the law on the republican budget.</w:t>
+      4. The maximum amount of a single transaction, made by an unidentified owner of electronic money, who is an individual, shall not exceed an amount equal to three times the monthly calculation indicator, established for the corresponding financial year by the law on the republican budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The maximum amount of electronic money, stored on one electronic device of an unidentified owner of electronic money, who is an individual, shall not exceed an amount equal to three times the monthly calculation indicator, established for the corresponding financial year by the law on the republican budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. The total amount of payments and (or) other transactions using electronic money from the electronic wallet of an unidentified electronic money holder - an individual during a business day must not exceed an amount equal to three times the monthly calculation indicator, established for the relevant financial year by the law on the republican budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The redemption of electronic money is carried out by the issuer of electronic money by transferring an amount of money equal in their nominal value to the bank account of the identified owner of electronic money - an individual or by issuing cash to him, unless another commission fee of the issuer of electronic money or the operator of the electronic money system is provided by the agreement, concluded between the issuer of electronic money and the owner of electronic money - an individual.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17717,97 +20379,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Repayment of electronic money which owners are individual entrepreneurs or legal entities is carried out by the translation of the sum of money, equal at their par value, for the bank account of the individual entrepreneur or the legal entity if other commission of the issuer of electronic money or the operator of an electronic payment system isn't provided by the contract signed between the issuer of electronic money or the operator of an electronic payment system and the owner of electronic money.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Information about the owners and amounts of electronic money belonging to them, as well as about transactions made with the use of electronic money, is issued by the issuer of electronic money or the operator of the electronic money system to persons on the grounds and within the limits that are provided for in Article 50 of the Law of the Republic of Kazakhstan “On banks and banking activity in the Republic of Kazakhstan”.</w:t>
+      9. Information on the owners and amounts of electronic money held by them, also on transactions, carried out with the use of electronic money, shall be provided by the electronic money issuer or the electronic money system operator to persons on the grounds and within the limits, stipulated by Article 69 of the Law of the Republic of Kazakhstan "On Banks and Banking Activities in the Republic of Kazakhstan".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. It is prohibited to redeem electronic money by transferring money to a bank account or an electronic payment device of an electronic money owner - an individual without receiving confirmation that the bank account or the electronic payment device belongs to this individual.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 44 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days from the date of its first official publication); dated 13.05.2020 № 325-VІ (shall be enforced six months after the day of its first official publication); dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 44 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days from the date of its first official publication); dated 13.05.2020 № 325-VІ (shall be enforced six months after the day of its first official publication); dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 16.01.2026 № 259-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -18229,69 +20891,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The international payments and (or) money transfers are executed no later than three operational days following behind day of obtaining the instruction with observance of the requirements established by the currency legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. The refusal performed by the instruction is made by bank of the sender of money no later than one operational day following behind day of obtaining the instruction with the indication of a cause of failure.</w:t>
-[...17 lines deleted...]
-      The bank of the beneficiary refuses performed by the instruction during the operational day of obtaining the instruction with the indication of a cause of failure.</w:t>
+      5. The beneficiary's bank shall refuse to execute the instruction within the operating day on which the instruction is received, stating the reason for the refusal, with the exception of refusals regarding digital Tenge transfer transactions, the procedure for which is determined by the rules for the issue, circulation, and redemption of digital Tenge, approved by the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. For execution of the instruction by bank of the sender of money the sender of money is obliged to provide the sum of money necessary for his execution if other isn't provided in the contract between the sender of money and bank of the sender of money.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18373,51 +21017,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) in cases stipulated by the Law of the Republic of Kazakhstan "On Combating Legalization (Laundering) of Proceeds from Crime, Financing of Terrorism and Financing of the Proliferation of Weapons of Mass Destruction", the Law of the Republic of Kazakhstan "On Gambling Business" or international treaties ratified by the Republic of Kazakhstan, or stipulated by an agreement with non-resident banks of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1) in the absence of a registered contract for shared participation in housing construction with an authorised company in the unified information system for shared participation in housing construction when making payment for the purchase of a share in a multi-apartment residential building or complex of individual residential buildings under a contract for shared participation in housing construction;</w:t>
+      4-1) in the absence of a registered agreement on shared participation in housing construction with an authorized company in the unified digital system of shared participation in housing construction when making payment for the acquisition of a share in an apartment building or a complex of individual residential buildings under construction under an agreement on shared participation in housing construction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) when the claim for the recovery of money from a bank account is made against a bank account intended for the crediting of benefits and social payments paid from the state budget and/or from the State Social Insurance Fund, compensation for material damage and rendering of required support from the state budget and (or) from charitable organisations to individuals affected by natural or man-made emergencies, material support granted under sub-paragraph 1) of paragraph 4 of Article 112 of the Social Code of the Republic of Kazakhstan, housing payments, lump-sum pension payments from the unified accumulative pension fund for the purpose of improving housing conditions and/or paying for medical treatment, targeted assets, payments of targeted savings from the unified accumulative pension fund for the purpose of improving housing conditions and/or paying for education, payments of savings from an educational accumulative deposit or insurance payments under an educational accumulative insurance contract for the purpose of improving housing conditions, money held in a bank account with a housing construction savings bank that has the status of a national development institution, meant for crediting payments and subsidies for paying for rented accommodation in the private housing stock, money deposited with a notary public, money held in bank accounts with housing construction savings banks in the form of housing construction savings accumulated through the use of housing payments, lump-sum pension payments from the unified accumulative pension fund for the purpose of improving housing conditions and/or paying for medical treatment, lump-sum pension payments from the unified accumulative pension fund for the purpose of improving housing conditions and/or paying for medical treatment, in the form of payments of targeted savings from the unified accumulative pension fund for the purpose of improving housing conditions and/or paying for education, on money held in bank accounts with housing construction savings banks in the form of housing construction savings, which are pledged as collateral for bank loans issued, money held in bank accounts with housing construction savings banks in the form of housing construction savings, which are subject to collateral for bank loans issued, in the form of payments from educational savings deposits or insurance payments under educational savings insurance contracts for the improvement of housing conditions, money held in the current account of a private bailiff intended for the storage of amounts recovered in favour of claimants, money held in bank accounts intended for recording the money of clients of an investment portfolio manager, for the unfulfilled obligations of that investment portfolio manager, funds held in bank accounts meant for keeping track of clients' money by a person acting as a nominee holder, for the unfulfilled obligations of that person acting as a nominee holder, funds held in bank accounts for clearing activities on deals with financial instruments, funds held in the bank account of a single operator in the field of public procurement, reserved for deposits by potential suppliers or suppliers as security measures in the context of participation in public procurement under the Law of the Republic of Kazakhstan “On Public Procurement”, funds held in bank accounts with second-tier banks in the form of savings for major repairs to the common property of the condominium, except for recoveries based on court decisions in cases of non-performance of obligations under contracts concluded for the purpose of major repairs to the common property of the condominium, as well as to a bank account under an educational savings deposit agreement concluded under the Law of the Republic of Kazakhstan “On the State Educational Savings System”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18617,178 +21261,238 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 46 as amended by the Law of the Republic of Kazakhstan dated 05.07.2017 № 88-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 12.12.2017 № 114-VI (shall be enforced from 01.01.2018); dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days from the date of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021); dated 15.11.2021 № 72-VII (shall be enforced from 01.01.2022); dated 12.07.2022 № 138-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 30.12.2022 № 177-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 16.11.2023 № 40-VIII (shall be enforced from 01.01.2024); dated 16.05.2024 № 82-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 08.07.2024 № 116-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 22.11.2024 № 138-VIII (shall be enforced six months after the day of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); № 204-VIII of 30.06.2025 (see Art. 2 for the enactment procedure); № 205-VIII of 30.06.2025 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 46 as amended by the Law of the Republic of Kazakhstan dated 05.07.2017 № 88-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 12.12.2017 № 114-VI (shall be enforced from 01.01.2018); dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days from the date of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021); dated 15.11.2021 № 72-VII (shall be enforced from 01.01.2022); dated 12.07.2022 № 138-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 30.12.2022 № 177-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 16.11.2023 № 40-VIII (shall be enforced from 01.01.2024); dated 16.05.2024 № 82-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 08.07.2024 № 116-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 22.11.2024 № 138-VIII (shall be enforced six months after the day of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); № 204-VIII of 30.06.2025 (see Art. 2 for the enactment procedure); № 205-VIII of 30.06.2025 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall take effect six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 47. Execution of the instruction by means of the third-party supplier of payment services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The payment service specified in subparagraph 9) of paragraph 1 of article 12 of the present Law, rendered by the third-party supplier of payment services is made on the basis of the consent of the client provided through the system of remote access for the third-party supplier of payment services and confirmed by means of identification means.</w:t>
-[...53 lines deleted...]
-      4. In cases of processing and execution of the instructions of the client by means of the system of remote access for the third-party supplier of payment services within a certain payment service provider or the contractual relations with the supplier of payment services serving the bank account, the order of mutual settlements decides on the last by rules of this payment service provider or terms of the contract.</w:t>
+      1. The payment service, specified in subparagraph 9) of paragraph 1 of Article 12 of this Law, rendered by a third-party payment service provider, shall be based on the client's consent, given through the open banking system and confirmed by means of an identification tool.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. The open banking system collects, stores, and processes consents from clients of open banking system participants for the provision of electronic banking services by third-party payment service providers based on the client's consent, identifies clients of open banking system participants, authorizes and maintains the register of authorized payment service providers, exchanges information between payment service providers, including third-party payment service providers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The payment service provider, managing the client's bank account, upon receiving the client's instruction through the open banking system, shall promptly send a confirmation of the payment and (or) money transfer to the third-party payment service provider and (or) the client.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The payment service provider, managing the client's bank account shall execute the client's instructions, received through the open banking system in the manner and within the timeframes established by Articles 46–49 of this Law, while observing the procedure for protecting against unauthorized payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Electronic banking services shall be provided by third-party payment service providers through the open banking system in accordance with the regulatory legal act of the National Bank of the Republic of Kazakhstan, governing the provision of electronic banking services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The third-party supplier of payment services bears responsibility to the client and the supplier of payment services serving the bank account for consequences of implementation of unauthorized payments and (or) roguish actions for the payments and (or) money transfers made in the system of remote access.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 47 as amended by the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall take effect six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 48. Dates of performance of instructions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -18959,51 +21663,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) submitted by means of a payment request to collect overdue loan debt.</w:t>
+      7) submitted by means of a payment request to collect overdue loan debt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) by way of digital Tenge transfer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Dates of performance of these instructions are established by requirements of regulations of National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19023,51 +21745,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 48 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 48 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days from the date of its first official publication); dated 16.01.2026 № 259-VIII (shall take effect six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19233,51 +21955,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Withdrawal of the instruction and suspension of execution of the instruction are carried out before his execution on the basis of the corresponding order sent by the initiator to bank of the sender of money and (or) to the direction bank of the sender of money to the beneficiary of information on acceptance of payment in his advantage. An order date of performance about a response and also a way of his transfer are established by the contract and (or) the regulatory legal act of National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The revocation of a collection order of a territorial justice body, generated in the state automated information system of enforcement proceedings, of a private bailiff whose license has been suspended or terminated or whose license has been revoked, shall be carried out in the manner established by the Law of the Republic of Kazakhstan "On Enforcement Proceedings and the Status of Bailiffs".</w:t>
+      The revocation of a collection order of a territorial justice body, generated in the state automated digital system of enforcement proceedings, of a private bailiff, whose license has been suspended or terminated or whose license has been revoked, shall be executed in accordance with the procedure, established by the Law of the Republic of Kazakhstan "On Enforcement Proceedings and the Status of Bailiffs".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. At the direction of the order about withdrawal of the instruction or suspension of execution of the instruction the order of protective actions established by the contract between the initiator of these orders and bank of the sender of money is observed by an electronic way.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19287,115 +22009,115 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. At timely obtaining the order about withdrawal of the instruction the bank of the sender of money doesn't make money transfer according to this instruction and returns him no later than the operational day following behind day of obtaining such order at the same time sending to the initiator the notice of execution of the received order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Execution of the instruction shall be suspended in the cases provided for in Article 61-9 of the Law of the Republic of Kazakhstan “On Banks and Banking Activities in the Republic of Kazakhstan,” the legislation of the Republic of Kazakhstan on payments and payment systems, countering legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction, also if in accordance with the laws of the Republic of Kazakhstan an act is presented to the sending bank on arresting the money in the bank account, temporary restriction on the disposal of property, a decision and (or) order of an authorized state body or officials to suspend debit transactions on the bank account of the sender of the money or the bank of the sender of the money, as well as a decision by an authorized state body, official, or bailiff to seize money from the sender of the money, which, in accordance with the laws of the Republic of Kazakhstan is subject to execution earlier than this instruction. The sender's bank shall not be liable for losses associated with suspension of the execution of the instruction.</w:t>
-[...17 lines deleted...]
-      5. Withdrawal of the instruction and suspension of execution of the instruction aren't allowed on the payments and (or) money transfers connected with payment of payments in the budget and payment of public services, the data and information on which are provided by banks to public authorities, vessels through a payment gateway of "the electronic government" according to paragraph 10 of article 25 of the present Law.</w:t>
+      4. The execution of the injunction shall be suspended in the cases, stipulated by paragraph 6 of Article 92 and Article 102 of the Law of the Republic of Kazakhstan "On banks and banking activities in the Republic of Kazakhstan", the legislation of the Republic of Kazakhstan on payments and payment systems, combating  legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of mass destruction weapons, also if the sender's bank, in accordance with the laws of the Republic of Kazakhstan, has been served a writ of attachment on the funds in a bank account, a temporary restriction on the disposal of property, a decision and (or) injunction of an authorized state body or officials to suspend debit transactions in the bank account of the sender of money or the sender's bank, as well as the decision of an authorized state body, official or bailiff to seize funds from the money sender, subject to execution earlier than this injunction in accordance with the laws of the Republic of Kazakhstan. The sender's bank shall not be liable for losses, associated with suspension of execution of the injunction on the above grounds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Revocation of the injunction and suspension of execution of the injunction shall not be permitted on payments and (or) money transfers, related to the payment of fees to the budget and payment for state services, information on which has been provided by banks to state bodies and courts through the digital government’s payment gateway in accordance with paragraph 10 of Article 25 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Payment implementation, delivery and execution of the instruction, issue of money by bank to the beneficiary or receiving money by the beneficiary can be forbidden by the public authorities or officials authorized on that by laws of the Republic of Kazakhstan and only on the bases provided by laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 50 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced from 01.01.2019); dated 26.06.2020 № 349-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 50 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced from 01.01.2019); dated 26.06.2020 № 349-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall take effect six months after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall take effect from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19836,69 +22558,129 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. If after the term established in paragraph 1 of the present article, the shown instructions of the sender haven't been executed because of insufficiency or lack of money at the sender of money, then the bank of the sender of money is obliged to return such instruction to his sender, except for the collection order, without execution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. During the restructuring of bank or the organization which is carrying out separate types of bank operations, in connection with implementation of a package of measures, provided by the plan of restructuring, the bank or the organization which is carrying out separate types of bank operations assumes and stores instructions, obligations under which are suspended by bank or the organization which is carrying out separate types of bank operations and contain in the plan of restructuring before the restructuring termination. In case of the termination of restructuring of bank or the organization which is carrying out separate types of bank operations, bank or the organization which is carrying out separate types of bank operations are obliged to return such instruction to his sender without execution.</w:t>
-[...17 lines deleted...]
-      Instructions according to which obligations aren't suspended and aren't included in the plan of restructuring, are executed in the order determined by the present Law and other laws of the Republic of Kazakhstan.</w:t>
+      5. During the period in which the financial stability recovery regime or the bank resolution regime is in effect, the bank shall accept and hold the instructions, the execution of obligations on which was suspended until the financial stability recovery regime or bank resolution regime is terminated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the financial stability recovery regime or bank resolution regime is terminated, the bank shall return such instructions to their sender without execution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Instructions, the fulfillment of obligations on which was not suspended during the financial stability recovery regime or bank resolution regime shall be executed by the bank in the manner, prescribed by this Law and other laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Article 53 as amended by the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall take effect from 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 54. Execution of the court ruling and resolutions of the bailiff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -20020,105 +22802,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 54-1. Execution of a resolution of a territorial justice body generated in the state automated information system of enforcement proceedings</w:t>
-[...53 lines deleted...]
-      3. The territorial justice body, having received the said information from banks or organizations carrying out certain types of banking operations, shall send a collection order with an attached enforcement document to the bank or organization carrying out certain types of banking operations via the state automated information system of enforcement proceedings.</w:t>
+        <w:t>Article 54-1. Enforcement of a ruling of a territorial justice body, generated in the state automated digital system of enforcement proceedings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A ruling of a territorial justice body, generated in the state automated digital system of enforcement proceedings, certified by the electronic digital signature of the head of the territorial justice body or his deputy, on requisitioning the information on bank account numbers and availability of funds in them, information on the nature and value of property held in banks, organizations carrying out certain types of banking operations, also insurance companies, and on their seizure, shall be submitted to the banks and organizations, carrying out certain types of banking operations through the state automated digital system of enforcement proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Within three operation days from the date of receipt of the said document, on the basis of the document, specified in paragraph 1 of this article the bank or an organization, carrying out certain types of banking operations shall send the necessary information to the state automated digital system of enforcement proceedings in accordance with the requirements of the Law of the Republic of Kazakhstan "On banks and banking activities in the Republic of Kazakhstan."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Having received the specified information from banks and organizations, carrying out certain types of banking operations, the territorial justice authority shall send a collection order with an attached writ of execution to the bank or organization, carrying out certain types of banking operations through the state automated digital system of enforcement proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -20561,69 +23343,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) receipt of money in favor of a person who is not a client of the beneficiary bank at the time of receipt of the money transfer, if there are unfulfilled requirements or restrictions on the disposal of money in the correspondent account of the beneficiary bank that impede the conduct of expenditure operations; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) provided for in Article 48-1 of the Law of the Republic of Kazakhstan "On banks and banking activities in the Republic of Kazakhstan";</w:t>
-[...17 lines deleted...]
-      5) receipt by the beneficiary bank of a notification from a criminal prosecution authority, authorised by the public prosecutor, recognising the transaction as fraudulent and requiring the return to the customer referred to in the notification of the amount of money blocked in the manner established by Article 25-1 hereof.</w:t>
+      4) stipulated by Article 84 of the Law of the Republic of Kazakhstan "On Banks and Banking Activities in the Republic of Kazakhstan";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) receipt by the beneficiary's bank of a ruling from the criminal prosecution body, coordinated with the prosecutor, designating  the transaction as fraudulent and requiring the return to the client, specified in the ruling of the amount of funds, frozen in the manner,  prescribed by Article 25-1 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The procedure for refunds shall be established by a regulatory legal act of the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -20705,51 +23487,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Refunds in cases provided for by subparagraphs 3) and 4) of paragraph 1 of this article shall be made to the sender.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Money for erroneous instructions or unauthorised payments and/or money transfers, as well as money blocked pursuant to Article 25-1 hereof, shall be shall be refunded by the beneficiary's bank no later than the next business day after the discovery of the erroneous instruction or unauthorised payment and/or money transfer or after the receipt of a notification from the criminal prosecution authority, authorised by the prosecutor, recognising the transaction as fraudulent due to the funds available in the beneficiary's bank account, including in cases where there are orders to freeze the funds in the bank account and/or temporary restrictions on the disposal of property and/or decisions, and (or) orders of authorised public authorities or officials to suspend expenditure transactions on a bank account, and (or) unfulfilled instructions subject to execution within an indefinite period of time.</w:t>
+      4. The refund of money on an erroneous instruction or an unauthorized payment and (or) money transfer, as well as money, frozen in accordance with the procedure set forth in Article 25-1 thereof, shall be executed by the beneficiary's bank no later than the next business day from the date of discovery of the fact of an erroneous instruction or unauthorized payment and (or) money transfer, or from the date of receipt of a ruling from the criminal prosecution body, authorized by the prosecutor, on designating the transaction as fraudulent at the expense of the funds available in the beneficiary's bank account, including in the presence of writs of attachment on the funds on the bank account, and (or) a temporary restriction on the disposal of property and (or) decisions and (or) orders of authorized state bodies or officials on suspension of debit transactions on the bank account, and (or) unfulfilled injunctions, subject to execution within an indefinite period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. In cases of insufficiency or lack of money on the bank account of the beneficiary the refund according to the wrong instruction or unauthorized payment and (or) money transfer is carried out by the sender who has allowed the wrong instruction or unauthorized payment and (or) money transfer at the expense of own money as it should be and the terms established by National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -20805,51 +23587,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 57 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days from the date of its first official publication); № 205-VIII of 30.06.2025 (shall be effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 57 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days from the date of its first official publication); № 205-VIII of 30.06.2025 (shall be effective upon expiry of sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (for enforcement procedure see Art.2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -20960,51 +23742,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       For non-compliance with the requirements established by this Law when rendering payment services through payment agents and (or) payment subagents, the banks, organizations engaged in certain types of banking operations, payment organizations shall be liable on the grounds, in the manner and amount, provided for by the Code of the Republic of Kazakhstan on administrative offenses. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      For issuing electronic money in the amount that does not correspond to the amount of obligations assumed, as well as for issuing electronic money in the amount exceeding fifty monthly calculation indices, without identifying the owner of electronic money, as well as for allowing the use of electronic money in the electronic money system when making transactions for the amount that exceeds the established limits on the maximum amount of a single transaction, the amount of electronic money kept on an electronic wallet and the total amount of used electronic money through an electronic wallet, the electronic money issuer is liable on the grounds, in the manner and in the amount provided for by the Code of the Republic of Kazakhstan on Administrative offenses.</w:t>
+      For the issuance of electronic money in an amount that does not correspond to the amount of the obligations assumed, also for the issuance of electronic money in an amount exceeding three monthly calculation indicators, without identifying the electronic money owner, also for allowing the use of electronic money in the electronic money system when performing transactions in an amount that exceeds the established limits on the maximum amount of one transaction, the amount of electronic money stored in the electronic wallet and the total amount of electronic money used through the electronic wallet, the issuer of electronic money shall be held liable on the grounds, in the manner and to the extent, provided for by the Code of the Republic of Kazakhstan on Administrative Infractions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       For non-repayment, untimely and incomplete repayment by the issuer of electronic money received by an individual entrepreneur or legal entity from individuals when paying for civil transactions, the issuer of electronic money shall be liable on the grounds, in the manner and amount, provided for by the Code of the Republic of Kazakhstan on administrative offenses. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21157,80 +23939,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) and by this, the damage (losses) was not incurred neither to remitter, nor beneficiary.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5. For violation or non-fulfillment of acts on a temporary restriction on the disposal of property, decisions and (or) orders of authorized state bodies or officials on suspension of expenditure operations on a bank account, the acts on the seizure of money on a bank account, as well as judicial acts of the court of the Republic Kazakhstan on the collection of money, decisions of the bailiff on the request of information on the numbers of bank accounts and the availability of money on them, information on the nature and value of property, held in the banks, organizations engaged in certain types of banking operations, as well as insurance companies, and imposing arrest on them, the banks or organizations, engaged in certain types of banking operations, shall be liable on the grounds, in the manner and amounts, provided for by the Code of the Republic of Kazakhstan on administrative offenses. </w:t>
+        <w:t>
+      5. For violation or non-fulfillment of acts on a temporary restriction on the disposal of property, decisions and (or) orders of authorized state bodies or officials on suspension of expenditure operations on a bank account, the acts on the seizure of money on a bank account, as well as judicial acts of the court of the Republic Kazakhstan on the collection of money, decisions of the bailiff on the request of information on the numbers of bank accounts and the availability of money on them, information on the nature and value of property, held in the banks, organizations engaged in certain types of banking operations, as well as insurance companies, and imposing arrest on them, the banks or organizations, engaged in certain types of banking operations, shall be liable on the grounds, in the manner and amounts, provided for by the Code of the Republic of Kazakhstan on administrative offenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. At least ten working days from the date of receipt of a binding court ruling, the bank, an organization, engaged in certain types of banking operations,  a payment organization shall reimburse the client, recognized as a victim in a criminal case on the fact of fraud, resulting from the execution of a payment and (or) money transfer in violation of the requirements for identifying the sender of money in the manner and in the cases, established by the regulatory legal act of the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 58 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days from the date of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiry of three months from the date of its first official publication); dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 58 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days from the date of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiry of three months from the date of its first official publication); dated 03.07.2020 № 359-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 16.01.2026 № 259-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -21766,55 +24566,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>