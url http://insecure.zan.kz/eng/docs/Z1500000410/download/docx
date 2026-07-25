--- v2 (2026-01-01)
+++ v3 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fc81837" w14:textId="fc81837">
+    <w:p w14:paraId="4f2a3b8" w14:textId="4f2a3b8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -326,51 +326,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) an individual authorized to perform state functions - a person who shall be in the public service, a deputy of the maslikhat, a person who temporarily performs the duties provided for by the state position until his appointment to the public service, as well as a person temporarily appointed to the military position of military personnel under a contract of officers or temporarily acting his duties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) a person equated to persons authorized to perform state functions - a person elected to local government bodies; a citizen registered in accordance with the procedure, established by the law of the Republic of Kazakhstan  as a candidate for the President of the Republic of Kazakhstan, deputies of the Parliament of the Republic of Kazakhstan or maslikhats, akims of districts, cities of regional significance, cities of district significance, townships, villages, rural districts, as well as members of an elected local government body; a member of a territorial election commission exercising powers on a professional permanent basis, whose wages are paid from the budget of the Republic of Kazakhstan; an employee permanently or temporarily working for a local government body, whose wages are paid from the state budget of the Republic of Kazakhstan; a person performing managerial functions in a state organization or a quasi-public sector entity, as well as a person authorized to make decisions on organizing and conducting procurements, including public procurements, or responsible for the selection and implementation of projects financed from the state budget and the National Fund of the Republic of Kazakhstan, holding a position not lower than the head of an independent structural unit in the specified organizations, employees of the National Bank of the Republic of Kazakhstan and its departments; employees of an authorized civil aviation organization, acting in accordance with the legislation of the Republic of Kazakhstan on the use of the airspace of the Republic of Kazakhstan and aviation activities, employees of the authorized body for regulation, control and supervision of the financial market and financial organizations; employees of the State Corporation "Government for Citizens" directly providing public services, or whose official duties are related to the provision of public services, or having access to personal data of individuals and (or) other restricted access information; persons carrying out technical and author supervision of automobile roads;</w:t>
+      4) a person equated to persons authorized to perform state functions is a person elected to local state bodies (except for a maslikhat deputy); a citizen registered as prescribed by the law of the Republic of Kazakhstan as a candidate for the President of the Republic of Kazakhstan, deputies of the Parliament of the Republic of Kazakhstan or maslikhats, akims of districts, cities of oblast significance, cities of district significance, townships, villages, rural districts, as well as members of an elected local state body; a member of a territorial election commission, exercising powers on a full-time, professional basis and is paid from the budget of the Republic of Kazakhstan; an employee permanently or temporarily employed by a local state body, whose salary is paid from the state budget of the Republic of Kazakhstan; a person performing managerial functions in a state organization or an entity of the quasi-public sector, as well as a person authorized to make decisions on the organization and conduct of procurement, including public procurement, or responsible for the selection and implementation of projects, financed from the state budget and the National Fund of the Republic of Kazakhstan, holding a position not lower than the head of an independent structural unit in the specified organizations, employees of the National Bank of the Republic of Kazakhstan and its departments; employees of the authorized organization for the investigation of aviation accidents and the authorized civil aviation organization, acting in accordance with the legislation of the Republic of Kazakhstan on the use of the airspace of the Republic of Kazakhstan and aviation activities, employees of the authorized body for regulation, control and supervision of the financial market and financial organizations; employees of the State Corporation "Government for Citizens" who directly provide public services, or whose job responsibilities are related to the provision of public services, or who have access to personal data of individuals and (or) other information, access to which is restricted; persons carrying out technical and designer  supervision on motorways;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) conflict of interest - a contradiction between the personal interests of persons holding a responsible public position, persons authorized to perform public functions, persons equated to them, officials and their official powers, in which the personal interests of these persons may lead to non-performance and (or) improper performance of their official duties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -398,51 +398,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) anti-corruption policy - legal, administrative and organizational measures aimed at reducing corruption risks, increasing public confidence in the activity of state bodies and other measures in accordance with this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) anti-corruption restrictions - restrictions established by this Law and aimed at preventing corruption offences;</w:t>
+      8) anti-corruption restrictions – restrictions established by this Law and other laws of the Republic of Kazakhstan, aimed at preventing corruption offenses;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) combating corruption – the activity of anti-corruption agencies, within their powers, on preventing corruption, including fostering an anti-corruption culture in the society, identification and elimination of causes and conditions facilitating the commission of corruption offences, as well as identification, suppression, solution and investigation of corruption offences and elimination of their consequences;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -534,51 +534,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 06.04.2016 № 484-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 19.04.2019 № 249-VI (shall be enforced from 01.08.2019); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 26.11.2019  № 273-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 06.10.2020 № 365-VI (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 29.12.2021 № 91-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 05.11.2022 № 157-VII (shall enter into force from 01.01.2023); dated 03.01.2023 № 188-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 23.12.2023 № 50-VIII (effective from 01.01.2025); dated 30.06.2025 № 204-VIII (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 06.04.2016 № 484-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 19.04.2019 № 249-VI (shall be enforced from 01.08.2019); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 26.11.2019  № 273-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 06.10.2020 № 365-VI (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 29.12.2021 № 91-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 05.11.2022 № 157-VII (shall enter into force from 01.01.2023); dated 03.01.2023 № 188-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 23.12.2023 № 50-VIII (effective from 01.01.2025); dated 30.06.2025 № 204-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 03.01.2026 № 251-VIII (shall take effect sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall take effect six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3062,129 +3062,237 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 13. Activity inconsistent with the performance of public functions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Individuals holding responsible public office, individuals authorized to perform public functions (except for maslikhat deputies who do not operate on a permanent or exempt basis), individuals equated to individuals authorized to perform state functions (with the exception of candidates for the Presidency of the Republic of Kazakhstan, deputies of the Parliament of the Republic of Kazakhstan or maslikhats, akims of districts, cities of regional significance, cities of district significance, towns, villages, rural districts, as well as members of elected bodies of local self-government, officials shall be prohibited:</w:t>
-[...53 lines deleted...]
-      3) engage in other paid activities, except for pedagogical, scientific and other creative activities, military service in the reserve.</w:t>
+      1. Persons holding a responsible state position, persons, authorized to perform state functions (except for deputies of maslikhats, who carry out their activities on a non-permanent or part-time basis), officials, members of territorial election commissions, who exercise powers on a professional permanent basis, whose salaries are paid from the budget of the Republic of Kazakhstan, employees of the National Bank of the Republic of Kazakhstan and its departments, employees of the authorized civil aviation organization, acting in accordance with the legislation of the Republic of Kazakhstan on the use of the airspace of the Republic of Kazakhstan and aviation activities, employees of the authorized body for regulation, control and supervision of the financial market and financial organizations, as well as persons equivalent to persons, authorized to perform state functions, carrying out activities in national management holdings, national holdings, national companies, national and regional development institutions, their subsidiaries, shall be prohibited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) participate in the management of a commercial or non-commercial organization, except in cases, when it is their official duties under the legislation of the Republic of Kazakhstan or is necessary for the management of the shares, specified in subparagraph 4) of this paragraph, or is provided for in paragraph 2-1 of this article, or is gratuitous participation in the management of a political party, trade union, consumer or housing construction cooperative;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) engage in business activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) engage in other paid activities, except for pedagogical, scientific and other creative activities, military service in the reserve;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) acquire securities, with the exception of the acquisition and (or) sale, in accordance with the procedure, established by the legislation of the Republic of Kazakhstan, of units of open-end and interval mutual investment funds, bonds, shares of commercial organizations (common shares in an amount not exceeding five percent of the total number of voting shares of organizations).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Contract military personnel performing military service in positions corresponding to a medical military speciality shall have the right to engage in paid medical activities that do not interfere with the performance of military service duties.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Persons equivalent to persons, authorized to perform state functions, to whom the requirements of paragraph 1 of this article do not apply (with the exception of candidates for the post of President of the Republic of Kazakhstan, deputies of the Parliament of the Republic of Kazakhstan or maslikhats, akims of districts, cities of oblast significance, cities of district significance, townships, villages, rural districts, as well as members of elected local state bodies), shall not have the right to independently participate in the management of a commercial organization or engage in business or other paid activities:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) if the relevant activity interferes with the performance of official duties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) if the relevant activity entails the use of official property</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) in the presence of a conflict of interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2. Restrictions on the performance by persons, specified in paragraph 1 of this article of activities, incompatible with the performance of state functions is established by this Law and other laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      2. is excluded by the Law of the Republic of Kazakhstan dated 26.11.2019 № 273-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication). </w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -3194,223 +3302,289 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1. Individuals who shall be equal to individuals authorized to perform state functions, carry out activities in the subjects of the quasi-public sector (with the exception of state-owned enterprises), may hold paid positions in management bodies, supervisory boards, executive bodies of subsidiaries, dependent organizations of the relevant subjects of the quasi-public sector and other legal entities that shall be affiliated with them in accordance with the Laws of the Republic of Kazakhstan.</w:t>
-[...35 lines deleted...]
-      4. The Chairman of the National Bank of the Republic of Kazakhstan and his deputies, the Chairman of the authorized body for regulation, control and supervision of the financial market and financial organizations and his deputies are prohibited from acquiring the shares of investment funds, bonds, shares of commercial organizations.</w:t>
+      2-1. Persons equivalent to persons, authorized to perform state functions, operating in national management holdings, national holdings, national companies, national and regional development institutions and their subsidiaries shall have the right to hold paid positions in the management bodies, supervisory boards, and executive bodies of subsidiaries, dependent entities, other legal entities, affiliated with the relevant national management holdings, national holdings, national companies, national and regional development institutions and their subsidiaries, in accordance with the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3. Excluded by Law of the Republic of Kazakhstan dated 03.01.2026 № 251-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The chairman of the National Bank of the Republic of Kazakhstan and his deputies, the chairman of the authorized body for regulation, control and supervision of the financial market and financial organizations and his deputies, employees of the National Bank of the Republic of Kazakhstan and its departments, as well as employees of the authorized body for regulation, control and supervision of the financial market and financial organizations shall not have the right to acquire units of investment funds, bonds, shares of commercial organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Within thirty calendar days from the date of their appointment to positions the persons, referred to in the first part of this paragraph shall be obliged to transfer to trust management, as established by the legislation of the Republic of Kazakhstan, the units of investment funds, bonds, shares of commercial organizations, belonging to them and submit to the human resources department (personnel department) at their place of work a notarized copy of the trust management agreement for the units of investment funds, bonds and shares of commercial organizations belonging to them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Within thirty calendar days from the date of assuming office the persons, referred to in paragraph 1 of this article shall transfer to trust management for the period of performance of these functions, as established by the legislation of the Republic of Kazakhstan, the property belonging to them by ownership right or other property right, the use of which entails the receipt of income, with the exception of money, bonds, shares of open and interval mutual investment funds, shares of commercial organizations (common shares in an amount not exceeding five percent of the total number of voting shares of organizations), digital assets, legally owned by these persons, as well as property transferred for property lease (rent), and submit within the specified period to the human resources service (personnel service) at the place of work a notarized copy of the trust management agreement of the property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6. Excluded by Law of the Republic of Kazakhstan dated 03.01.2026 № 251-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. In the event of the emergence of ownership right or other titles to property, the use of which entails the receipt of income, with the exception of shares of open-end and interval mutual investment funds, bonds, shares of commercial organizations (common shares in an amount not exceeding five percent of the total number of voting shares of organizations), digital assets, acquired in the manner, established by the legislation of the Republic of Kazakhstan the persons, referred to in paragraph 1 of this article shall be obliged to transfer it to trust management within thirty calendar days from the date of emergence of the ownership right or other property title in the manner, established by the legislation of the Republic of Kazakhstan, and submit within the specified period to the human resources department (personnel department) at the place of work a notarized copy of the trust management agreement of the property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The chairman of the National Bank of the Republic of Kazakhstan and his deputies, the chairman of the authorized body for regulation, control and supervision of the financial market and financial organizations and his deputies, employees of the National Bank of the Republic of Kazakhstan and its departments, as well as employees of the authorized body for regulation, control and supervision of the financial market and financial organizations shall be obliged to transfer their investment fund units, bonds, shares of commercial organizations, received by acceptance of an inheritance or on the basis of court decisions or in other cases beyond the control of the said persons, into trust management within thirty calendar days from the date of emergence of the ownership right or other property title in the manner, established by the legislation of the Republic of Kazakhstan, and submit within the specified period to the human resources department (personnel department) at the place of work a notarized copy of the property trust management agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. The persons, referred to in paragraph 1 of this article shall have the right to lease (rent) residential property, owned by them and to receive income from such lease, as well as from property transferred into trust management and from other legal sources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      The Chairman of the National Bank of the Republic of Kazakhstan and his deputies, the Chairman of the authorized body for regulation, control and supervision of the financial market and financial organizations and his deputies, within thirty calendar days from the date of their appointment to positions, are obliged to transfer to trust management in the manner prescribed by the laws of the Republic of Kazakhstan, the owned shares of investment funds, bonds and shares of commercial organizations, acquired prior to their appointment. </w:t>
-[...89 lines deleted...]
-      8. Failure to fulfill the obligations provided for in paragraphs 5 and 7 of this article by the persons specified in paragraph 1 of this article is the basis for termination of their public service or other relevant activities.</w:t>
+      8. Failure to fulfill the obligations, stipulated by paragraphs 4, 5, and 7 of this article by the persons, referred to in paragraph 1 of this article shall constitute the ground for termination of their civil service or other relevant activities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan dated 22.01.2016 № 446-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 26.11.2019 № 273-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 05.11.2022 № 157-VII (shall enter into force from 01.01.2023); dated 03.01.2023 № 188-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 19.04.2024 № 74-VIII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 18.03.2025 № 175-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan dated 22.01.2016 № 446-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 26.11.2019 № 273-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 05.11.2022 № 157-VII (shall enter into force from 01.01.2023); dated 03.01.2023 № 188-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 19.04.2024 № 74-VIII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 18.03.2025 № 175-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 03.01.2026 № 251-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5119,51 +5293,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) improve the forms and methods of combating corruption crimes, to determine the strategy and tactics of operational-investigation activity, to develop and implement measures to improve its effectiveness;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) in accordance with the legislation of the Republic of Kazakhstan, create and use information systems ensuring the performance of tasks assigned to it, to organize research during pre-trial investigation, proceedings on administrative offences according to the procedure provided for by the law;</w:t>
+      9) in accordance with the legislation of the Republic of Kazakhstan create and use digital systems that address the tasks assigned to it, organize research during pre-trial investigations, proceedings on cases of administrative offenses in the manner established by law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) convoy detainees and persons in custody;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5183,51 +5357,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 21 as amended by the Law of the Republic of Kazakhstan dated 06.04.2016 № 484-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 26.11.2019 № 273-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 06.10.2020 № 365-VI (shall come into effect upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 21 as amended by the Law of the Republic of Kazakhstan dated 06.04.2016 № 484-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 26.11.2019 № 273-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 06.10.2020 № 365-VI (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall take effect six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7712,50 +7886,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
@@ -7823,55 +7998,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>