--- v1 (2025-11-16)
+++ v2 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4edcf24" w14:textId="4edcf24">
+    <w:p w14:paraId="9e431cb" w14:textId="9e431cb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3113,51 +3113,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 14. Payers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Payers of deductions shall be the employers, including foreign legal entities, carrying out activities in the Republic of Kazakhstan through a permanent enterprise, as well as branches, representative offices of foreign legal entities that calculate (withhold) and transfer deductions and contributions to the fund in the manner prescribed by Chapter 6 of this Law, and employers applying special tax regimes and making contributions to the fund as part of a single payment established by Article 776-3 of the Code of the Republic of Kazakhstan “On taxes and other obligatory payments to the budget” (Tax Code).</w:t>
+      1. Payers of deductions shall be employers, including foreign legal entities operating in the Republic of Kazakhstan through a permanent institution, as well as branches, representative offices of foreign legal entities, calculating (withholding) and transferring deductions and contributions to the fund in the manner prescribed by Chapter 6 of this Law, and employers applying special tax regimes and paying deductions to the fund within the framework of a unified payment established by Article 820 of the Tax Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Contribution payers shall be: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3185,51 +3185,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) employees, including state and civil servants, except for military personnel, employees of law enforcement agencies, special state bodies, and civil defense agencies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1) persons who are employees of micro-entrepreneurship and small business entities that apply special tax regimes and pay contributions to the fund as part of a single payment established by Article 776-3 of the Code of the Republic of Kazakhstan "On taxes and other obligatory payments to the budget" (Tax Code).</w:t>
+      2-1) individuals who shall be employees of micro-enterprises and small businesses applying special tax regimes and paying contributions to the fund within the framework of a unified payment established by Article 820 of the Tax Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The procedure for payment, transfer, and distribution, as well as the return of a single payment, shall be determined by the authorized state body in the field of social security in agreement with the National Bank of the Republic of Kazakhstan, as well as the authorized state body in charge of ensuring tax revenues and payments to the budget, and authorized state bodies for state planning, in the field of healthcare, and digital development;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3239,51 +3239,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) individual entrepreneurs, with the exception of persons specified in subparagraph 3-1) of this paragraph;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-1) individual entrepreneurs applying a special tax regime using a special mobile application in accordance with the Code of the Republic of Kazakhstan "On Taxes and Other Mandatory Payments to the Budget" (Tax Code) and who are performers in accordance with the Social Code of the Republic of Kazakhstan;</w:t>
+      3-1) individuals applying a special tax regime for self-employed in accordance with the Tax Code of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) professionals with a private practice;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3587,69 +3587,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. Calculation and transfer of professionals with a private practice, individual entrepreneurs, and independent payers shall be carried out independently or by a third party in their favor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-2. Calculation (withholding) and transfer of contributions of individual assistants are carried out by local executive bodies or other legal entities when paying them material benefits in accordance with paragraph nine of subparagraph 31) of paragraph 2 of Article 319 of the Code of the Republic of Kazakhstan "On taxes and other mandatory payments to the budget" (Tax Code).</w:t>
-[...17 lines deleted...]
-      4-3. Withholding and transfer of contributions for individual entrepreneurs applying a special tax regime using a special mobile application and who are performers are carried out by the operator of the Internet platform determined by the Social Code of the Republic of Kazakhstan.</w:t>
+      4-2. The calculation (withholding) and transfer of contributions of individual assistants shall be carried out by local executive bodies or other legal entities when income shall be paid to them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-3. Deduction and transfer of contributions for individuals applying a special tax regime for self-employed in accordance with the Tax Code of the Republic of Kazakhstan and who shall be executors in accordance with the Social Code of the Republic of Kazakhstan shall be carried out by the operator of the Internet platform defined by the Social Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Payers shall have the right:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3767,97 +3767,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) independently calculate and recalculate the amount of deductions and (or) contributions paid to the Fund.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Local executive bodies or other legal entities, when paying material benefits to individual assistants in accordance with paragraph nine of subparagraph 31) of paragraph 2 of Article 319 of the Code of the Republic of Kazakhstan "On taxes and other mandatory payments to the budget" (Tax Code), are obliged to notify them of withheld and transferred contributions to compulsory social health insurance</w:t>
+      7. When paying income to individual assistants, local executive bodies or other legal entities are obliged to notify them of the deducted and transferred contributions to compulsory social health insurance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Employers shall submit to the fund, on a monthly basis not later than the 25th of the month following the reporting month, lists of employees who received income during the period of employment related to the list of activities to which an adjustment factor of 0 to the rates of taxes and social payments approved by the Government of the Republic of Kazakhstan shall be established, or for which they do not calculate and (or) do not pay contributions and/or contributions for compulsory social health insurance in accordance with the provisions of legal acts adopted to ensure the economic security of the country during crisis situations that create or may endanger the life and health of the population, in accordance with acts of the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 14 as amended by Laws of the Republic of Kazakhstan dated 30.06.2017 № 80-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.12.2017 № 122-VI (shall be enforced from 01.01.2018); dated 26.12.2018 № 203-VІ (the order of enforcement see Art. 2); dated 28.12.2018 № 208-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.06.2021 № 52-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 26.12.2022 № 168-VII (shall be enforced from January 1, 2023); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 01.07.2024 № 104-VIII (shall come into force sixty calendar days after the date of its first official publication); dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 14.07.2025 № 206-VIII (shall come into effect from 01.01.2026).</w:t>
+        <w:t>      Footnote. Article 14 as amended by Laws of the Republic of Kazakhstan dated 30.06.2017 № 80-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.12.2017 № 122-VI (shall be enforced from 01.01.2018); dated 26.12.2018 № 203-VІ (the order of enforcement see Art. 2); dated 28.12.2018 № 208-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.06.2021 № 52-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 26.12.2022 № 168-VII (shall be enforced from January 1, 2023); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 01.07.2024 № 104-VIII (shall come into force sixty calendar days after the date of its first official publication); dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 14.07.2025 № 206-VIII (shall come into effect from 01.01.2026); dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4301,87 +4301,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The State Corporation in the system of compulsory social medical insurance shall carry out the following activities related to the state monopoly:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) processes and transfers deductions, contributions and (or) penalties for late and (or) incomplete payment of deductions and (or) contributions from payers, the operator of the Internet platform, defined by the Social Code of the Republic of Kazakhstan, to the fund within three banking days;</w:t>
+      1) process and transfer deductions, contributions and (or) penalties for late and (or) incomplete payment of deductions and (or) contributions from payers, operators of Internet platforms recognized as a tax agent in accordance with the Tax Code of the Republic of Kazakhstan to the fund within three working days;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) returning overpaid (erroneously) credited amounts of deductions, contributions and (or) penalties for untimely and (or) incomplete payment of deductions and (or) contributions to payers in the manner determined by the authorized agency;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1) returns to the payer of the single payment, the operator of the Internet platform, determined by the Social Code of the Republic of Kazakhstan, an amount exceeding the amounts of contributions and deductions to the fund established by paragraph 2-2 of Article 27 and paragraph 5-2 of Article 28 of this Law, in the manner determined by the authorized state body in the field of social security in agreement with the National Bank of the Republic of Kazakhstan, as well as the authorized state body exercising management in the field of ensuring tax revenues and payments to the budget, and authorized state bodies for state planning, in the field of healthcare and the field of digital development;</w:t>
+      2-1) make a refund to the payer of a unified payment, operators of Internet platforms recognized as a tax agent in accordance with the Tax Code of the Republic of Kazakhstan, the amount exceeding the contributions and contributions to the fund established by paragraph 2-2 of Article 27 and paragraph 5-2 of Article 28 of this Law, in the procedure determined by the authorized state body in the field of social security in agreement with the National Bank of the Republic of Kazakhstan, as well as the authorized state body exercising leadership in the field of ensuring tax revenues and payments to the budget, and authorized state bodies for state planning, in the field of health and digital development;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) transferring overpaid (erroneously) paid amounts of deductions and (or) contributions to payers within three banking days from the date of transfer of these funds from the Fund to the account of the State Corporation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4709,51 +4709,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 17 is in the wording of the Law of the Republic of Kazakhstan dated 28.12.2018 № 208-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the RK dated 24.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 26.12.2022 № 168-VII (shall be enforced from January 1, 2023); dated 26.12.2022 № 168-VII (shall enter into force on 01.01.2023); dated 01.07.2024 № 104-VIII (shall enter into force sixty calendar days after the date of its first official publication); dated 14.07.2025 № 206-VIII (shall come into effect from 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 26.12.2022 № 168-VII (shall be enforced from January 1, 2023); dated 26.12.2022 № 168-VII (shall enter into force on 01.01.2023); dated 01.07.2024 № 104-VIII (shall enter into force sixty calendar days after the date of its first official publication); dated 14.07.2025 № 206-VIII (shall come into effect from 01.01.2026); dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7778,51 +7778,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       from January 1, 2022 - 3 percent of accounting object of deductions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1. For the payers of a single payment, the amount of deductions from the single payment rate established by paragraph 1 of Article 776-3 of the Code of the Republic of Kazakhstan "On taxes and other obligatory payments to the budget" (Tax Code) is from:</w:t>
+      1-1. For single payers, the amount of deductions from the unified payment rate established by paragraph 1 of Article 822 of the Tax Code of the Republic of Kazakhstan shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       January 1, 2023 - 15.0 percent;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7922,51 +7922,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The object of calculation deductions shall be the expenses of the employer, paid to the employee, including state and civil servant, in the form of income calculated in accordance with Article 29 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1. The object of calculation of deductions shall be the expenses of an employer, who is a micro-entrepreneurship and small business entity, applying special tax regimes provided for in paragraph 3 of Chapter 77 and Chapter 78 of the Code of the Republic of Kazakhstan "On taxes and other obligatory payments to the budget" (Tax Code), paid in the form of income to the employee provided for by Article 322 of the Code of the Republic of Kazakhstan "On taxes and other obligatory payments to the budget" (Tax Code).</w:t>
+      2-1. The object of deductions shall be the expenses of the employer, which shall be a subject of micro-entrepreneurship and small business, applying special tax regimes specified in paragraph 2 of Article 820 of the Tax Code of the Republic of Kazakhstan, paid in the form of income to an employee provided for in Article 426 of the Tax Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2. The monthly income accepted for calculating deductions must be calculated based on the sum of all types of accrued income of the employee and must not exceed 40 times the minimum wage established for the relevant financial year by the law on the republican budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8076,51 +8076,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 27 as amended by Laws of the Republic of Kazakhstan dated 22.12.2016 № 29-VІ (shall be enforced from 01.01.2017); dated 30.06.2017 №80-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2018 № 203-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2022 № 168-VII (shall be enforced from January 1, 2023); dated 06.04.2024 № 71-VIII (comes into force on 01.01.2024); dated 18.03.2025 № 175-VIII (effective sixty calendar days after the date of its first official publication); dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 14.07.2025 № 206-VIII (shall come into effect from 01.01.2026).</w:t>
+        <w:t>      Footnote. Article 27 as amended by Laws of the Republic of Kazakhstan dated 22.12.2016 № 29-VІ (shall be enforced from 01.01.2017); dated 30.06.2017 №80-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2018 № 203-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2022 № 168-VII (shall be enforced from January 1, 2023); dated 06.04.2024 № 71-VIII (comes into force on 01.01.2024); dated 18.03.2025 № 175-VIII (effective sixty calendar days after the date of its first official publication); dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 14.07.2025 № 206-VIII (shall come into effect from 01.01.2026); dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8364,51 +8364,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Contributions of individual entrepreneurs and persons engaged in private practice shall be set at five percent of the contribution calculation object from January 1, 2020, unless otherwise established by part two of this paragraph.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Contributions of persons specified in subparagraph 3-1) of paragraph 2 of Article 14 of this Law shall be determined, at their discretion, in the amount of one percent of the contribution calculation object or in the amount specified by part one of this paragraph.</w:t>
+      The contributions of individuals referred to in subparagraph 3-1) of paragraph 2 of Article 14 of this Law shall be determined in the amount of one percent of the object of assessment of contributions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Contributions of independent payers shall be established from January 1, 2020 at the rate of 5 percent of object of calculation contributions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8454,69 +8454,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The contribution calculation object of individual entrepreneurs and persons engaged in private practice shall be 1.4 times the minimum wage established for the relevant financial year by the law on the republican budget, with the exception of persons engaged in private practice who have suspended the submission of tax reports in accordance with the tax legislation of the Republic of Kazakhstan, and individual entrepreneurs who have suspended the submission of tax reports or are recognized as inactive in accordance with the tax legislation of the Republic of Kazakhstan, unless otherwise established by part three of this paragraph.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The contributions calculation object of persons specified in subparagraph 3-1) of paragraph 2 of Article 14 of this Law is their income calculated in accordance with Article 29 of this Law and received for services rendered or work performed using Internet platforms in accordance with Article 102 of the Social Code of the Republic of Kazakhstan.</w:t>
-[...17 lines deleted...]
-      5-1. The object of calculation of employees’ contributions provided for in subparagraph 2-1) of paragraph 2 of Article 14 of this Law, payable to the fund shall be the employee's income, provided for in Article 322 of the Code of the Republic of Kazakhstan "On taxes and other obligatory payments to the budget" (Tax Code), accrued by an employer, who is a micro-entrepreneurship and small business entity, applying special tax regimes provided for in paragraph 3 of Chapter 77 and Chapter 78 of the Code of the Republic of Kazakhstan “On taxes and other obligatory payments to the budget” (Tax Code).</w:t>
+      The object of calculating the contributions of the individuals specified in subparagraph 3-1) of paragraph 2 of Article 14 of this Law shall be their income calculated in accordance with Article 29 of this Law and received by them for the month of carrying out activities within the framework of the applied regime.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. The object of calculating the contributions of employees provided for in subparagraph 2-1) of paragraph 2 of Article 14 of this Law, payable to the fund, shall be the employee's income provided for in Article 426 of the Tax Code of the Republic of Kazakhstan, accrued by the employer, which shall be a subject of micro-entrepreneurship and small business, specified in paragraph 2 of Article 820 of the Tax Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-2. The monthly income accepted for calculating contributions must be calculated based on the sum of all types of accrued income and must not exceed 20 times the minimum wage established for the relevant financial year by the law on the republican budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8698,189 +8698,279 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 28 is in the wording of the Law of the Republic of Kazakhstan dated 30.06.2017 № 80-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Laws of the Republic of Kazakhstan dated 25.12.2017 № 122-VI (shall be enforced from 01.01.2018) ; dated 26.12.2018 № 203-VІ (order of enforcement see Article 2); dated 26.12.2022 № 168-VII (shall be enforced from January 1, 2023); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 01.07.2024 № 104-VIII (shall come into force sixty calendar days after the date of its first official publication); dated 18.03.2025 № 175-VIII (effective sixty calendar days after the date of its first official publication); dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 14.07.2025 № 206-VIII (shall come into effect from 01.01.2026).</w:t>
+        <w:t>      Footnote. Article 28 is in the wording of the Law of the Republic of Kazakhstan dated 30.06.2017 № 80-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Laws of the Republic of Kazakhstan dated 25.12.2017 № 122-VI (shall be enforced from 01.01.2018) ; dated 26.12.2018 № 203-VІ (order of enforcement see Article 2); dated 26.12.2022 № 168-VII (shall be enforced from January 1, 2023); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 01.07.2024 № 104-VIII (shall come into force sixty calendar days after the date of its first official publication); dated 18.03.2025 № 175-VIII (effective sixty calendar days after the date of its first official publication); dated 24.06.2025 № 196-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 14.07.2025 № 206-VIII (shall come into effect from 01.01.2026); dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 29. Incomes accepted for accounting of deductions and (or) contributions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Employees incomes including state and civil servants accepted for calculation the deductions and contributions shall be income accrued by employers, with the exception of income specified in Paragraph 4 of this Article.</w:t>
-[...89 lines deleted...]
-      In the case provided for in paragraph 4 of Article 686-2 of the Code of the Republic of Kazakhstan "On Taxes and Other Mandatory Payments to the Budget" (Tax Code), contributions to the fund are paid from each calculation object.</w:t>
+      1. The object of calculation of deductions and (or) contributions for employees, including civil servants, shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      employee's income subject to taxation at the source of payment accrued for the tax period,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      minus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      income for which income subject to taxation at the source of payment shall be reduced, provided for in paragraph 1 of Article 400 of the Tax Code of the Republic of Kazakhstan, with the exception of income specified in subparagraphs 2) and 4) of Article 429 of the Tax Code of the Republic of the Code, for the tax period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The income of diplomatic service personnel sent in accordance with the legislation of the Republic of Kazakhstan to work in a foreign institution of the Republic of Kazakhstan during their stay in the territory of a foreign state in connection with professional activities shall be the income accrued by the employer in the territory of the Republic of Kazakhstan in national currency, with the exception of income established by paragraph 4 of this Article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The object of calculating contributions for the income of individuals under civil contracts shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the amount of income of an individual under a civil contract subject to taxation at the source of payment accrued for the tax period,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      minus</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      income for which income subject to taxation at the source of payment is reduced, provided for in paragraph 1 of Article 400 of the Tax Code of the Republic of Kazakhstan, for the tax period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. The income of individual assistants shall be the income paid to them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. The income of individuals specified in subparagraph 3-1) of paragraph 2 of Article 14 of this Law shall be their income received during the month of activity within the framework of the applied regime.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -8896,177 +8986,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Deductions and (or) contributions to the Fund shall not be withheld from the following payments and incomes:</w:t>
-[...89 lines deleted...]
-      5) compensation payments in case of termination of an employment contract in cases of termination of an employer’ activity - an individual or liquidation of an employer - a legal entity, reduction of number or staff in the amount established by the legislation of the Republic of Kazakhstan.</w:t>
+      4. Deductions and (or) contributions to the fund shall not be deducted from payments and income, which for tax purposes shall not be considered as income of an individual.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This paragraph does not apply to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      income of employees for whom a single payment is made in accordance with Article 776-1 of the Code of the Republic of Kazakhstan "On taxes and other mandatory payments to the budget" (Tax Code);</w:t>
+      income of employees for whom a unified payment shall be made in accordance with Article 820 of the Tax Code;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       income of the persons specified in subparagraph 3-1) of paragraph 2 of Article 14 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9086,51 +9086,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 29 is in the wording of the Law of the Republic of Kazakhstan dated 30.06.2017 № 80-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Laws of the Republic of Kazakhstan dated 25.12.2017 № 122-VI (shall be enforced from 01.01.2018) ; dated 26.12.2018 № 203-VІ (order of enforcement see Article 2); dated 28.12.2018 № 208-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2022 № 168-VII (shall be enforced from January 1, 2023); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 01.07.2024 № 104-VIII (shall come into force sixty calendar days after the date of its first official publication); dated 14.07.2025 № 206-VIII (shall come into effect on 01.01.2026).</w:t>
+        <w:t>      Footnote. Article 29 is in the wording of the Law of the Republic of Kazakhstan dated 30.06.2017 № 80-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Laws of the Republic of Kazakhstan dated 25.12.2017 № 122-VI (shall be enforced from 01.01.2018) ; dated 26.12.2018 № 203-VІ (order of enforcement see Article 2); dated 28.12.2018 № 208-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2022 № 168-VII (shall be enforced from January 1, 2023); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 01.07.2024 № 104-VIII (shall come into force sixty calendar days after the date of its first official publication); dated 14.07.2025 № 206-VIII (shall come into effect on 01.01.2026); dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9152,51 +9152,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Calculation (withholding) and transferring of deductions and (or) contributions of employees including state and civil servants shall carried out by employer on a monthly basis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1. Payers of a single payment shall pay deductions and contributions to the fund within the time limits established by paragraph 5 of Article 776-4 of the Code of the Republic of Kazakhstan "On taxes and other obligatory payments to the budget" (Tax Code).</w:t>
+      1-1. Payers of a unified payment shall pay deductions and contributions to the fund within the time period established by paragraph 5 of Article 823 of the Tax Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Accounting (withholding) or transferring of contributions of individuals who receive income under civil-legal contracts shall made monthly by tax agents with whom such contracts are concluded.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9278,51 +9278,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2. Payment of contributions of the accompanying husband (accompanying wife) of staff of the diplomatic service of the Republic of Kazakhstan, sent in accordance with the legislation of the Republic of Kazakhstan to work in the foreign institution of the Republic of Kazakhstan, can be made by withholding from salary of the staff of the diplomatic service in national currency for subsequent transfer to the Fund account through the State Corporation according to their statement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-3. Calculation and payment of contributions of persons specified in subparagraph 3-1) of paragraph 2 of Article 14 of this Law shall be carried out in the manner and within the timeframes established by paragraph 3 of Article 686-3 of the Code of the Republic of Kazakhstan "On Taxes and Other Mandatory Payments to the Budget" (Tax Code) and paragraph 4 of Article 102-1 of the Social Code of the Republic of Kazakhstan.</w:t>
+      3-3. The calculation and payment of contributions of individuals specified in subparagraph 3-1) of paragraph 2 of Article 14 of this Law shall be carried out in the procedure and within the time frame established by 720 of the Tax Code of the Republic of Kazakhstan and paragraph 4 of Article 102-1 of the Social Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. By decision of a resident legal entity, its branches and representative offices may be considered as payers of deductions and (or) contributions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9436,67 +9436,73 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      4) is excluded by Law of the Republic of Kazakhstan dated 30.06.2017 № 80-VI (shall be enforced from 01.01.2018);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      5) individual entrepreneurs applying a special tax regime on the basis of a patent - within the period provided by the tax legislation of the Republic of Kazakhstan for the payment of a patent cost;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) as excluded by the Law of the Republic of Kazakhstan dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) independent payers – not later than the 25 day of the month following the reporting month.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9534,51 +9540,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote.Article 30 as amended by the Laws of the Republic of Kazakhstan dated 30.06.2017 № 80-VI (the order of enforcement seethe Article2); dated 26.12.2018 № 203-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2018 № 208-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2022 № 168-VII (shall be enforced from January 1, 2023); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 01.07.2024 № 104-VIII (shall come into force sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote.Article 30 as amended by the Laws of the Republic of Kazakhstan dated 30.06.2017 № 80-VI (the order of enforcement seethe Article2); dated 26.12.2018 № 203-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2018 № 208-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2022 № 168-VII (shall be enforced from January 1, 2023); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 01.07.2024 № 104-VIII (shall come into force sixty calendar days after the date of its first official publication); dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9600,123 +9606,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The amounts of deductions and (or) contributions not transferred on time shall be collected by the state revenue authorities and shall be transferred by the payer to the fund account with the accrued interest in the amount of 1.25 times the base rate of the National Bank of the Republic of Kazakhstan, for each day of delay (including the day of payment to the fund).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Not later than five working days from the date of debts on deductions and (or) contributions from the payer, assigned in accordance with the risk management system provided by the tax legislation of the Republic of Kazakhstan, to the category of high or medium risk, the state revenue authority shall send a notification of amount debts to the payer.</w:t>
+      2. no later than five working days from the date of the formation of arrears in deductions and (or) contributions, the state revenue body shall send a notification to the payer about the amount of arrears in the amount of more than 6 times the monthly calculation indicator established by the Law on the republican budget and in force on January 1 of the corresponding financial year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The form of notification shall be approved by the authorized agency managing for receipt of taxes and other compulsory payments to the budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. In the case of non-payment of debts of deductions and (or) contributions, the state revenues authority shall suspend expenditure transactions on bank accounts and cash desk of:</w:t>
-[...35 lines deleted...]
-      the payer classified in accordance with the risk management system provided by the tax legislation of the Republic of Kazakhstan to the category of the medium risk level - upon expiration of ten working days from the date of delivery of the notification to him/her.</w:t>
+      3. In case of non-payment of arrears in deductions and (or) contributions, the state revenue body shall suspend expenditure operations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      on bank accounts - within the amount of debt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      at the cash desk - for all expenditure transactions of cash at the cash desk, except for the transaction for the payment and delivery of cash to a second-level bank or an organization carrying out certain types of banking operations, for their subsequent transfer to pay deductions and (or) contributions, penalties accrued for their late payment, after ten working days from the date of delivery of the notification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       By order of the state revenue authorities, banks and organizations engaged in certain types of banking operations shall be obliged to suspend expenditure transactions on payers bank accounts and follow instructions regarding the transfer of compulsory pension contributions, compulsory professional pension contributions, social contributions, deductions and (or) contributions to the Fund of social medical insurance, tax debts and debts on customs payments, taxes and penalties in the manner determined by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9924,79 +9930,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. State revenue authorities annually shall publish the lists of taxpayers in mass media having debts of deductions and (or) contributions that have not been repaid debt within more than six months from the date of its occurrence, indicating the taxpayer identification number, last name, first name and patronymic (if available in the identity document) the manager and the amount of debts on deductions and (or) contributions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. For the purposes of this article, the payer shall mean the payers of contributions, individual entrepreneurs, persons specified in subparagraph 3-1) of paragraph 2 of Article 14 of this Law, private notaries, private bailiffs, lawyers, professional mediators, local executive bodies or other legal entities when paying material benefits to individual assistants in accordance with paragraph nine of subparagraph 31) of paragraph 2 of Article 319 of the Code of the Republic of Kazakhstan "On Taxes and Other Mandatory Payments to the Budget" (Tax Code).</w:t>
+      8. For the purposes of this Article, the payer shall be understood as payers of deductions, individual entrepreneurs, private notaries, private bailiffs, lawyers, professional mediators, local executive bodies or other legal entities when paying income to individual assistants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 31 is in the wording of the Law of the Republic of Kazakhstan dated 25.12.2017 № 122-VI (order of enforcement see Article 11); as amended by the Law of the Republic of Kazakhstan dated 26.12.2019 № 287-VІ (shall be enforced from 01.01.2020); dated 02.01.2021 № 399-VI (shall enter into force from 01.01.2021); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 01.07.2024 № 104-VIII (shall enter into force sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 31 is in the wording of the Law of the Republic of Kazakhstan dated 25.12.2017 № 122-VI (order of enforcement see Article 11); as amended by the Law of the Republic of Kazakhstan dated 26.12.2019 № 287-VІ (shall be enforced from 01.01.2020); dated 02.01.2021 № 399-VI (shall enter into force from 01.01.2021); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 01.07.2024 № 104-VIII (shall enter into force sixty calendar days after the date of its first official publication); dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11597,55 +11603,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11971,31 +11977,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>