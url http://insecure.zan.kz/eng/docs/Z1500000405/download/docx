--- v2 (2026-06-03)
+++ v3 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9e431cb" w14:textId="9e431cb">
+    <w:p w14:paraId="d0ffeee" w14:textId="d0ffeee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,73 +145,121 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Law of the Republic of Kazakhstan dated November 16, 2015 № 405-V.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      Footnote. Throughout the text the words “compatriots” and “of compatriots” shall be replaced by the words “repatriates” and “of repatriates” by the Law of the RK dated 13.05.2020 № 327-VI (shall enter into force from 01.01.2021).</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text, the words "information system," "information systems," "to information systems," "of the information system," "by information systems," "of information systems," "in the information system," "electronic information resources," "to electronic information resources," and "of electronic information resources" have been respectively replaced with the words and phrases "digital system," "digital systems," "to digital systems," "of the digital system," "by digital systems," "of digital systems," "in the digital system," "digital resources," "to digital resources," and "of digital resources" in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text the words “compatriots” and “of compatriots” shall be replaced by the words “repatriates” and “of repatriates” by the Law of the RK dated 13.05.2020 № 327-VI (shall enter into force from 01.01.2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law regulates public relations arising in the system of compulsory social medical insurance for purposes of enforcement of the constitutional right of citizens to health protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2233,51 +2281,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-2) determines the list of state bodies responsible for providing data on the categories of persons specified in paragraph 1 of Article 26 and paragraph 1 of Article 26-1 of this Law, and on foreigners temporarily staying in the territory of the Republic of Kazakhstan and who are labor migrants, as well as members of their families from the member states of the Eurasian Economic Union to the State Corporation for further transfer to the information system of compulsory social health insurance;</w:t>
+      5-2) determine the list of state bodies responsible for providing data on the categories of persons specified in paragraph 1 of Article 26 and paragraph 1 of Article 26-1 of this Law, and on foreigners temporarily staying in the territory of the Republic of Kazakhstan and who are labor migrants, as well as members of their families from the member states of the Eurasian Economic Union to the State Corporation for further transfer to the digital system of compulsory social health insurance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2285,51 +2333,51 @@
         </w:rPr>
         <w:t>      6) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 as amended by Laws of the Republic of Kazakhstan dated 30.06.2017 № 80-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.06.2021 № 52-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (for the procedure of entry into force, see Article 3); dated 14.07.2025 № 206-VIII (shall come into effect from 01.01.2026).</w:t>
+        <w:t>      Footnote. Article 10 as amended by Laws of the Republic of Kazakhstan dated 30.06.2017 № 80-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.06.2021 № 52-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (for the procedure of entry into force, see Article 3); dated 14.07.2025 № 206-VIII (shall come into effect from 01.01.2026); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4081,69 +4129,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Health care entities upon rendering of medical assistance in the system of compulsory social medical insurance shall obliged to provide:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) timeliness, accuracy and correctness of entering data into information systems and electronic information resources of the system of compulsory social health insurance;</w:t>
-[...17 lines deleted...]
-      2) access to the information systems and electronic information resources of the system of compulsory social health insurance;</w:t>
+      1) timeliness, reliability and accuracy of entering data into digital systems and digital resources of the compulsory social health insurance system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) access to digital systems and digital resources of the compulsory social health insurance system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) provision, upon request of the fund of information and documentation necessary for monitoring the fulfillment of the terms and conditions of the service procurement contract;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4235,51 +4283,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 14.07.2025 № 206-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 16 as amended by the Law of the Republic of Kazakhstan dated 14.07.2025 № 206-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4445,51 +4493,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) updates the database of individuals for whom deductions and/or contributions have been paid, and for whom payment of contributions by the state is envisaged in accordance with paragraph 1 of Article 26 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) personalized accounting of deductions and (or) contributions on the basis of individual identification numbers and reconciling receipts of deductions and (or) contributions on the basis of information system of the authorized state agency for labor with information systems of state agencies and state revenues authorities by the integration of information systems;</w:t>
+      2) carry out personalized accounting of deductions and (or) contributions based on individual identification numbers and reconciliation of receipts of deductions and (or) contributions based on the digital system of the authorized state labor body with the digital systems of state bodies and state revenue bodies through the integration of digital systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) submit the registers of received and returned deductions and contributions of payers to the authorized state agency managing for receipt of taxes and other compulsory payments to the budget;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4499,51 +4547,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) provide information services to the participants of compulsory social medical insurance system in accordance with the activities of the State Corporation, taking into account the requirements of the legislation of the Republic of Kazakhstan for confidentiality of information on status and movement of deductions and (or) contributions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) provide information from information systems in compulsory social medical insurance system to the Fund;</w:t>
+      5) provide information from digital systems in the compulsory social health insurance system to the fund;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ensure the confidentiality of information on status and movement of deductions and (or) contributions, except for cases provided by the Laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4589,87 +4637,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) provision of state services by “a window” principle, for actualization of social status of persons whose contributions shall be paid by the state. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Central executive authorities and state authorities directly subordinate and accountable to the President of the Republic of Kazakhstan, with the exception of the National Bank of the Republic of Kazakhstan shall ensure the access of the State Corporation, within its competence, to information systems under their jurisdiction, subject to compliance with the requirements provided by the legislation of the Republic of Kazakhstan on informatization and state secrets.</w:t>
-[...35 lines deleted...]
-      Access and use of information by the State Corporation from the information systems of state authorities shall be provided in the manner determined by the joint regulatory legal act of the authorized state agency.</w:t>
+      3. Central executive bodies and state bodies directly subordinate and accountable to the President of the Republic of Kazakhstan, except for the National Bank of the Republic of Kazakhstan, shall ensure access of the State Corporation within the limits of its competence to digital systems under their jurisdiction, taking into account compliance with the requirements stipulated by the digital legislation of the Republic of Kazakhstan and the legislation of the Republic of Kazakhstan on state secrets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The state corporation shall be obliged to create the necessary conditions to ensure the protection of information received within the framework of the implementation of the first part of this paragraph in accordance with the requirements stipulated by the digital legislation of the Republic of Kazakhstan and the legislation of the Republic of Kazakhstan on state secrets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Access to and use of information from digital systems of government agencies by the State Corporation shall be ensured in the manner determined by a joint regulatory legal act of the authorized government agencies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The state corporation shall cooperate with the Fund on the issues of accounting, transfer, return of deductions and (or) contributions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4709,51 +4757,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 17 is in the wording of the Law of the Republic of Kazakhstan dated 28.12.2018 № 208-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the RK dated 24.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 26.12.2022 № 168-VII (shall be enforced from January 1, 2023); dated 26.12.2022 № 168-VII (shall enter into force on 01.01.2023); dated 01.07.2024 № 104-VIII (shall enter into force sixty calendar days after the date of its first official publication); dated 14.07.2025 № 206-VIII (shall come into effect from 01.01.2026); dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
+        <w:t xml:space="preserve"> (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 26.12.2022 № 168-VII (shall be enforced from January 1, 2023); dated 26.12.2022 № 168-VII (shall enter into force on 01.01.2023); dated 01.07.2024 № 104-VIII (shall enter into force sixty calendar days after the date of its first official publication); dated 14.07.2025 № 206-VIII (shall come into effect from 01.01.2026); dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5409,51 +5457,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) accounting of health care entities, providing medical assistance in the system of compulsory social medical insurance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) creation and development of an information system and electronic information resources for the system of compulsory social health insurance.</w:t>
+      3) creation and development of a digital system and digital resources of the compulsory social healthcare insurance system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Prices for goods (work, services) produced and (or) distributed by state monopoly entity shall establish by the authorized body in coordination with the antimonopoly authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5473,51 +5521,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 19 as amended by Laws of the Republic of Kazakhstan dated 30.06.2017 № 80-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 19 as amended by Laws of the Republic of Kazakhstan dated 30.06.2017 № 80-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6092,60 +6140,61 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 20 as amended by Laws of the Republic of Kazakhstan dated 30.06.2017 № 80-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2018 № 208-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 14.07.2025 № 206-VIII (for the procedure for entry into force, refer to Art. 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 21. The Fund investment activity</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 21. The Fund investment activity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The Fund carries out investment activities by the Fund assets allocation to financial instruments through the National Bank of the Republic of Kazakhstan on the basis of a trust management agreement concluded between the fund and the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6910,51 +6959,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) recipients of pension payments, including veterans of the Great Patriotic War;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) persons enduring the punishment by decreet in the institutions of correctional (penitentiary) system (with the exception of the minimum security institutions);</w:t>
+      8) persons enduring the punishment by decreet in the institutions of correctional (penitentiary) system (with the exception of the minimum-security institutions);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) persons held in pre-trial detention centers, as well as non-working persons, to whom a measure of restraint in the form of house arrest has been applied;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7408,79 +7457,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. The Fund, upon availability of supporting documents, assigns the status of consumer of medical services in the compulsory social health insurance system in the Fund’s information system to the persons specified in paragraph 1 of this article, until the payment of state contributions from the republican budget for one month.</w:t>
+      5. The Fund, upon availability of supporting documents, shall assign the status of consumer of medical services in the compulsory social healthcare insurance system in the Fund’s digital system to the persons specified in paragraph 1 of this article, until the payment of state contributions from the republican budget for one month.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 26 as amended by Laws of the Republic of Kazakhstan dated 22.12.2016 № 29-VІ (shall be enforced from 01.01.2017); dated 30.06.2017 № 80-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.12.2017 № 122-VI (shall be enforced from 01.01.2018); dated 26.12.2018 № 203-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2018 № 208-VI (the order of enforcement see Art. 2); dated 03.04.2019 № 243-VІ (shall be enforced from 01.07.2019); dated 06.05.2020 № 323-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 24.06.2021 № 52-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 30.12.2021 № 95-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.06.2022 № 129-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2025 № 206-VIII (shall come into effect from 01.01.2026).</w:t>
+        <w:t>      Footnote. Article 26 as amended by Laws of the Republic of Kazakhstan dated 22.12.2016 № 29-VІ (shall be enforced from 01.01.2017); dated 30.06.2017 № 80-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.12.2017 № 122-VI (shall be enforced from 01.01.2018); dated 26.12.2018 № 203-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2018 № 208-VI (the order of enforcement see Art. 2); dated 03.04.2019 № 243-VІ (shall be enforced from 01.07.2019); dated 06.05.2020 № 323-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 24.06.2021 № 52-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 30.12.2021 № 95-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.06.2022 № 129-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2025 № 206-VIII (shall come into effect from 01.01.2026); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11603,55 +11652,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11977,31 +12026,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>