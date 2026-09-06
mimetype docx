--- v3 (2026-07-21)
+++ v4 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d0ffeee" w14:textId="d0ffeee">
+    <w:p w14:paraId="e11b48f" w14:textId="e11b48f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -9816,88 +9816,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The orders of the state revenue authority on suspension of expenditure transactions on bank accounts and cash desk of the payer shall be canceled by the state revenue authority that issued such orders not later than one working day following the day of repayment of debt of deductions and (or) contributions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      2) by a payer, classified as a medium risk category in accordance with the risk management system provided for by the tax legislation of the Republic of Kazakhstan - within fifteen working days from the date of delivery of the notification.</w:t>
+        <w:t>
+      4-1. In the event of non-payment of arrears for deductions and (or) contributions, the list of employees for whom deductions and (or) contributions are made shall be submitted to the state revenue authority that sent the notification by the payer within fifteen working days from the date the notification was served on the payer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. On the basis of the list submitted by the payer in accordance with paragraph 4-1 of this article, the state revenue body collects the amounts of arrears on deductions and (or) contributions compulsorily from the payer's bank accounts no later than five working days from the date of receipt of the list. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10007,51 +9971,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 31 is in the wording of the Law of the Republic of Kazakhstan dated 25.12.2017 № 122-VI (order of enforcement see Article 11); as amended by the Law of the Republic of Kazakhstan dated 26.12.2019 № 287-VІ (shall be enforced from 01.01.2020); dated 02.01.2021 № 399-VI (shall enter into force from 01.01.2021); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 01.07.2024 № 104-VIII (shall enter into force sixty calendar days after the date of its first official publication); dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026).</w:t>
+        <w:t>      Footnote. Article 31 is in the wording of the Law of the Republic of Kazakhstan dated 25.12.2017 № 122-VI (order of enforcement see Article 11); as amended by the Law of the Republic of Kazakhstan dated 26.12.2019 № 287-VІ (shall be enforced from 01.01.2020); dated 02.01.2021 № 399-VI (shall enter into force from 01.01.2021); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 01.07.2024 № 104-VIII (shall enter into force sixty calendar days after the date of its first official publication); dated 18.07.2025 № 215-VIII (shall enter into force dated 01.01.2026); dated 16.01.2026 № 259-VIII (shall come into force from 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11652,55 +11616,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12026,31 +11990,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>