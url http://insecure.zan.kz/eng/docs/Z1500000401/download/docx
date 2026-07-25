--- v0 (2025-12-31)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4195589" w14:textId="4195589">
+    <w:p w14:paraId="f54bc26" w14:textId="f54bc26">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -167,690 +167,680 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Footnote. Throughout the text, the terms "information systems", "to information systems", "electronic information resources", and "electronic government" shall be replaced, respectively, with "digital systems", "to digital systems", "digital resources", and "digital government", in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       This Law regulates the social relations, arising in a result of implementation of constitutional law of everyone to freely receive and disseminate information by any means not prohibited by law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 1. Basic definitions used in this Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The following basic definitions shall be used in this Law:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z453" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) information - details of persons, objects, facts, events, phenomena and processes recorded in any form, compiled or obtained by information holders and available to them;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z454" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) access to information – state-guaranteed, formalized in Constitution and Laws of the Republic of Kazakhstan the right of everyone to freely receive and disseminate information in any way not prohibited by law;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z455" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) authorized body in the field of access to information - the central executive body exercising guidance and intersectoral coordination in the field of access to information;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z456" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Information user – an individual or legal entity, requesting and (or) using information;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z457" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) proactive dissemination of information - dissemination of information, except for information with restricted access, without a request from the information user and at the initiative of the information holder in the interests of ensuring transparency of its activities and (or) public participation in the adoption of acts and decisions affecting the rights and legitimate interests of an unlimited number of persons;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z458" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Internet portal of open budgets – a component of open government that shall ensure the posting of budget reports, consolidated financial reports, the citizen budget, the results of state audit and financial control and other materials, information and documents subject to publication in accordance with the Budget Code of the Republic of Kazakhstan, as well as public discussion of budget programs and reports on the implementation of budget programs;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) open data - data presented in a machine-readable form and intended for further use, re-publication in an unchanged form;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...75 lines deleted...]
-      7-1) socially significant information – information representing public interest, established by Article 6 of this Law;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) open data Internet portal – a component of open government that shall provide centralized storage of descriptive and reference information on open data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) open dialogue Internet portal – a component of open government that shall provide the opportunity for information users to submit requests through the blog platform of the heads of quasi-public sector entities, except for entities with 100% state participation, as well as the participation of information users in Internet conferences and surveys;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Internet portal of open regulatory legal acts - a component of open government that shall ensure the posting of draft regulatory legal acts and other information in accordance with this Law for the purpose of conducting the public discussion procedure, except for information with limited access;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) open government - a digital platform that shall provide access to information about state activities and citizen participation in discussions and decision-making through interconnected Internet portals of open data, open budgets, and open regulatory legal acts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2) socially significant information – information representing public interest, established by Article 6 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) information with restricted access – information classified as state secrets, personal, family, banking, commercial secret, secret of a medical worker and (or) other secrets, protected by law, personal data of restricted access, as well as official information designated for limited distribution;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z470" w:id="9"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) blog platform of heads of quasi-public sector entities, with the exception of entities with 100% state participation – a component of open government that shall provide the opportunity for citizens to submit requests and receive responses to them from the top managers of quasi-public sector entities;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>      9) excluded by the Law of the Republic of Kazakhstan dated 30.12.2020 № 394-VI (shall come into effect ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) a unified platform of Internet resources of state bodies - a technological platform designed for placing of Internet resources of state agencies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Internet portal for assessing the performance of government agencies - a component of open government that shall provide for the posting of information on the assessment of the performance of government agencies, reports on the achievement of target indicators of development plans of government agencies and development plans of the region, city of republican significance, the capital, developed in accordance with the legislation of the Republic of Kazakhstan, as well as public discussion of the activities of government agencies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9) excluded by the Law of the Republic of Kazakhstan dated 30.12.2020 № 394-VI (shall come into effect ten calendar days after the day of its first official publication);</w:t>
+        <w:t>      11-1) excluded by Law of the Republic of Kazakhstan dated № 177-VII of 30.12.2022 (shall be enacted ten calendar days after the date of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z464" w:id="10"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) request – a polite ask in oral or written form, including the form of an electronic document, on the provision of information, sounded or directed to the information owner in the manner established by this Law.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      11-1) excluded by Law of the Republic of Kazakhstan dated № 177-VII of 30.12.2022 (shall be enacted ten calendar days after the date of its first official publication);</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 30.12.2020 № 394-VI (shall come into effect ten calendar days after the day of its first official publication); dated 12.03.2021 № 15-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 30.12.2021 № 96-VII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); № 141-VII of 14.07.2022 (shall be enforced ten calendar days after the date of its first official publication); № 177-VII of 30.12.2022 (shall enter into force ten calendar days after the date of its first official publication); dated 13.01.2025 № 157-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall be enforced from 01.01.2025); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...58 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 2. The legislation of the Republic of Kazakhstan on access to information</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z471" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The legislation of the Republic of Kazakhstan on access to information is based on the Constitution of the Republic of Kazakhstan and consists of this Law and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z472" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. If the international treaty, ratified by the Republic of Kazakhstan establishes the other rules, than those provided by this Law, the rules of international treaty shall be applied.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 3. The scope of application of this Law</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z474" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. This Law shall remain in effect in the territory of the Republic of Kazakhstan and shall be distributed on the public relations, linked with the accession to information not related to information with restricted access.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z475" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. This Law shall not apply to appeals of individuals and legal entities, the procedure for consideration of which is established by the legislation of the Republic of Kazakhstan on administrative offences, administrative proceedings, as well as criminal procedural, civil procedural legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z476" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The operation of this Law shall not apply to the manner of consideration the requests established by the Law of the Republic of Kazakhstan on “the National Archival Fund and Archives".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z477" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The effect of this Law shall not extend to the procedure for providing information to the mass media, as provided for by the Law of the Republic of Kazakhstan "On Mass Media".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1917,70 +1907,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 6-2. Competence of authorized bodies</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z468" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Authorized body in the field of access to information shall:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) formulate and implement the state policy in the field of access to information in accordance with the legislation of the Republic of Kazakhstan based on and in implementation of the main directions of the internal and foreign policy of the state, as defined by the President of the Republic of Kazakhstan, and the main directions of the socio-economic policy, national defense, security, and public order as developed by the Government of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2135,104 +2123,102 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) develop and approve regulatory legal acts in the sphere of access to information in accordance with the goal and objectives of this Law and the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) exercise other powers provided for by this Law, other laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z469" w:id="19"/>
-[...52 lines deleted...]
-      2) analyzes data, except for information with restricted access, contained in the objects of informatization of state bodies, for their subsequent placement on the Internet portal of open data in the manner determined by the authorized body in the field of informatization in agreement with the authorized body in the field of access to information;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Authorized body in the field of digitalization shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ensure the implementation of state policy in the field of access to information in terms of the creation, search, collection, accumulation, storage, processing, receipt, use, transformation, display, distribution and provision of digital resources contained in digital objects;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) carry out an analysis of data, with the exception of information with limited access, contained in digital objects of state bodies, for subsequent publication on the Internet portal of open data in the manner determined by the authorized body in the field of digitalization in agreement with the authorized body in the field of access to information;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2276,104 +2262,102 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The law supplemented by Article 6-2 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2020 № 394-VI (shall come into effect ten calendar days after the day of its first official publication); as amended by Law of the Republic of Kazakhstan № 157-VII of 05.11.2022 (shall become effective ten calendar days after the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 02.10.2023 № 31-VIII (shall be enforced six months after the date of its first official publication); dated 13.01.2025 № 157-VIII (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. The law supplemented by Article 6-2 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2020 № 394-VI (shall come into effect ten calendar days after the day of its first official publication); as amended by Law of the Republic of Kazakhstan № 157-VII of 05.11.2022 (shall become effective ten calendar days after the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 02.10.2023 № 31-VIII (shall be enforced six months after the date of its first official publication); dated 13.01.2025 № 157-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 7. Rights and duties of the information user</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z483" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The information user shall have the right:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) receive and disseminate information in any way not prohibited;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2456,70 +2440,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) to appeal against unlawful restriction of the right on access to information, actions (inaction) of civil servants;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) demand, in accordance with the procedure established by law, compensation for material damage and moral harm caused to him by violation of his right on access to information.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z484" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The information user shall be obliged to comply with the requirements of this Law.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 8. Information holder</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2696,70 +2678,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 9. Rights and obligations of information holder </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z396" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The information holder shall have the right:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) to send a request to the relevant information owner, whose competence is to provide the requested information;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2770,70 +2750,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) clarify the content of the request from the person who applied for the request;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) refuse to provide information in cases and on the grounds established by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z397" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The information holder is obliged to:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) provide access to information;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3042,70 +3020,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1) timely update, within the limits of their competence, the information posted on the Internet portals of open data, open budgets and assessing the effectiveness of the activities of state bodies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) carry out other duties provided for by this Law and other laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z398" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-1. Information holders, specified in subparagraph 1) of Article 8 of this Law, shall be obliged to: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) have an authorized structural unit or designate an authorized person for access to information, which carries out internal monitoring, coordination and control of access to information in the possession of the information holder;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3134,70 +3110,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) proactively disseminate information that is created and (or) collected in the process of their activities, except for information with restricted access.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       proactive dissemination of information shall be carried out in the form of placement of open data, not included in the unified list of open data of state bodies, placed on the Internet portal of open data, based on the analysis of frequently requested and demanded information, on their own initiative.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z399" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. In addition to the responsibilities specified in paragraph 2 of this article, heads of central executive bodies (with the exception of the ministries of defense and foreign affairs of the Republic of Kazakhstan), akims and heads of national higher educational institutions are required to report to the population on the work done.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3354,51 +3328,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) publication of information on the Internet resource of the information holder;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) publication of information on the relevant components of the web portal “electronic government”;</w:t>
+      7) posting information on the relevant components of the digital government web portal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) compliance with the standard of openness of information holders;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3452,148 +3426,140 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 11. Provision of information on request</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z402" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Information on request shall be provided by free of charge.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z403" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Any information shall be available on request, except for information with restricted access.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z404" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The request shall be addressed to the information holder, whose competence is to provide the requested information.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The request can be presented orally or in written form, including in the form of an electronic document.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z405" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The information user may address an oral request in person or by phone.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The answer to the oral request shall be provided for the following information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3766,70 +3732,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) telephone number for receiving the information on vacant posts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In case of providing an answer to oral request, the name and position of the person who provided the response shall be indicated.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z406" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The written request must state:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) surname, first name, patronymic (if specified in the identity document), individual identification number of the natural person requesting the information;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3891,363 +3855,341 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A request made electronically via a blogging platform by the first executives of quasi-public sector entities, excluding those with 100 per cent state participation, shall be treated as a written request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      A request sent via the blog platform of the first leaders of quasi-public sector entities, other than those with 100 per cent state participation, shall not be required to be signed by the information user, provided the user has an account on the e-government web portal and the information user's subscriber number provided by the mobile network operator is connected thereto.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z407" w:id="31"/>
+      A request sent through the blog platform of the heads of quasi-public sector entities, except for entities with 100% state participation, shall not require the information user’s signature, provided that he or she has an account on the "digital government" web portal and has connected to it the subscriber number of the user of the information, provided by the mobile operator.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The information user who directly addressed the information holder and submitted the request in written form shall be given a coupon indicating the date and time, last name and initials of the person who accepted the request.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z408" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Written requests submitted in accordance with the procedure established by this Law, with the exception of anonymous requests, shall be subject to mandatory acceptance, registration, record and consideration.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z409" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Written requests may be entry through a representative of an individual or legal entity. Registration of representation shall be made in the order established by the civil legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z411" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Requests received through publicly available digital systems and complying with the requirements of the information technology legislation of the Republic of Kazakhstan shall be subject to consideration in the manner established by this Law.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. An answer to a written request shall be provided within fifteen calendar days from the date of receipt to the information holder.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In cases when the requested information falls within the competence of several information holders and when an answer to a written request requires the receipt of information from other information holders, the review period can be extended only once by the information holder for no more than fifteen calendar days, which the information user shall be notified within three business days from the date of extension of the review period.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z412" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. A written request received by the information holder, whose competence does not include the provision of the requested information, shall be sent to the appropriate information holder within a period not later than three business days from the date of receipt of the request, while notifying the information user that sent the request about it.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z413" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. The answer to a written request shall be provided by the information user's choice of on paper and (or) electronic forms in the language of the request.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The answer to oral request shall be provided orally in the language of the request.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z414" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. If the answer to a written request requires copying or printing, then the information user shall be obliged to compensate the actual costs of copying or printing to the information holder.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The number of actual costs for copying or printing and the procedure for their payment are subject to mandatory publication in periodicals distributed throughout the territory of the Republic of Kazakhstan, and placement on the Internet resources of information owners.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Socially vulnerable segments of the population shall be exempted from paying the actual costs of copying or printing.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z415" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. The answer to a written request shall include: the name, postal address of the information holder, the post of the person who signed the answer, date and number of registration of the request.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z416" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. If the requested information is placed in the manner established by this Law, the information owner can notify the information user about this, but not later than three business days, while sending him details about the methods and place of access to the requested information.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Upon repeated application, the information holder shall provide the requested information in the manner provided by this article.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z417" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. The provision of access to information shall be refused if:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the content of the request does not allow to establish the requested information;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4330,207 +4272,199 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) before adoption of a final decision based on inter-departmental and intra-departmental correspondence or on the basis of meetings in state bodies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) before adoption of a mutual agreement on the conditions for disclosure of documents received from foreign states or international organizations.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z418" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. A reasoned answer the refusal of providing information on a written request is communicated to the information user within five business days from the date of registration of the request.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z419" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Heads of information holders bear personal responsibility for organizing the work with requests, for the condition of their reception, registration, record and consideration.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11 as amended by the Law of the Republic of Kazakhstan dated 30.12.2020 № 394-VI (shall come into effect ten calendar days after the day of its first official publication); № 177-VII of 30.12.2022 (shall be promulgated ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 11 as amended by the Law of the Republic of Kazakhstan dated 30.12.2020 № 394-VI (shall come into effect ten calendar days after the day of its first official publication); № 177-VII of 30.12.2022 (shall be promulgated ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 12. Placement of information in the premises occupied by information holders</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z421" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Information holders in the premises occupied by them, shall place information stands and (or) other technical means of similar purpose with information on their activities.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Information holders, whose activities are related to the protection of public order and ensuring public safety, shall be obliged to provide round-the-clock free access to the information stands and (or) other technical means of a similar purpose with information about their activities.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z422" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The information specified in paragraph 1 of this article contains:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the procedure for the information holder, including the procedure for the reception of individuals and representatives of legal entities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4600,166 +4534,158 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 13. Providing access to open meetings</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z424" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Meetings of the Chambers of Parliament of the Republic of Kazakhstan, the Government of the Republic of Kazakhstan and collegial bodies of central executive bodies and local representative and executive bodies of the region, city of republican significance, the capital, district (city of regional significance) are open and accessible to users of information, with the exception of closed meetings, and as well as meetings of law enforcement and special government bodies.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z425" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. When considering issues that fall into the category of information with limited access, as well as in other cases provided for by the laws of the Republic of Kazakhstan, meetings may be held behind closed doors without the presence of information users.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Information users shall be notified of this decision no later than three working days in advance by posting this information on the information holder's Internet resource, in mass media and in the premises occupied by the information holder.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z492" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The procedure for access of information users to meetings of the Chambers of Parliament of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan is determined by their regulations.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The procedure for access of information users to meetings of collegial bodies of central executive bodies and local representative and executive bodies of a region, city of republican significance, the capital, district (city of regional significance) is determined by the rules of access to meetings of information holders, approved by the authorized body in the field of access to information.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z493" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The Chambers of the Parliament of the Republic of Kazakhstan, the Government of the Republic of Kazakhstan, collegial bodies of central executive bodies and local representative and executive bodies of the region, city of republican significance, capital, district (city of regional significance) shall ensure broadcasting of open meetings, including on Internet resources.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4905,128 +4831,122 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Placement of information in the mass media is carried out in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 16. Placement of information on Internet resources</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z429" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Information holders shall create internet resources.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Internet resources created must correspond to the national standard.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z430" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Information holders specified in subparagraph 1) of Article 8 of this Law place Internet resources on a unify platform of internet resources of state bodies.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z431" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Information holders specified in subparagraph 1) of Article 8 of this Law, shall be obliged, within their competence, to place on internet resources with indication of the date of placement and updating:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) general information on activities:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5520,51 +5440,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       statistical information and indicators characterizing the state and dynamics of the industry (sphere) development;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      lists of publicly available electronic information resources, as well as departmental databases (banks) of data, registers, inventories, cadastres under their jurisdiction;</w:t>
+      lists of publicly available digital resources, as well as departmental databases (banks), registers, registries, and cadastres under their jurisdiction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       analytical reports and reviews of activities, as well as reports and progress reports;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6207,146 +6127,140 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) information repeatedly requested by users of information, based on the results of generalization and analysis of received requests;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) other information, the obligation to post which is established by the laws of the Republic of Kazakhstan, or information, the placement of which the state body considers to be necessary.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z432" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Along with the information specified in paragraph 3 of this Article, the central executive body that manages the field of archiving and documentary support for management shall place on its Internet resource the State Stock Catalog containing information about the documents of the National Archival Fund and sources of its acquisition.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z433" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Along with the information specified in paragraph 3 of this Article, the Internet resources of the courts of the Republic of Kazakhstan shall also include:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) judicial acts, except for those not subject to public access;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) schedules for consideration of court cases, taking into account the restrictions established by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z434" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Along with the information specified in paragraph 3 of this Article, the Internet resources of local governments shall also include:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) report on the results of the monitoring of the execution of the budget of a city of district significance, a village, a township, a rural district;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6357,70 +6271,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) time, place of convocation of the gathering, meetings of the local community and issues discussed;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) minutes of the gathering or meeting of the local community, as well as the decisions made at them.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z435" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. On the Internet resources of state institutions that are not state bodies, the following items shall be placed:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) general information about the activity:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6809,70 +6721,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) samples of applications and requests accepted for consideration in accordance with the laws and other regulatory legal acts of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) other information, the obligation to post which is established by the laws of the Republic of Kazakhstan, or information, the placement of which is considered necessary by a state institution that is not a state body.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z436" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. On the Internet resources of the subjects of the quasi-public sector shall be placed:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) general information about the activity:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7351,515 +7261,476 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) samples of applications and requests accepted for consideration in accordance with the laws and other regulatory legal acts of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) other information, the obligation to post which is established by the laws of the Republic of Kazakhstan, or information, the placement of which is considered necessary by the subject of the quasi-public sector.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z437" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. On the Internet resources of recipients of budgetary funds, the information shall be posted regarding the use of budgetary funds allocated from the republican and local budgets, and not classified as information with restricted access.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z438" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. On the Internet resources of market entities occupying a monopoly position, regulatory legal acts of the Republic of Kazakhstan shall be posted that regulate pricing issues for goods (works, services) produced and sold by market entities occupying a monopoly position, as well as prices for goods produced (sold) by them (works, services).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z439" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. On the Internet resources of the performers of the functions of central and (or) local executive bodies, the information shall be posted regarding the implementation of the functions of central and (or) local executive bodies in the relevant industry (sphere) of public administration.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z440" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. The information holder that not having a technical possibility to place information on its own Internet resource, places it on the Internet resource of the local executive body.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z441" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Updating the news line on the internet resource of the information holder should be carried out daily, updating of other sections is carried out not later than three business days from the date of receipt or creation of the information.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z442" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Information on the Internet resource shall be provided in Kazakh and Russian languages. The Internet resource of the information holder can have versions in other languages.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>      14-1. Excluded by the Law of the Republic of Kazakhstan dated 13.01.2025 № 157-VIII (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Information with restricted access shall not be subject of place on on the Internet resource of the information holder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Free access to regulatory legal acts through the Internet shall also be provided through the "digital government" web portal in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14-1. Excluded by the Law of the Republic of Kazakhstan dated 13.01.2025 № 157-VIII (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
+        <w:t xml:space="preserve">      Footnote. Article 16 as amended by Laws of the Republic of Kazakhstan dated 28.12.2016 № 34-VІ (shall be enforced from 01.01.2017); </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as of 25.11.2019 (shall be enforced ten calendar days after its first official publication); dated 30.12.2020 № 394-VI (shall come into effect ten calendar days after the day of its first official publication); dated 12.03.2021 № 15-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 30.12.2021 № 95-VII (shall be enforced ten calendar days after the day of its first official publication); № 129-VII of 27.06.2022 (shall become effective ten calendar days after the date of its first official publication); № 141-VII of 14.07.2022 (shall be brought into force ten calendar days after the date of its first official publication); № 157-VII of 05.11.2022 (shall be effective on 01.01.2023); dated 13.01.2025 № 157-VIII (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z443" w:id="64"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...24 lines deleted...]
-    <w:bookmarkStart w:name="z447" w:id="67"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 17. Posting information on the web portal of the "digital government"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Information users may receive and use information posted in accordance with this Law by information holders on components of the digital government web portal, as well as participate in its discussion, subject to registration on the digital government web portal or authorization on components of the digital government web portal.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. On the Internet portal of open data, the holders of information specified in subparagraphs 1), 2), 3) and 7) of Article 8 of this Law, shall post and timely update open data.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The authorized body in the field of access to information shall have the right to request open data from information owners for placement on the open data Internet portal based on the results of a public opinion poll on the needs of the population of the Republic of Kazakhstan in open data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Information holders shall also have the right to post information on the open data Internet portal for the purposes of proactive dissemination of information.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z448" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. On the Internet portal of open budgets information holders, specified in subparagraphs 1) of Article 8 of this Law, shall post budget reporting, consolidated financial statements, civil budget, results of state audit and financial control, materials, information and documents subject to publication in accordance with the Budget of the Republic of Kazakhstan, as well as a public discussion of draft budget programs and reports on implementation of budget programs shall be held.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z449" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The regulatory policy advisory documents and drafts of regulatory legal acts accompanied by explanatory notes and comparative tables thereto (in cases where laws are amended and/or supplemented), as well as other data stipulated by the government's law-making rules, shall be posted on the open regulatory legal acts web portal by public authorities that develop draft regulatory legal acts prior to submission for approval to the interested public authorities for public discussion. Records of the public discussions shall also be made available on the web portal of open regulatory legal acts.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Placement of information on the Internet portal of open regulatory legal acts shall be carried out in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z450" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. On the Internet portal for assessing the effectiveness of the activities of state bodies information holders, specified in subparagraphs 1) of Article 8 of this Law, within their competence, shall post information on the assessment of the activities of state bodies, reports on the achievement of target indicators of development plans of state bodies and development plans of the region, the city of republican significance, the capital, developed in accordance with the legislation of the Republic of Kazakhstan as well as public discussion of the activity of state bodies shall be held.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z451" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. On the open dialogue web portal, the information providers referred to in sub-paragraphs 1) and 3) of Article 8 hereof shall hold internet conferences and surveys, and the information providers listed in sub-paragraph 3) shall provide responses to requests received via the blog platform of first quasi-public sector entities, excluding those with 100 per cent state participation.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8155,90 +8026,86 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 18. Appeal against the illegal restriction of the right on access to information</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z487" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Illegal restriction of the right on access to information may be appealed in the manner prescribed by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z488" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Complaints against the actions (inaction) of officials, as well as against decisions of state bodies, shall be filed no later than three months when the citizen became aware of the commission of an action or the adoption of a decision by the relevant official or body.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8490,51 +8357,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Internet resources of information holders;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) components of the web portal of the "electronic government";</w:t>
+      3) components of the "digital government" web portal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) online broadcasts of open meetings, recordings and (or) links to recordings of the open meeting saved on a publicly accessible Internet resource;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8561,52 +8428,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) materials, documents and information related to the subject of remote monitoring and (or) unscheduled inspection, on paper and (or) electronic media or copies thereof.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4. Remote control shall be conducted by the authorized body in the field of access to information without visiting the subject of control, based on the analysis and data from information systems, electronic information resources, open sources, mass media, as well as other information regarding the activities of the subject of control. </w:t>
+        <w:t>
+      4. Remote monitoring shall be carried out without a visit to the subject of control by the authorized body in the field of access to information based on the analysis of data from digital systems, digital resources, open sources, mass media, as well as other information about the activities of the subject of control.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. The objectives of remote control are timely suppression and prevention of violations, granting the subjects of control the right to independently eliminate violations identified by the results of remote control. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9282,51 +9149,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) provide unimpeded access to the official (officials) of the authorized body in the sphere of access to information to the territory and premises of the inspected subject of control in compliance with the requirements of pass and in-situ regimes; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) provide the official (officials) of the authorized body in the sphere of access to information with documents (information) on paper and electronic media or copies thereof to be attached to the act on the results of the inspection, as well as access to automated databases (information systems) in accordance with the subject of the inspection;</w:t>
+      2) submit to the official(s) of the authorized body in the field of access to information documents (information) on paper and electronic media or copies thereof for attachment to the report on the results of the inspection carried out, as well as access to automated databases (digital systems) in accordance with the subject of the inspection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) make a note of receipt of the act on the appointment of the inspection on the day of commencement of the inspection and the act on the results of the inspection on the day of completion;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9390,51 +9257,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) unhindered access to the territory and premises of the inspected subject of control in accordance with the subject of the inspection in compliance with the requirements of pass and in-situ regimes;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) receive documents (information) on paper and electronic media or copies thereof to be attached to the report on the results of the inspection or recommendation on elimination of violations, as well as access to automated databases (information systems) in accordance with the subject of the inspection or remote control;</w:t>
+      2) obtain documents (information) on paper and electronic media or their copies for inclusion in the report on the inspection results or recommendations for eliminating violations, as well as access to automated databases (digital systems) in accordance with the subject of the inspection or remote monitoring;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) involve specialists, consultants and experts of state bodies and other organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10873,55 +10740,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11247,31 +11114,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>