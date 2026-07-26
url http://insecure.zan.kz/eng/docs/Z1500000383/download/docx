--- v0 (2026-01-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ff74123" w14:textId="ff74123">
+    <w:p w14:paraId="6855386" w14:textId="6855386">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3079,51 +3079,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) consent to the collection, processing, dissimination and publication of the candidate’s personal data. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      A candidate member of the working group and the Public Council submits the certificates specified in subparagraphs 3) and 4) of part one of this paragraph, independently or through written consent to the request of these certificates by a state body or entity of the quasi-public sector, with the participation of which the Public Council is formed, from information systems.</w:t>
+      A candidate for membership in the working group and the Public Council shall submit the certificates specified in subparagraphs 3) and 4) of part one of this paragraph, independently or through written consent to the request for said certificates by a government agency or quasi-public sector entity, with the participation of which the Public Council is formed, from digital systems.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A member of the working group on the formation of the Public Council shall not be allowed to compete for election to the members of the Public council.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3215,51 +3215,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 - is in the wording of the Law of the Republic of Kazakhstan dated 03.01.2021 № 406-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 02.10.2023 № 31-VIII (shall be enforced six months after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 - is in the wording of the Law of the Republic of Kazakhstan dated 03.01.2021 № 406-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 02.10.2023 № 31-VIII (shall be enforced six months after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3709,51 +3709,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 12 as amended by the Law of the Republic of Kazakhstan dated 03.01.2021 № 406-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.10.2023 № 31-VIII (shall be enforced six months after the date of its first official publication). </w:t>
+        <w:t>      Footnote. Article 12 as amended by the Law of the Republic of Kazakhstan dated 03.01.2021 № 406-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.10.2023 № 31-VIII (shall be enforced six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5575,51 +5575,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>       3. Is excluded by the Law of the Republic of Kazakhstan dated 03.01.2021 № 406-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      3. Is excluded by the Law of the Republic of Kazakhstan dated 03.01.2021 № 406-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6600,55 +6600,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6974,31 +6974,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>