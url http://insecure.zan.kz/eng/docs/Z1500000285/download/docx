--- v0 (2025-11-14)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6f00a0f" w14:textId="6f00a0f">
+    <w:p w14:paraId="c072604" w14:textId="c072604">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1065,79 +1065,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) increasing digital literacy of youth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) developing volunteering activities of young people.</w:t>
+      11) developing volunteering activities of young people;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) promoting the involvement of young people in creative activities and the development of their entrepreneurial activities in the creative industries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 4 as amended by the Law of the Republic of Kazakhstan dated 06.05.2019 № 251-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 168-VII of 26.12.2022 (shall be promulgated sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 4 as amended by the Law of the Republic of Kazakhstan dated 06.05.2019 № 251-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 168-VII of 26.12.2022 (shall be promulgated sixty calendar days after the date of its first official publication); dated 18.02.2026 № 266-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1793,79 +1811,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-2) develops and approves regulatory legal acts in the field of state youth policy in accordance with the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      13-3) ensure the development and implementation of measures to involve young people in creative activities, including through support of youth initiatives and projects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       14) exercise other powers, provided by this Law, other Laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 6 as amended by the Law of the Republic of Kazakhstan dated 13.06.2018 № 160-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.05.2019 № 251-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 168-VII of 26.12.2022 (shall come into force upon the expiry of sixty calendar days from the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 6 as amended by the Law of the Republic of Kazakhstan dated 13.06.2018 № 160-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.05.2019 № 251-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 168-VII of 26.12.2022 (shall come into force upon the expiry of sixty calendar days from the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 18.02.2026 № 266-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6352,55 +6388,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>