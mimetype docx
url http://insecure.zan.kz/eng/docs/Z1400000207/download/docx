--- v1 (2026-03-10)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="154906a" w14:textId="154906a">
+    <w:p w14:paraId="e507cca" w14:textId="e507cca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,69 +145,121 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan dated 10 June, 2014 № 207-V.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...17 lines deleted...]
-      Footnote. The title of the Law as amended by the Law of the Republic of Kazakhstan dated 27.09.2025 № 220-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The title of the Law as amended by the Law of the Republic of Kazakhstan dated 27.09.2025 № 220-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Throughout the text, the words "information and communication technologies", "in the field of informatization", "information and communication and innovative technologies" have been replaced by the words "digital technologies", "in the field of digitalization", "digital and innovative technologies", respectively, in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law shall define the legal status of the “Astana Hub” innovation cluster.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -335,125 +387,125 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Astana Hub autonomous cluster Fund (hereinafter referred to as the Fund) – a non-profit organization established by the Government of the Republic of Kazakhstan and performing the functions stipulated by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       3) Astana Hub innovation Cluster (hereinafter referred to as the Innovation Cluster) – an association of innovation cluster actors to stimulate innovative activity, including in the information and communications technology, through interaction and sharing of existing opportunities, knowledge and experience, research, effective technology transfer, establishment of sustainable partnerships, and dissemination of information;</w:t>
+       3) the Astana Hub innovation cluster (hereinafter referred to as the Innovation cluster) - an association of innovation cluster participants designed to stimulate innovation activities, including in the field of digital technologies, through interaction and joint use of existing opportunities, exchange of knowledge and experience, conducting research, effective technology transfer, establishing sustainable partnerships and disseminating information;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) project of Astana Hub innovation Cluster participant (hereinafter referred to as the project of innovation Cluster Participant) – a set of activities to create or improve production, technologies, goods, works, and services implemented over a specified period of time;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1) Astana Hub actors – legal entities registered as Astana Hub participants in the procedure established by the information technology authority;</w:t>
-[...35 lines deleted...]
-      5) technological development Center – a center that promotes development and creation of innovative technologies, including information and communications technologies, and also provides training in improving production technologies, including its content and implementation;</w:t>
+      4-1) participants of the Astana Hub – legal entities registered as participants of the Astana Hub in the manner determined by the authorized body in the field of digitalization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2) special economic zone "Park of Innovative Technologies" - a special economic zone in the field of digital and innovative technologies, created in accordance with the legislation of the Republic of Kazakhstan on special economic and industrial zones;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) technological development center - a center that shall promote the development and creation of innovative technologies, including digital technologies, and shall also be engaged in training to improve production technologies, including its content and implementation;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) transnational corporation - a legal entity (an aggregate of legal entities), consisting of the main organization and branches, subsidiaries on the territories of several countries;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
@@ -517,51 +569,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced from 01.01.2016); от 24.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 419-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced from 01.01.2016); dated 03.04.2019 № 243-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.12.2021 № 87-VII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 27.09.2025 № 220-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t xml:space="preserve"> (shall be enforced from 01.01.2016); dated 03.04.2019 № 243-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.12.2021 № 87-VII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 27.09.2025 № 220-VIII (effective ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1610,51 +1662,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Participants in the innovation cluster shall be:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z51" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) participants in the special economic zone "Park of Innovative Technologies" included in the single register of participants in the special economic zone, including participants in the special economic zone in the field of information, communication and innovative technologies, operating outside the territory of the special economic zone in accordance with the legislation of the Republic of Kazakhstan on special economic and industrial zones; </w:t>
+      1) participants of the special economic zone "Park of Innovative Technologies" included in the unified register of participants of the special economic zone, including participants of the special economic zone in the field of digital and innovative technologies, operating outside the territory of the special economic zone in accordance with the legislation of the Republic of Kazakhstan on special economic and industrial zones; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z52" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) legal entities with the status of scientific organizations, joint-stock venture capital investment funds, educational organizations, technology parks, industry design bureaus, technology commercialization centers, national development institutes, national management holdings, national holdings, national companies, as well as legal entities engaged in innovative activities included by the Fund in the list of innovation cluster actors;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
@@ -1815,51 +1867,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced from 01.01.2016); от 24.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 419-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced from 01.01.2016); dated 03.04.2019 № 243-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.09.2025 № 220-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t xml:space="preserve"> (shall be enforced from 01.01.2016); dated 03.04.2019 № 243-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.09.2025 № 220-VIII (effective ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1901,51 +1953,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Foreign nationals and stateless persons who are employees of Astana Hub actors or employees of the Fund, their family members (spouse, children, and dependents (subject to availability of supporting documents), shall obtain an entry visa valid for up to five years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. The Fund shall keep records of foreign workers recruited by it and by Astana Hub actors. Information on recruited foreign nationals and stateless persons shall be submitted by the Fund to the migration authority and the National Security Committee of the Republic of Kazakhstan. The content of the information submitted to the migration authority and the National Security Committee of the Republic of Kazakhstan, as well as the frequency and procedure for its submission shall be established by the IT development authority in coordination with the migration authority and the National Security Committee of the Republic of Kazakhstan.</w:t>
+      3. The Fund shall maintain records of foreign labor attracted by it and by Astana Hub participants. Information on attracted foreigners and stateless persons shall be submitted by the Fund to the authorized body for population migration issues and the National Security Committee of the Republic of Kazakhstan. The scope of information submitted to the authorized body for population migration issues and the National Security Committee of the Republic of Kazakhstan, as well as the frequency and procedure for its submission, shall be determined by the authorized body in the field of digitalization in agreement with the authorized body for population migration issues and the National Security Committee of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The Fund and the Astana Hub actors are required to have and keep documents certifying the qualifications of each foreign national and stateless person recruited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1965,51 +2017,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 has been supplemented by Article 7-1 pursuant to the Law of the Republic of Kazakhstan dated 27.09.2025 № 220-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 has been supplemented by Article 7-1 pursuant to the Law of the Republic of Kazakhstan dated 27.09.2025 № 220-VIII (effective ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2395,51 +2447,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-9) assistance in conducting and organizing events aimed at developing innovation in the corporate sector, with the aim of improving interaction between innovation cluster participants;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-10) organizing training of qualified personnel in the information and communication technologies in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      5-10) organization of training of qualified personnel in the field of digital technologies in accordance with the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-11) Approval of the list of innovation cluster actors;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z69" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2471,121 +2523,121 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Footnote. Chapter 3 shall be supplemented by Article 8-1 in accordance with the Law of the Republic of Kazakhstan dated 03.04.2019 № 243-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 27.09.2025 № 220-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>Footnote. Chapter 3 shall be supplemented by Article 8-1 in accordance with the Law of the Republic of Kazakhstan dated 03.04.2019 № 243-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 27.09.2025 № 220-VIII (effective ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z71" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 9. Management bodies of the Fund</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z73" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The supreme governing body of the Fund is the Management Committee. the authorized body in the field of informatization is the head of the authorized body in the field of informatization.</w:t>
+      1. The Fund's highest governing body shall be the Management Committee. The Chairman of the Management Committee is the head of the authorized body in the field of digitalization.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The Regulations on the Management Committee, as well as its composition, are approved by the authorized body in the field of informatization.</w:t>
+      The regulations on the Management Committee, as well as its composition, shall be approved by the authorized body in the field of digitalization.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The exclusive competence of the Management Committee shall include:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z75" w:id="49"/>
     <w:p>
       <w:pPr>
@@ -2700,131 +2752,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The Steering Committee includes representatives of the founder, teachers, researchers, and representatives of public associations, as well as other persons.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z81" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The activities of the Management Committee shall be provided by the authorized body in the field of informatization.</w:t>
+      The activities of the Management Committee shall be ensured by the authorized body in the field of digitalization.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z82" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The current activity of the Fund shall be managed by its executive body, which may be collegial or sole.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z83" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      The executive body of the Fund shall act on the basis of and pursuant to decisions of the Management Committee and the authorized body in the field of informatization. </w:t>
+      The Executive Body of the Fund shall act on the basis of and in pursuance of the decisions of the Management Committee and the authorized body in the field of digitalization. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z84" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The structure and competence of the executive body of the Fund shall be determined by the charter of the Fund. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z85" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The authorized body in the field of informatization shall:</w:t>
+      Authorized body in the field of digitalization:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z86" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) determine the quantitative composition, terms of office of the head and members of the executive body of the Fund; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z87" w:id="61"/>
     <w:p>
@@ -2971,51 +3023,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Footnote. Article 9 as amended by the Law of the Republic of Kazakhstan dated 03.04.2019 № 243-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated December 27, 2019 № 294-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 21.05.2024 № 86-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 27.09.2025 № 220-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>Footnote. Article 9 as amended by the Law of the Republic of Kazakhstan dated 03.04.2019 № 243-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated December 27, 2019 № 294-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 21.05.2024 № 86-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 27.09.2025 № 220-VIII (effective ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z91" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3923,55 +3975,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>