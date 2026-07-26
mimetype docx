--- v1 (2025-12-28)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="558d6f5" w14:textId="558d6f5">
+    <w:p w14:paraId="5a19be1" w14:textId="5a19be1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2423,51 +2423,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) provide the protection of details constituting the state secrets, and departmental control over the observance of secrecy order;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      45) provide the observance of requirements of the informational safety;</w:t>
+      45) ensure compliance with cybersecurity requirements;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) provide protection of the personal details;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2477,51 +2477,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) provide accumulation, preservation and record of documents of the National Archival Fund of the Republic of Kazakhstan and other document materials on the activity of the internal affairs bodies, to issue the archival letters to individuals and legal entities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      48) provide information upon request of the financial monitoring authority from its own information systems in accordance with the legislation of the Republic of Kazakhstan on combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction;</w:t>
+      48) provide, upon request by the authorized financial monitoring authority, information from its own digital systems in accordance with the legislation of the Republic of Kazakhstan on combating the legalization (laundering) of proceeds from crime, the financing of terrorism, and the financing of the proliferation of weapons of mass destruction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) represent the details on criminal cases being in proceedings upon request of the authorized body in the scope of rehabilitation and bankruptcy that are initiated on the crimes against property of relation of debtors, recognized as bankrupts in manner is established by the Law or in relation of which the rehabilitation procedure is applied;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3149,51 +3149,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) take photo, to fingerprint, to produce a sound recording, film and video, to select biological, odor and other samples for registration on criminal records of suspected, accused persons, persons serving a sentence in the institutions of correctional system detained in the special institutions of the internal affairs bodies, registered on preventive record;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) create, use and improve information systems, information and communication and telecommunication networks, communication networks;</w:t>
+      31) create, use, and improve digital systems, digital and telecommunications networks, and communication networks;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) detain persons in the territory adjoining to the institution of correctional system that committed the actions falling within the scope of administrative or criminal legislation, to deliver them to the internal affairs bodies and carry out their personal search;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3375,51 +3375,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 6 as amended by Laws of the Republic of Kazakhstan № 239-V dated 29.09.2014 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); № 343-V dated 02.08.2015 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 479-V dated 29.03.2016 (shall be enforced upon expiry of twenty one calendar days after the day of its first official publication); № 58-VI dated 18.04.2017 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 84-VI dated 03.07.2017 (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated May 24, 2018 № 156-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 28.12.2018 № 208-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated November 25, 2019 № 272-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated December 27, 2019 № 292-VІ (the order of enforcement see Article 2); dated 30.12.2016 № 41-VI (shall be enforced from 01.01.2021); dated 13.05.2020 № 325-VІ (shall be enforced six months after the day of its first official publication); dated 29.06.2021 № 58-VII (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 30.12.2021 № 95-VII (shall be enforced ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII of (effective  sixty calendar days after the date of its first official publication); dated 16.05.2024 № 82-VIII (shall enter into force upon expiry of ten calendar days after its first official publication); dated 330.06.2025 № 202-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 16.07.2025 № 210-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 19.09.2025 № 219 (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 6 as amended by Laws of the Republic of Kazakhstan № 239-V dated 29.09.2014 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); № 343-V dated 02.08.2015 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 479-V dated 29.03.2016 (shall be enforced upon expiry of twenty one calendar days after the day of its first official publication); № 58-VI dated 18.04.2017 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 84-VI dated 03.07.2017 (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated May 24, 2018 № 156-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 28.12.2018 № 208-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated November 25, 2019 № 272-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated December 27, 2019 № 292-VІ (the order of enforcement see Article 2); dated 30.12.2016 № 41-VI (shall be enforced from 01.01.2021); dated 13.05.2020 № 325-VІ (shall be enforced six months after the day of its first official publication); dated 29.06.2021 № 58-VII (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 30.12.2021 № 95-VII (shall be enforced ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII of (effective  sixty calendar days after the date of its first official publication); dated 16.05.2024 № 82-VIII (shall enter into force upon expiry of ten calendar days after its first official publication); dated 330.06.2025 № 202-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 16.07.2025 № 210-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 19.09.2025 № 219 (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4373,75 +4373,75 @@
         </w:rPr>
         <w:t>      4) Excluded by the Law of the Republic of Kazakhstan dated 24.11.2021 № 75-VII (shall be enforced upon expiration of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      5) Is excluded by Law of the Republic of Kazakhstan № 239-V dated  29.09.2014 (shall be enforced upon expiry of ten calendar days after the day its first official publication);</w:t>
+        <w:t>      5) Is excluded by Law of the Republic of Kazakhstan № 239-V dated 29.09.2014 (shall be enforced upon expiry of ten calendar days after the day its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      6) Is excluded by Law of the Republic of Kazakhstan № 239-V dated  29.09.2014 (shall be enforced upon expiry of ten calendar days after the day of its first official publication);</w:t>
+        <w:t>      6) Is excluded by Law of the Republic of Kazakhstan № 239-V dated 29.09.2014 (shall be enforced upon expiry of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      7) Is excluded by Law of the Republic of Kazakhstan № 239-V dated 29.09.2014 (shall be enforced upon expiry of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
@@ -5229,51 +5229,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      18 ) excluded by the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication);</w:t>
+        <w:t>      18) excluded by the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      19) excluded by the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication);</w:t>
       </w:r>
@@ -6693,51 +6693,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Special nature of service in the internal affairs bodies and responsibility of servants established by this Law shall be compensated by additional social rights and benefits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Upon transfer and promotion on service of a servant of the internal affairs bodies linked with movement from one inhabited locality to another over a distance more than fifty kilometers, the installation allowance in amount of two month financial allowance shall be paid to a servant himself (herself) and a half of month financial allowance to each family member that moved together with him (her).</w:t>
+      2. Upon transfer and promotion on service of a servant of the internal affairs bodies linked with movement from one inhabited locality to another over a distance more than fifty kilometers, the installation allowance in amount of two-month financial allowance shall be paid to a servant himself (herself) and a half of month financial allowance to each family member that moved together with him (her).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Upon transfer and promotion on service of a servant of the internal affairs bodies, he (she) shall be reimbursed for the transportation costs of up to ten tons of own property at the expense of the state, as well as for travel on rail, water, road transport, including family members that moved together with him (her).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7168,62 +7168,63 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The Law of the Republic of Kazakhstan dated 21 December, 1995 “On internal affairs bodies of the Republic of Kazakhstan” shall be considered to have lost force (Bulletin of the Supreme Council of the Republic of Kazakhstan, 1995, № 23, Article 154; Bulletin of the Parliament of the Republic of Kazakhstan, 1997, № 7, Article 79; № 12, Article 184; 1998, № 17-18, Article 225; № 23, Article 416; № 24, Article 436; 1999, №8 Article 233, 247; № 23, Article 920; 2000, № 3-4, Article 66; 2001, № 13-14, Article 174; № 17-18 Article 245; № 20, Article 257; № 23, Article 309; 2002., № 17, Article 155; 2003, № 12, Article 82; 2004, № 23, Article 142; № 24, Article 154, 155; 2006, № 1, Article 5; № 3, Article 22; 2007, № 2, Article 18; № 3, Article 20; № 9, Article 67; № 10, Article 69; 2008, № 15-16, Article 61; 2009, № 8, Article 44; № 18, Article 84; № 19, Article 88; 2010 № 5, Article 23; № 7, Article 28, 32; № 8, Article 41; № 24, Article 149; 2011, № 1, Article 2, 3; № 2 Article 25, № 11, Article 102; № 12, Article 111; 2012, № 3, Article 26; № 4, Article 32; № 5, Article 35; № 8, Article 64; № 15, Article 97; 2013, № 1, Article 2,3; № 2, Article 8; № 9, Article 51; № 12, Article 57; № 14, Article 75; № 16, Article 83; № 23-24, Article 116; The Law of the Republic of Kazakhstan dated 7 March, 2014 “On amendments and additions in several legislative acts of the Republic of Kazakhstan on issues of rehabilitation and bankruptcy, tax” published in the newspapers "Yegemen Kazakhstan" and " Kazakhstanskaya Pravda" 15 March, 2014).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7777"/>
-        <w:gridCol w:w="4223"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7777" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -7236,51 +7237,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      The President</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7777" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -7288,51 +7289,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      of the Republic of Kazakhstan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4223" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -7389,55 +7390,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>