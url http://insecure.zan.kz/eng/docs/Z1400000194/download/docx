--- v1 (2025-11-17)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0e6c207" w14:textId="0e6c207">
+    <w:p w14:paraId="f785f6f" w14:textId="f785f6f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -140,1870 +140,1934 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan of April 17, 2014 № 194-V.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z839" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Unofficial translation</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Throughout the text, the words "of disabled people", "of disabled drivers", "to disabled people", "Disabled people", “Disabled person” are replaced, respectively, with the words "of persons with disabilities", "drivers with disabilities", "to persons with disabilities", "Persons with disabilities", "Person with disabilities" by the Law of the Republic of Kazakhstan dated 27.06.2022 № 129-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text, the words "information system", "of the information system", "information systems", "to the information system", "the information system" shall be replaced by the words "digital system", "of the digital system", "digital systems", "to the digital system", "the digital system", respectively, in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Footnote. The preamble was excluded by the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 1. GENERAL CONSIDERATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 1. Main concepts used in the following law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the present law the following basic concepts shall be used:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z841" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Emergency Call System for Accidents and Disasters (hereinafter – the emergency call system) – a state automated digital system, operating with the use of signals and data from navigation satellite systems, ensuring the provision of formalized information on road traffic accidents and other emergency situations on the motor roads of the Republic of Kazakhstan to emergency operational services;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...106 lines deleted...]
-    <w:bookmarkStart w:name="z842" w:id="2"/>
+    <w:bookmarkStart w:name="z842" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) highway is road, specially built or reconstructed in accordance with the project for moving the vehicles, which does not belong to the roadside ownership. Access to it is possible only from other roads through the junctions in the different levels. This road shall: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      has the separate roadways for the traffic in the different directions, isolated from each other by the separating line, not intended for the traffic;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      not have intersections in one level with other roads, railroad and tramroads and pedestrian paths;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      be specially designated as highway;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z843" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) car is a mechanical vehicle, intended for the traffic along the roads and transportation on them of people, loads either equipment, established on it, or towing along the roads of the vehicles, intended for the transportation of people, loads or the equipment, established on it, including trolley buses. This concept does not apply to tractors and self-propelled machines;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...69 lines deleted...]
-      3) car is a mechanical vehicle, intended for the traffic along the roads and transportation on them of people, loads either equipment, established on it, or towing along the roads of the vehicles, intended for the transportation of people, loads or the equipment, established on it, including trolley buses. This concept does not apply to tractors and self-propelled machines;</w:t>
+    <w:bookmarkStart w:name="z844" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the car of special designation is a vehicle, intended for the transportation and (or) escorting the guarded people;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z844" w:id="4"/>
-[...15 lines deleted...]
-      4) the car of special designation is a vehicle, intended for the transportation and (or) escorting the guarded people;</w:t>
+    <w:bookmarkStart w:name="z845" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) a stop is a intentional curtailment of the traffic of vehicle to the period to five minutes either to the larger period, if this is necessary for landing or debarkation of passengers, load or unloading of vehicle;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z845" w:id="5"/>
-[...15 lines deleted...]
-      5) a stop is a intentional curtailment of the traffic of vehicle to the period to five minutes either to the larger period, if this is necessary for landing or debarkation of passengers, load or unloading of vehicle;</w:t>
+    <w:bookmarkStart w:name="z846" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) bicycle – a vehicle having two or more wheels and driven by the muscular power of the people riding it, including using an engine;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z846" w:id="6"/>
-[...15 lines deleted...]
-      6) bicycle – a vehicle having two or more wheels and driven by the muscular power of the people riding it, including using an engine;</w:t>
+    <w:bookmarkStart w:name="z847" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) a bicycle path is a separate road or the part of the road traffic, intended for moving the bicycles and designated by the appropriate sign. Bicycle path structurally is separated from other roads or from other elements of one and the same road traffic;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z847" w:id="7"/>
-[...15 lines deleted...]
-      7) a bicycle path is a separate road or the part of the road traffic, intended for moving the bicycles and designated by the appropriate sign. Bicycle path structurally is separated from other roads or from other elements of one and the same road traffic;</w:t>
+    <w:bookmarkStart w:name="z848" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) bicycle line of road traffic is a line of roadway of the road, intended for moving the bicycles. Bicycle line of road traffic is separated from the remaining roadway with the aid of the longitudinal road marking and special signs;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z848" w:id="8"/>
-[...15 lines deleted...]
-      8) bicycle line of road traffic is a line of roadway of the road, intended for moving the bicycles. Bicycle line of road traffic is separated from the remaining roadway with the aid of the longitudinal road marking and special signs;</w:t>
+    <w:bookmarkStart w:name="z849" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) the populated area is a built-on territory, entrances to which and departures with which are designated by the appropriate signs;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z849" w:id="9"/>
-[...15 lines deleted...]
-      9) the populated area is a built-on territory, entrances to which and departures with which are designated by the appropriate signs;</w:t>
+    <w:bookmarkStart w:name="z850" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) a pedestrian is a person who is not inside of a vehicle on the road and not working on it. Physical persons travelling in wheelchairs for persons with disabilities, driving a bicycle, an electric scooter, a small electric vehicle, a moped, a motorbike, carrying a sledge, a cart, a baby carriage shall be equated to pedestrians;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z850" w:id="10"/>
-[...15 lines deleted...]
-      10) a pedestrian is a person who is not inside of a vehicle on the road and not working on it. Physical persons travelling in wheelchairs for persons with disabilities, driving a bicycle, an electric scooter, a small electric vehicle, a moped, a motorbike, carrying a sledge, a cart, a baby carriage shall be equated to pedestrians;</w:t>
+    <w:bookmarkStart w:name="z851" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) the separately chosen way is a line, intended exclusively for moving public transport, including of light rail. The separately chosen way is separated from the remaining roadway with the aid of the horizontal road marking and road signs;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z851" w:id="11"/>
-[...15 lines deleted...]
-      10-1) the separately chosen way is a line, intended exclusively for moving public transport, including of light rail. The separately chosen way is separated from the remaining roadway with the aid of the horizontal road marking and road signs;</w:t>
+    <w:bookmarkStart w:name="z852" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) a road is an entire line of the earth either the surface of artificial construction, shaped or fitted out and utilized for moving of vehicles and pedestrians in the order, established by present law. Road includes one or several roadways, and also tramroads, pavements, curbs and separating lines in the presence their;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z852" w:id="12"/>
-[...15 lines deleted...]
-      11) a road is an entire line of the earth either the surface of artificial construction, shaped or fitted out and utilized for moving of vehicles and pedestrians in the order, established by present law. Road includes one or several roadways, and also tramroads, pavements, curbs and separating lines in the presence their;</w:t>
+    <w:bookmarkStart w:name="z853" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) a passenger is a person, who is on the vehicle and not running it;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z853" w:id="13"/>
-[...15 lines deleted...]
-      12) a passenger is a person, who is on the vehicle and not running it;</w:t>
+    <w:bookmarkStart w:name="z854" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) road traffic is a complex of the social relations, which appear in the process of people displacing and loads by means of the vehicles or without the same in the limits of roads;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z854" w:id="14"/>
-[...15 lines deleted...]
-      13) road traffic is a complex of the social relations, which appear in the process of people displacing and loads by means of the vehicles or without the same in the limits of roads;</w:t>
+    <w:bookmarkStart w:name="z855" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) coordinates regulatory, design and technical documentation for the design, construction, repair, maintenance of roads and their management in terms of ensuring road safety, taking into account the needs of persons with disabilities in order to ensure equal access to them;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z855" w:id="15"/>
-[...15 lines deleted...]
-      14) coordinates regulatory, design and technical documentation for the design, construction, repair, maintenance of roads and their management in terms of ensuring road safety, taking into account the needs of persons with disabilities in order to ensure equal access to them;</w:t>
+    <w:bookmarkStart w:name="z856" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) a participant in the road traffic is a person, who takes direct part in the process of road traffic as the pedestrian, passenger or driver;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z856" w:id="16"/>
-[...15 lines deleted...]
-      15) a participant in the road traffic is a person, who takes direct part in the process of road traffic as the pedestrian, passenger or driver;</w:t>
+    <w:bookmarkStart w:name="z857" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) a safety of road traffic is a state of road traffic, which reflects the vulnerability of its participants from the road accidents and their consequences, and also from the negative actions of road traffic on the ecological situation, health of population;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z857" w:id="17"/>
-[...15 lines deleted...]
-      16) a safety of road traffic is a state of road traffic, which reflects the vulnerability of its participants from the road accidents and their consequences, and also from the negative actions of road traffic on the ecological situation, health of population;</w:t>
+    <w:bookmarkStart w:name="z858" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) providing safety of road traffic is an activity, directed toward averting of road accidents, the negative actions of road traffic on the ecological situation, health of population, reduction in the gravity of their consequences, and also on the elimination of such consequences;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z858" w:id="18"/>
-[...15 lines deleted...]
-      17) providing safety of road traffic is an activity, directed toward averting of road accidents, the negative actions of road traffic on the ecological situation, health of population, reduction in the gravity of their consequences, and also on the elimination of such consequences;</w:t>
+    <w:bookmarkStart w:name="z859" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) the authorized body for providing of safety of road traffic (further – the authorized organ) is a central executing agency and its territorial subdivisions in the regions, cities of republic value and capital, that exercise leadership within the limits of its scope and interbranch coordination in the field of providing safety of road traffic;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z859" w:id="19"/>
-[...15 lines deleted...]
-      18) the authorized body for providing of safety of road traffic (further – the authorized organ) is a central executing agency and its territorial subdivisions in the regions, cities of republic value and capital, that exercise leadership within the limits of its scope and interbranch coordination in the field of providing safety of road traffic;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19) Is excluded by the Law of the Republic of Kazakhstan dated 05.10.2018 № 184-VI (shall be enforced upon expiry of six months after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z861" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) the organization of road traffic is a complex of organizational-legal, normative-systematic, design-research, organizational and technical, control-regulatory, capable and other measures for control of road traffic;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...71 lines deleted...]
-    <w:bookmarkStart w:name="z862" w:id="21"/>
+    <w:bookmarkStart w:name="z862" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-1) technical means of traffic management – a set of devices, structures and images used on the roads to ensure road safety and increase road capacity;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z864" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) the system of the risk management in the field of road traffic is a system of administration, which ensures taking effective planning and control measures, that is based on the principles of selection, optimum distribution of resources to the most priority directions of control activity;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z864" w:id="22"/>
-[...15 lines deleted...]
-      21) the system of the risk management in the field of road traffic is a system of administration, which ensures taking effective planning and control measures, that is based on the principles of selection, optimum distribution of resources to the most priority directions of control activity;</w:t>
+    <w:bookmarkStart w:name="z865" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) roadway of the road is a part of the road, utilized for moving the vehicles;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z865" w:id="23"/>
-[...15 lines deleted...]
-      22) roadway of the road is a part of the road, utilized for moving the vehicles;</w:t>
+    <w:bookmarkStart w:name="z866" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) the owners of roads are physical or juridical persons, that are the owners of roads or that achieve activity in control of roads on the right of economic conducting or operational control;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z866" w:id="24"/>
-[...15 lines deleted...]
-      23) the owners of roads are physical or juridical persons, that are the owners of roads or that achieve activity in control of roads on the right of economic conducting or operational control;</w:t>
+    <w:bookmarkStart w:name="z867" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) road accident is an event, which arose in the process of road traffic along the road of vehicle and with its participation, the entailed reason for harm to health, death of man, the damage of vehicles, construction, loads or another material damage;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z867" w:id="25"/>
-[...15 lines deleted...]
-      24) road accident is an event, which arose in the process of road traffic along the road of vehicle and with its participation, the entailed reason for harm to health, death of man, the damage of vehicles, construction, loads or another material damage;</w:t>
+    <w:bookmarkStart w:name="z1017" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-1) simplified registration of a traffic accident - registration of documents on a traffic accident without the participation of employees of the internal affairs bodies of the Republic of Kazakhstan in cases established by the Law of the Republic of Kazakhstan "On compulsory insurance of civil liability of vehicle owners";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z1017" w:id="26"/>
-[...15 lines deleted...]
-      24-1) simplified registration of a traffic accident - registration of documents on a traffic accident without the participation of employees of the internal affairs bodies of the Republic of Kazakhstan in cases established by the Law of the Republic of Kazakhstan "On compulsory insurance of civil liability of vehicle owners";</w:t>
+    <w:bookmarkStart w:name="z868" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) driver – a person driving a vehicle, a drover leading cattle, a herd, pack, harness or riding animals along the road. A driving instructor during the educational process is equivalent to a driver;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z868" w:id="27"/>
-[...15 lines deleted...]
-      25) driver – a person driving a vehicle, a drover leading cattle, a herd, pack, harness or riding animals along the road. A driving instructor during the educational process is equivalent to a driver;</w:t>
+    <w:bookmarkStart w:name="z869" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) the driver license is a document, which confirms the right of driving the vehicle of the corresponding category. As the driver license is also considered the document, issued instead of that withdrawn or that lost on that established by the legislation of republic Kazakhstan period, with the presence of the document, which certifies the personality of the owner of the driver license;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z869" w:id="28"/>
-[...15 lines deleted...]
-      26) the driver license is a document, which confirms the right of driving the vehicle of the corresponding category. As the driver license is also considered the document, issued instead of that withdrawn or that lost on that established by the legislation of republic Kazakhstan period, with the presence of the document, which certifies the personality of the owner of the driver license;</w:t>
+    <w:bookmarkStart w:name="z909" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1) intelligent transport system – a complex of interconnected automated systems ensuring management, monitoring and control over road traffic and the activity of transporting passengers, baggage, cargo and postal items, as well as technical means detecting or recording violations of the legislation of the Republic of Kazakhstan on road traffic and on automobile transport, operating in an automatic mode;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z909" w:id="29"/>
-[...15 lines deleted...]
-      26-1) smart transport system - a complex of interconnected automated systems that provide management, monitoring and control of traffic and activities for the transportation of passengers, baggage, cargo and mail, as well as certified special control and measuring technical means, instruments and equipment operating in automatic mode, fixing violations of the legislation of the Republic of Kazakhstan on road traffic and on road transport;</w:t>
+    <w:bookmarkStart w:name="z870" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) unified transport document management system – a digital system ensuring the registration, accounting, processing and storage of documents related to the activity of transporting passengers, baggage, cargo and postal items in the field of automobile transport and the transfer of formalized information on such documents to the relevant authorized state bodies and participants in the transportation process in accordance with the procedure determined by the legislation of the Republic of Kazakhstan on automobile transport;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z870" w:id="30"/>
-[...15 lines deleted...]
-      27) a unified transport document management system - an information system that provides registration, accounting, processing and storage of documents related to the activities of transportation of passengers, baggage, cargo and mail in the field of road transport and the transfer of formalized information about such documents to the relevant authorized state bodies and participants in the transportation process in the manner determined by the legislation of the Republic of Kazakhstan on road transport;</w:t>
+    <w:bookmarkStart w:name="z871" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-1) the administrator of the systems of electronic vehicle passports (vehicle chassis passports) and electronic passports of self-propelled vehicles and other types of equipment (hereinafter referred to as the administrator of electronic passport systems) – is the organization determined by the Eurasian Economic Commission which is entrusted to coordinate actions for the design of electronic passport systems of vehicles (vehicle chassis passports) and electronic passports of self-propelled vehicles and other types of equipment including commissioning, operation, performance optimization, ensuring and controlling access, security, tracking technical support issues for these systems, interacting with system participants and authorities with inclusion of new participants into these systems and initiating measures necessary for harmonizing state legislation of the members of the Eurasian Economic Union in regard to the function;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z871" w:id="31"/>
-[...15 lines deleted...]
-      27-1) the administrator of the systems of electronic vehicle passports (vehicle chassis passports) and electronic passports of self-propelled vehicles and other types of equipment (hereinafter referred to as the administrator of electronic passport systems) – is the organization determined by the Eurasian Economic Commission which is entrusted to coordinate actions for the design of electronic passport systems of vehicles (vehicle chassis passports) and electronic passports of self-propelled vehicles and other types of equipment including commissioning, operation, performance optimization, ensuring and controlling access, security, tracking technical support issues for these systems, interacting with system participants and authorities with inclusion of new participants into these systems and initiating measures necessary for harmonizing state legislation of the members of the Eurasian Economic Union in regard to the function;</w:t>
+    <w:bookmarkStart w:name="z872" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-2) system of electronic passports of vehicles (passports of vehicle chassis) and electronic passports of self-propelled machines and other types of equipment (hereinafter – the system of electronic passports) – a structured complex, including computing and communication equipment, software, linguistic means, digital resources, system personnel and participants and users interacting according to the rules established in this system, as well as implementing the digital technology for performing the established functions of this system;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z872" w:id="32"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z873" w:id="33"/>
+    <w:bookmarkStart w:name="z873" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27-3) a national operator (national administrator) of the system of electronic vehicle passports (vehicle chassis passports) and electronic passports of self-propelled vehicles and other types of equipment (hereinafter referred to as the national operator (national administrator) of the electronic passport system) is a legal entity that organizes the work with the administrator of the electronic passport system by ensuring safety and interaction with participants and authorities of the electronic passport system; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z874" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) vehicle is a machine, intended for the transportation along the roads of people, loads or the equipment, established on it;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z874" w:id="34"/>
-[...15 lines deleted...]
-      28) vehicle is a machine, intended for the transportation along the roads of people, loads or the equipment, established on it;</w:t>
+    <w:bookmarkStart w:name="z875" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-1) the primary registration of vehicle is a state registration of vehicle, for the first time achieved in the territory of republic Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z875" w:id="35"/>
-[...15 lines deleted...]
-      28-1) the primary registration of vehicle is a state registration of vehicle, for the first time achieved in the territory of republic Kazakhstan;</w:t>
+    <w:bookmarkStart w:name="z876" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) the owner of vehicle is the owner of vehicle, and also the person, who manages vehicle on the right of economic conducting or right of operational control or on another law (the right of lease, the order of the corresponding body about the transfer to this face of vehicle). Is not the owner of vehicle the person, who runs vehicle in view of the performance of its official or working responsibilities, including on the basis of working or civil-legal agreement with the owner or another owner of vehicle or on the basis of their command without the formulation of the written form of transaction;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z876" w:id="36"/>
-[...15 lines deleted...]
-      29) the owner of vehicle is the owner of vehicle, and also the person, who manages vehicle on the right of economic conducting or right of operational control or on another law (the right of lease, the order of the corresponding body about the transfer to this face of vehicle). Is not the owner of vehicle the person, who runs vehicle in view of the performance of its official or working responsibilities, including on the basis of working or civil-legal agreement with the owner or another owner of vehicle or on the basis of their command without the formulation of the written form of transaction;</w:t>
+    <w:bookmarkStart w:name="z877" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-1) the average speed of a vehicle is the speed determined by dividing the length of a section of public roads of international or republican significance traveled by the vehicle by the time period during which this distance has been traveled;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z877" w:id="37"/>
-[...15 lines deleted...]
-      29-1) the average speed of a vehicle is the speed determined by dividing the length of a section of public roads of international or republican significance traveled by the vehicle by the time period during which this distance has been traveled;</w:t>
+    <w:bookmarkStart w:name="z878" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-2) vehicle passport (vehicle chassis passport) – a passport issued for motor vehicles intended for use on public roads, having an internal combustion engine with a working volume of more than fifty cubic centimeters or an electric motor (electric motors) with a maximum (total) power of more than four kilowatts and (or) a maximum design speed of more than fifty kilometers per hour, and trailers to them (passport issued to the vehicle chassis in case the chassis is delivered to their consumers);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z878" w:id="38"/>
-[...15 lines deleted...]
-      29-2) vehicle passport (vehicle chassis passport) – a passport issued for motor vehicles intended for use on public roads, having an internal combustion engine with a working volume of more than fifty cubic centimeters or an electric motor (electric motors) with a maximum (total) power of more than four kilowatts and (or) a maximum design speed of more than fifty kilometers per hour, and trailers to them (passport issued to the vehicle chassis in case the chassis is delivered to their consumers);</w:t>
+    <w:bookmarkStart w:name="z879" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-3) electronic vehicle passport (vehicle chassis passport) – a vehicle passport (vehicle chassis passport) issued in the system of electronic vehicle passports (vehicle chassis passports);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z879" w:id="39"/>
-[...15 lines deleted...]
-      29-3) electronic vehicle passport (vehicle chassis passport) – a vehicle passport (vehicle chassis passport) issued in the system of electronic vehicle passports (vehicle chassis passports);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) the state registration of vehicle is a procedure of the admittance of vehicle to the participation in the road traffic, achieved by the authorized body after checking of the correspondence of documents to the legislation of republic Kazakhstan, collation of the identification numbers of vehicle with the delivery of certificate of the registration of vehicle and awarding of state registration identification tag;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z880" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) certificate of the state registration of vehicle is a document, which confirms the admittance of vehicle to the participation in the road traffic;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:p>
-[...33 lines deleted...]
-      31) certificate of the state registration of vehicle is a document, which confirms the admittance of vehicle to the participation in the road traffic;</w:t>
+    <w:bookmarkStart w:name="z881" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) active safety of vehicles is a complex of the design and performance properties of the vehicles, directed toward averting of road accidents and exception of the prerequisites of their appearance, connected with the design features of vehicle;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z881" w:id="41"/>
-[...15 lines deleted...]
-      32) active safety of vehicles is a complex of the design and performance properties of the vehicles, directed toward averting of road accidents and exception of the prerequisites of their appearance, connected with the design features of vehicle;</w:t>
+    <w:bookmarkStart w:name="z882" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) the passive restraint of vehicles – complex of design and operating characteristics of the vehicles, directed toward reduction in the gravity of road accidents;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z882" w:id="42"/>
-[...15 lines deleted...]
-      33) the passive restraint of vehicles – complex of design and operating characteristics of the vehicles, directed toward reduction in the gravity of road accidents;</w:t>
+    <w:bookmarkStart w:name="z883" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) the authorized body in the region of transport and communication – central executing agency, which exercises leadership in the field of truck transport, and also in the limits, provided by the legislation of republic Kazakhstan, interbranch coordination;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z883" w:id="43"/>
-[...15 lines deleted...]
-      34) the authorized body in the region of transport and communication – central executing agency, which exercises leadership in the field of truck transport, and also in the limits, provided by the legislation of republic Kazakhstan, interbranch coordination;</w:t>
+    <w:bookmarkStart w:name="z884" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) the region of activity is a territory, determined by the authorized body in the region of transport and communication, on which are absent the stationary lines of the technical inspection;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z884" w:id="44"/>
-[...15 lines deleted...]
-      35) the region of activity is a territory, determined by the authorized body in the region of transport and communication, on which are absent the stationary lines of the technical inspection;</w:t>
+    <w:bookmarkStart w:name="z885" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) state report – annual report about the state of safety of road traffic;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z885" w:id="45"/>
-[...15 lines deleted...]
-      36) state report – annual report about the state of safety of road traffic;</w:t>
+    <w:bookmarkStart w:name="z886" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) state registration identification tag – article, which is the property of state and the containing individual alphanumeric designation, appropriated to mechanical vehicle and prepared in accordance with the requirements of national standard. This concept applies to identification tags “transit”;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z886" w:id="46"/>
-[...15 lines deleted...]
-      37) state registration identification tag – article, which is the property of state and the containing individual alphanumeric designation, appropriated to mechanical vehicle and prepared in accordance with the requirements of national standard. This concept applies to identification tags “transit”;</w:t>
+    <w:bookmarkStart w:name="z887" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) a mechanical vehicle is a self–propelled road vehicle powered by an engine, with the exception of electric scooters, small electric vehicles and rail vehicles. The concept also applies to tractors and self-propelled vehicles when they participate in road traffic;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z887" w:id="47"/>
-[...15 lines deleted...]
-      38) a mechanical vehicle is a self–propelled road vehicle powered by an engine, with the exception of electric scooters, small electric vehicles and rail vehicles. The concept also applies to tractors and self-propelled vehicles when they participate in road traffic;</w:t>
+    <w:bookmarkStart w:name="z888" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) the operation of mechanical vehicle – stage of the life cycle of mechanical vehicle, which includes its use according to the designation from the moment of its state registration to the moment of utilization;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z888" w:id="48"/>
-[...15 lines deleted...]
-      39) the operation of mechanical vehicle – stage of the life cycle of mechanical vehicle, which includes its use according to the designation from the moment of its state registration to the moment of utilization;</w:t>
+    <w:bookmarkStart w:name="z889" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) unified digital system of mandatory technical inspection of mechanical vehicles and their trailers – a digital database containing information on the owners of mechanical vehicles and their trailers, mechanical vehicles and their trailers, and the results of mandatory technical inspection;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z889" w:id="49"/>
-[...15 lines deleted...]
-      40) the united information system of the required technical inspection of mechanical vehicles and trailers to them – the electronic database, which contains the information about the owners of mechanical vehicles and trailers to them, mechanical vehicles also of trailers to them, the results of conducting the required technical inspection;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40-1) operator of the unified digital system of mandatory technical inspection of mechanical vehicles and their trailers – a joint-stock company designated by the authorized body in the field of transport and communications and carrying out the maintenance, development, integration and support of the unified digital system of mandatory technical inspection of mechanical vehicles and their trailers;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z891" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) a moped is a two– or three-wheeled mechanical vehicle equipped with an internal combustion engine with an engine capacity not exceeding fifty cubic centimeters or an electric motor and having a maximum design speed of not more than fifty kilometers per hour. Scooters, bikes, and other mechanical vehicles with similar characteristics are considered to be mopeds;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z890" w:id="50"/>
-[...15 lines deleted...]
-      40-1) the operator of the unified information system of compulsory technical inspection of motor vehicles and trailers thereto - is a joint stock company determined by the competent authority in the sphere of transport and communications and engaged in the maintenance, development, integration and support of the unified information system of compulsory technical inspection of motor vehicles and trailers thereto;</w:t>
+    <w:bookmarkStart w:name="z892" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) motorcycle – two-wheeled mechanical vehicle with the lateral trailer or without it, that has engine. To the motorcycles are made level the three- and four-wheeled vehicles, whose weight without the load does not exceed four hundred kilograms, scooters with the cylinder capacity, which exceeds fifty cubic centimeters, and other vehicles with the similar characteristics;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z891" w:id="51"/>
-[...15 lines deleted...]
-      41) a moped is a two– or three-wheeled mechanical vehicle equipped with an internal combustion engine with an engine capacity not exceeding fifty cubic centimeters or an electric motor and having a maximum design speed of not more than fifty kilometers per hour. Scooters, bikes, and other mechanical vehicles with similar characteristics are considered to be mopeds;</w:t>
+    <w:bookmarkStart w:name="z893" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) required technical inspection – periodic process of the diagnosis of the technical state of mechanical vehicles and trailers to them for correspondence to the requirements, established by the legislation of republic Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z892" w:id="52"/>
-[...15 lines deleted...]
-      42) motorcycle – two-wheeled mechanical vehicle with the lateral trailer or without it, that has engine. To the motorcycles are made level the three- and four-wheeled vehicles, whose weight without the load does not exceed four hundred kilograms, scooters with the cylinder capacity, which exceeds fifty cubic centimeters, and other vehicles with the similar characteristics;</w:t>
+    <w:bookmarkStart w:name="z894" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) parking – area of vehicle parking, which is the section of road, organized in accordance with the normative legal reports, affirmed in that established by the legislation of republic Kazakhstan order;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z893" w:id="53"/>
-[...15 lines deleted...]
-      43) required technical inspection – periodic process of the diagnosis of the technical state of mechanical vehicles and trailers to them for correspondence to the requirements, established by the legislation of republic Kazakhstan;</w:t>
+    <w:bookmarkStart w:name="z895" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44-1) parking space – a specially designated area or place for stopping and(or) parking a vehicle, including outside automobile roads;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z894" w:id="54"/>
-[...15 lines deleted...]
-      44) parking – area of vehicle parking, which is the section of road, organized in accordance with the normative legal reports, affirmed in that established by the legislation of republic Kazakhstan order;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44-2) passport of a self-propelled machine and other types of equipment – passport issued for vehicles with an internal combustion engine with a working volume of more than fifty cubic centimeters or an electric motor (electric motors) with a maximum (total) power of more than four kilowatts tractors, self-propelled road construction, utility, agricultural machinery, and other land-based non-rail mechanical vehicles (except for motor vehicles designed for use on public roads with a maximum design speed of more than fifty kilometers per hour) and trailers for them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44-3) electronic passport of a self-propelled machine and other types of equipment – a passport of a self-propelled machine and other types of equipment issued within the system of electronic passports for self-propelled machines and other types of equipment;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z897" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) parking – territory, which is the specially equipped building (part of the building), construction (part of the construction), including one- either multilevel civil construction or the special open area, intended for storing (stand) the vehicles and organized in accordance with the normative legal reports;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z895" w:id="55"/>
-[...15 lines deleted...]
-      44-1) parking space – a specially designated area or place for stopping and(or) parking a vehicle, including outside automobile roads;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46) excluded by the Law of the Republic of Kazakhstan dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z899" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) technical inspection operator – a legal entity or individual entrepreneur engaged in mandatory technical inspection activities and authorized to work as technical inspection operators;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:p>
-[...51 lines deleted...]
-      45) parking – territory, which is the specially equipped building (part of the building), construction (part of the construction), including one- either multilevel civil construction or the special open area, intended for storing (stand) the vehicles and organized in accordance with the normative legal reports;</w:t>
+    <w:bookmarkStart w:name="z900" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) the center of the technical inspection is a complex, intended for fulfilling the works on the diagnosis of the technical state of mechanical vehicles and trailers to them, that has for these purposes the stationary and (or) mobile line of the technical inspection;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z901" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) the diagnostic map of the technical inspection is a document, which contains the information about the owner and mechanical vehicle also of trailers to it with the enumeration of the parameters of technical state of mechanical vehicle and trailers to it and the results of required technical inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z902" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) the stationary line of the technical inspection is a complex, equipped with the means of the diagnosis of mechanical vehicles and trailers to them for conducting the required technical inspection, located in the building or construction;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z903" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) the mobile line of the technical inspection is a mobile complex, which consists of the special vehicle or of the mobile construction (container type), equipped with the means of the diagnosis of mechanical vehicles and trailers to them for conducting the required technical inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z904" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) a parking lot is an intentional curtailment of the road traffic of vehicle to the period of more than five minutes for reasons, not connected with embarkation or debarkation of passengers either with load or by unloading vehicle;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z905" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) a trailer is a vehicle, not equipped with engine and intended for the traffic in the composition with the mechanical vehicle. Concept is extended also to the semitrailers and trailer-breakings up;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z1069" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53-1) small electric vehicle – a vehicle equipped with an electric motor, designed for individual movement, having one or more wheels, with the exception of electric scooters and bicycles with an electric motor;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z906" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) special operational services – services, which render special aid with the road accidents and other emergencies on the motor roads of republic Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z907" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) the device of the call of special operational services – the device, which achieves and which ensures the determination of coordinates, speed and the direction of the traffic of vehicle with the aid of the signals is not less than two operational global orbital navigation satellite systems, the transfer of communication about the vehicle with the road accident and another emergency, or double-sided oral communication with the special operational services on the networks of mobile radiotelephone circuit;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z908" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) the operator of the system of special call – authorized organization, which accomplishes control of the system of special call;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-1) electric vehicle - a mechanical vehicle equipped and driven by an electric motor receiving energy from batteries, capacitive storage and (or) fuel cells, and charged exclusively using an external source of electric energy;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1070" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) an electric scooter - a vehicle of individual mobility, having two or three wheels, designed for the movement of one person by means of an electric motor(s), without a seat, with a maximum design speed of not more than twenty-five kilometres per hour.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>46) excluded by the Law of the Republic of Kazakhstan dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication);</w:t>
+        <w:t>      Footnote. Article 1 with the changes, introduced by laws of the Republic of Kazakhstan dated 29.12.2014 №269- V (shall be enforced from 01.01.2015); dated 27.10.2015 № 364-V (shall be enforced after ten calendar days after the day of its first official publication); dated 17.11.2015 № 407-V (shall be enforced from 01.01.2016); dated 03.07.2017 № 83-VI (shall be enforced after ten calendar days after the day of its first official publication); dated 05.10.2018 № 184-VI (entry into force see Article 2); № 249-VI as of 19.04.2019 (shall be enforced ten calendar days after its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 01.07.2021); dated 12.07.2022 № 138–VII (shall be enforced sixty calendar days after the day of its first official publication); № 223-VII of 19.04.2023 (shall enter into force ten calendar days after the date of its first official publication); № 12-VIII of 29.06.2023 (shall become effective sixty calendar days after the date of its first official publication); dated 18.07.2024 № 126-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 03.10.2024 № 130-VIII (for the procedure of entry into force, see art. 2); dated 17.07.2025 № 213-VIII (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z899" w:id="57"/>
-[...215 lines deleted...]
-      56) the operator of the system of special call – authorized organization, which accomplishes control of the system of special call;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 2. Legislation of the Republic of Kazakhstan on road traffic</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z911" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The legislation of the Republic of Kazakhstan on road traffic is based on the Constitution of the Republic of Kazakhstan and consists of this law and other normative legal acts of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:p>
-[...33 lines deleted...]
-      57) an electric scooter - a vehicle of individual mobility, having two or three wheels, designed for the movement of one person by means of an electric motor(s), without a seat, with a maximum design speed of not more than twenty-five kilometres per hour.</w:t>
+    <w:bookmarkStart w:name="z912" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. International treaties ratified by the Republic of Kazakhstan have priority over this Law. The procedure and conditions of operation in the territory of the Republic of Kazakhstan of international treaties to which the Republic of Kazakhstan is a party are determined by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:p>
-[...74 lines deleted...]
-      1. The legislation of the Republic of Kazakhstan on road traffic is based on the Constitution of the Republic of Kazakhstan and consists of this law and other normative legal acts of the Republic of Kazakhstan.</w:t>
+    <w:bookmarkStart w:name="z913" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Legal relations regulated by the legislation of the Republic of Kazakhstan on road traffic are not subject to the legislation of the Republic of Kazakhstan on public procurement in terms of the acquisition of goods, works, services for the production of driver's licenses, certificates of state registration of vehicles, state registration plates.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z912" w:id="70"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4303,133 +4367,151 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24-2) carries out measures to organize and ensure the integration of information systems in the field of road traffic.</w:t>
-[...17 lines deleted...]
-      The integration of information systems in the field of road traffic includes measures to organize and ensure information interaction between information systems of informatization objects in a single information space;</w:t>
+      24-2) carries out measures for organizing and ensuring the integration of digital systems in the sphere of road traffic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The integration of digital systems in the sphere of road traffic includes measures for organizing and ensuring interaction between digital systems of digitalization objects in a unified digital space;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-3) develops and approves regulatory legal acts in the field of traffic road and ensuring its safety in accordance with the purpose and objectives of this Law and the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      24-4) develops and approves the procedure for maintaining records and assigning a registration number to an electric scooter by legal entities and individual entrepreneurs engaged in the activity of renting out electric scooters, as well as its form and template;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       25) performs other powers provided by this Law, other laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 with the changes made by laws of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced after ten calendar days after day of his first official publication); of 29.03.2016 № 479-V (shall be enforced after twenty one calendar days after day of his first official publication); of 03.07.2017 № 83-VI (shall be enforced after ten calendar days after day of his first official publication); dated 24.05.2018 № 156-VI (shall be entered into force upon the expiry of ten calendar days after the day of its first official publication); dated 05.10.2018 № 184-IV (shall be enforced upon expiry of six months after its first official publication); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); № 223-VII of 19.04.2023 (shall enter into force ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 with the changes made by laws of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced after ten calendar days after day of his first official publication); of 29.03.2016 № 479-V (shall be enforced after twenty one calendar days after day of his first official publication); of 03.07.2017 № 83-VI (shall be enforced after ten calendar days after day of his first official publication); dated 24.05.2018 № 156-VI (shall be entered into force upon the expiry of ten calendar days after the day of its first official publication); dated 05.10.2018 № 184-IV (shall be enforced upon expiry of six months after its first official publication); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); № 223-VII of 19.04.2023 (shall enter into force ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication); dated 30.12.2025 № 246-VIII (shall be enacted upon the expiry of six months after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4662,97 +4744,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-4) defines the legal entity performing functions of the operator of system of the emergency challenge;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-5) approves the requirements for specialized software performing information interaction with the unified information system for mandatory technical inspection of motor vehicles and their trailers;</w:t>
+      5-5) approves requirements for specialized software that interacts with the unified digital system for mandatory technical inspection of motor vehicles and trailers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) performs other powers provided by this Law, other laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11 with the changes made by laws of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced after ten calendar days after day of his first official publication); of 29.12.2014 № 269-V (shall be enforced from 01.01.2015); № 249-VI as of 19.04.2019 (shall be enforced ten calendar days after its first official publication); № 223-VII of 19.04.2023 (shall be put into effect ten calendar days after the date of its first official publication); dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 11 with the changes made by laws of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced after ten calendar days after day of his first official publication); of 29.12.2014 № 269-V (shall be enforced from 01.01.2015); № 249-VI as of 19.04.2019 (shall be enforced ten calendar days after its first official publication); № 223-VII of 19.04.2023 (shall be put into effect ten calendar days after the date of its first official publication); dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8018,51 +8100,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) to carry out in accordance with the legislation of the Republic of Kazakhstan the detention of the wanted vehicles; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) refuse to provide a public service to a person who failed to timely execute a resolution on the imposition of an administrative penalty in the form of a fine and (or) an order on the need to pay a fine in the field of road safety, prior to their execution;</w:t>
+      9) refuse to provide a state service to a person who has an unfulfilled order on the imposition of an administrative penalty in the form of a fine and (or) an order on a warning or the need to pay a fine in the area of ensuring road safety, until they are fulfilled;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) allow the driver to leave the cabin (saloon) of the vehicle in cases of absence from his side of the threat to life or health of the employee of the internal affairs body (wrongful conduct, similarity with the person being wanted, suspicion in the state intoxication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8082,51 +8164,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan of 03.07.2017 № 83-VI (shall be put into effect after ten calendar days after the date of its first official publication); № 249-VI as of 19.04.2019 (shall be enforced ten calendar days after its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); № 223-VII of 19.04.2023 (shall take effect ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan of 03.07.2017 № 83-VI (shall be put into effect after ten calendar days after the date of its first official publication); № 249-VI as of 19.04.2019 (shall be enforced ten calendar days after its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); № 223-VII of 19.04.2023 (shall take effect ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9584,72 +9666,252 @@
       7) organize activities to improve the skills of drivers in providing first aid to victims of road traffic accidents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The specialized enterprises which are carrying out activities for transportation by motor and land city electric transport establish special rules and impose to drivers of vehicles requirements for safety of traffic taking into account a sort of freights, features of their transportations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Legal entities and individual entrepreneurs engaged in the activity of renting out electric scooters shall be obliged to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) carry out maintenance and withdraw faulty electric scooters from operation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ensure the identification of users, their verification for the presence of a valid driver's license for the right to drive a vehicle of any category and the absence of information on the deprivation of the right to drive vehicles through the implementation of integration with digital systems of authorized bodies. Not allow the rental and driving of electric scooters on the roadway by persons under eighteen years of age and not having or deprived of the right to drive vehicles;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) warn users of possible fines or consequences for violating the rules of use;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) during the trip, monitor the behavior of users using technologies for tracking the location and speed of movement of electric scooters;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) automatically limit the maximum permitted speed of electric scooters in zones with different speed regimes for electric scooters established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) not allow electric scooters to be left where they may create obstacles for pedestrians and transport;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) conclude a contract of compulsory insurance of civil liability of vehicle owners for each electric scooter;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) maintain records with the assignment and placement of a registration number on the electric scooter in accordance with the procedure determined by the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) transmit data on the location of electric scooters to the authorized body for the purposes of ensuring public order and safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 28 as amended by the Law of the Republic of Kazakhstan dated 07.07.2020 № 361-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 28 as amended by the Law of the Republic of Kazakhstan dated 07.07.2020 № 361-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 30.12.2025 № 246-VIII (shall be enacted upon the expiry of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13334,123 +13596,165 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 42-1. The parking in the places equipped with the special certified devices intended for collection of payment for the parking and accounting of time of the parking of vehicles</w:t>
-[...71 lines deleted...]
-      4. Parking in places equipped with special certified devices designed to charge for parking and record the time of parking of vehicles, without payment, is prohibited, except for the cases provided for in parts two and three of this paragraph and parking rules in places equipped with special certified devices designed to charge for parking and record the time of parking of vehicles.</w:t>
+        <w:t>Article 42-1. Parking in places designated by local executive bodies of the cities of Astana, Almaty as paid communal parking spaces</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of Article 42-1 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The locations of paid communal parking spaces shall be determined by local executive bodies of the cities of Astana, Almaty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Parking in the places provided for by paragraph 1 of this Article shall be carried out in accordance with the rules for organizing road traffic, in the part not regulated by the road traffic rules, and the tariffication approved by local representative bodies of the cities of Astana, Almaty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3. Excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Parking in paid communal parking spaces without payment shall be prohibited, except for the cases provided for by parts two and three of this paragraph and the rules for organizing road traffic in the part not regulated by the road traffic rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The following vehicles shall be exempted from the fee for the use of parking in the places provided for in paragraph 1 of this article on the basis of the relevant supporting document:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13550,79 +13854,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Vehicles of operational and special services with flashing beacons of blue and (or) red color are also exempt from payment for the use of parking in places provided for by paragraph 1 of this article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Control of observance of rules of the parking in the places equipped with the special certified devices intended for collection of payment for the parking and accounting of time of the parking of vehicles is carried out by local executive bodies of areas, cities of republican value and the capital.</w:t>
+      5. Control over compliance with the rules for organizing road traffic, in the part not regulated by the road traffic rules, shall be exercised by local executive bodies of the cities of Astana, Almaty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 6 is supplemented with article 42-1 according to the Law of the Republic of Kazakhstan dated 05.05.2015 № 312-V (shall be enforced after ten calendar days after day of its first official publication); with the changes made by laws of the Republic of Kazakhstan dated 29.10.2015 № 376-V (shall be enforced dated 01.01.2016); dated 03.07.2017 № 83-VI (shall be enforced after ten calendar days after day of its first official publication); dated 18.07.2024 № 126-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 6 is supplemented with article 42-1 according to the Law of the Republic of Kazakhstan dated 05.05.2015 № 312-V (shall be enforced after ten calendar days after day of its first official publication); with the changes made by laws of the Republic of Kazakhstan dated 29.10.2015 № 376-V (shall be enforced dated 01.01.2016); dated 03.07.2017 № 83-VI (shall be enforced after ten calendar days after day of its first official publication); dated 18.07.2024 № 126-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -15326,51 +15630,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The vehicle stop bases upon the demand of the employee of law-enforcement bodies are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) violation by the driver of the vehicle of requirements of the real Law and (or) traffic regulations, including the road traffic offense recorded by the certified special technical tool and the device;</w:t>
+      1) a violation by a driver of the provisions of this Act and/or traffic rules, including a traffic violation detected or recorded by automated means;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) work on search of the hijacked, stolen vehicles and also vehicles which drivers fled places of the road accidents, other crimes connected with use of vehicles;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15560,69 +15864,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) to be presented and to show upon the demand of the driver the official ID for acquaintance and establishment of a surname and a position; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) to explain the vehicle stop reason; </w:t>
+      3) to explain the vehicle, stop reason; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) in case violation by the driver of the vehicle of requirements of the real Law and (or) road traffic regulations is recorded by the certified special technical means and devices, to show to the driver the corresponding materials for acquaintance. </w:t>
+      4) if a violation by a vehicle driver of the requirements of this Act and/or traffic rules is detected or recorded automatically, present the relevant materials to the driver for review. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. In the presence of the bases of a stop of the vehicle and after performance by the employee of law-enforcement bodies of all actions established by paragraph 3 of the real article, the driver is obliged to fulfill legal requirements of the employee of law-enforcement bodies. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15642,51 +15946,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 52 with the changes made by the Law of the Republic of Kazakhstan dated 03.07.2017 № 83-VI (shall be enforced after ten calendar days after day of its first official publication); № 12-VIII of 29.06.2023 (shall become effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 52 with the changes made by the Law of the Republic of Kazakhstan dated 03.07.2017 № 83-VI (shall be enforced after ten calendar days after day of its first official publication); № 12-VIII of 29.06.2023 (shall become effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -16067,51 +16371,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) exercise repair of the vehicle and its maintenance on the carriageway, except for cases established by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2) create an obstacle to road traffic or danger to road traffic;</w:t>
+        <w:t>
+      2) create an obstacle to road traffic or danger to road traffic;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) damage roads and technical means of road traffic regulation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16990,51 +17295,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) limit the maximum speed determined in the prescribed manner; limit the speed indicated on “Speed limit” sign on the vehicle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Exceeding the maximum speed of a vehicle is determined by recording or calculating the average speed of a vehicle using certified special control and measuring equipment and devices operating in automatic mode;</w:t>
+      Exceeding the maximum speed limit shall be determined by detecting, recording, or calculating the vehicle’s average speed using certified technical monitoring and measuring equipment and devices operating in automatic mode;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) to interfere with other road users; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18493,51 +18798,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 54 as amended by Laws of the Republic of Kazakhstan dated 04.07.2014 № 233-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 03.07.2017 № 83-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.07.2018 № 166-VI (shall be enforced from 01.01.2019); № 249-VI as of 19.04.2019 (shall be enforced ten calendar days after its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 01.02.2021 № 1-VII (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 01.07.2021); dated 12.07.2022 № 138-VII (shall be enforced sixty calendar days after the date of its first official publication); № 206-VII of 14.03.2023 (shall be enacted ten calendar days after the date of its first official publication); dated 18.07.2024 № 126-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 03.10.2024 № 130-VIII (for the procedure of entry into force, see art. 2).</w:t>
+        <w:t>      Footnote. Article 54 as amended by Laws of the Republic of Kazakhstan dated 04.07.2014 № 233-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 03.07.2017 № 83-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.07.2018 № 166-VI (shall be enforced from 01.01.2019); № 249-VI as of 19.04.2019 (shall be enforced ten calendar days after its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 01.02.2021 № 1-VII (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 01.07.2021); dated 12.07.2022 № 138-VII (shall be enforced sixty calendar days after the date of its first official publication); № 206-VII of 14.03.2023 (shall be enacted ten calendar days after the date of its first official publication); dated 18.07.2024 № 126-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 03.10.2024 № 130-VIII (for the procedure of entry into force, see art. 2); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -20135,130 +20440,154 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) execution of conditions for admission to international road traffic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      1-1. Electric scooters rented out by legal entities and sole proprietors shall be permitted to participate in road traffic provided they have a valid compulsory civil liability insurance policy for vehicle owners and a registration number affixed to the electric scooter, in accordance with the procedures established by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2. Admission of persons to participate in road traffic on the territory of the Republic of Kazakhstan shall carry out by:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) issuance of driving licenses;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 60 as amended by Laws of the Republic of Kazakhstan dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015).</w:t>
+        <w:t>      2) is excluded by the Law of the Republic of Kazakhstan dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 60 as amended by Laws of the Republic of Kazakhstan dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 30.12.2025 № 246-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 61. Confirmation of conformity of vehicles, items of equipment and spare parts that can be installed and (or) used on vehicles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20773,50 +21102,122 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) is not registered in the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) is temporarily imported into the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. A vehicle shall be deemed to be in international transit through the territory of the Republic of Kazakhstan if it is operated by a citizen of the Republic of Kazakhstan who has a permanent residence outside the Republic of Kazakhstan, and:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) is owned by that person;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) is not registered in the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) has been temporarily imported into the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. A vehicle participating in international traffic may be on the territory of the Republic of Kazakhstan for up to one year from the moment of crossing the State Border of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -20980,51 +21381,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 65 – as amended by the Law of the Republic of Kazakhstan dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 65 – as amended by the Law of the Republic of Kazakhstan dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -22210,51 +22611,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ensuring the protection of information in the electronic passport system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) providing the integration of the electronic passport system with state information systems as well as with information systems of foreign countries of similar purpose;</w:t>
+      5) ensuring the integration of the electronic passport system with government digital systems, as well as with digital systems of foreign countries serving a similar purpose;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) interaction with the administrator and participants of the electronic passport system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22328,100 +22729,100 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 10 is supplemented by Article 71-1 in accordance with the Law of the Republic of Kazakhstan dated 05.10.2018 № 184-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 25.06.2020 № 347-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 03.10.2024 № 130-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 10 is supplemented by Article 71-1 in accordance with the Law of the Republic of Kazakhstan dated 05.10.2018 № 184-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 25.06.2020 № 347-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 03.10.2024 № 130-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 72. Registration data of a vehicle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Compulsory registration data of a vehicle entered in the document on state registration and that subject to state registration in the information system of the authorized body, the following basic details shall be:</w:t>
+      1. The mandatory registration data for a vehicle, which is entered into the state registration document and subject to state record-keeping in the digital system of the authorized body, includes the following basic information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) alphanumeric designation of the state registration number plate;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22665,79 +23066,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) country-manufacturer of cars (Kazakhstan (other).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. The authorized body in the field of customs after the customs operations related to the release of vehicles, directed information to a single information system of state registration of vehicles of the authorized body in the manner determined by the joint act.</w:t>
+      2. After completing customs operations related to the release of vehicles, the authorized customs authority shall transmit the information to the authorized authority’s unified digital system for state registration of vehicles in accordance with the procedure established by a joint act.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 72 as amended by Laws of the Republic of Kazakhstan dated 28.11.2014 № 257 (shall be enforced from 01.01.2015); dated 03.10.2024 № 130-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 72 as amended by Laws of the Republic of Kazakhstan dated 28.11.2014 № 257 (shall be enforced from 01.01.2015); dated 03.10.2024 № 130-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -24619,51 +25020,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Notification received by the authorized body from the training organization on training the drivers of vehicles shall be the basis for the authorized body of internal recording of such organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Registration of educational organizations for the training of drivers of vehicles and registration of training groups are carried out through the information system of the authorized body in accordance with the laws of the Republic of Kazakhstan.</w:t>
+      The registration of driver training institutions and training groups shall be carried out through the digital system of the authorized body in accordance with the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The head of an educational institution for the training of vehicle drivers must have a qualification certificate of an “instructor” or “master of vocational training” or “master of driving instruction during the educational process”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -26466,51 +26867,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Officials exercising state control in the field of road safety shall be sent to re-pass compulsory technical inspection of vehicle owners in the case of a road accident with the occurrence of malfunctions in which the operation of vehicles shall be prohibited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The officials of the authorized body shall examine the fact of passing compulsory technical inspection by a motor vehicle carrying out by requesting details to unify information system of compulsory technical inspection of motor vehicles and trailers to its.</w:t>
+      By officials of the authorized body, verification of the fact of undergoing mandatory technical inspection of a mechanical vehicle shall be carried out by requesting information from the unified digital system of mandatory technical inspection of mechanical vehicles and their trailers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Diagnostic technical inspection card is a document confirming the passing of compulsory technical inspection by a motor vehicle used in international motor service and compliance with the requirements established by international treaties ratified by the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -26850,69 +27251,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. For passing mandatory technical inspection, the owner of the vehicle presents to the operator of the technical inspection the vehicle and the certificate of state registration of the vehicle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The technical inspection operator shall ensure the entering of data of the certificate of state registration of a vehicle and details contained in the diagnostic technical inspection map to the unify information system of compulsory technical inspection of motor vehicles and trailers to its.</w:t>
-[...17 lines deleted...]
-      6-1. The procedure for the functioning of the unified information system for mandatory technical inspection of motor vehicles and their trailers is determined by the rules for organizing and conducting a mandatory technical inspection of motor vehicles and their trailers, the frequency of mandatory technical inspection of motor vehicles and their trailers, except for motor vehicles and their trailers of the Armed Forces, other troops and military formations.</w:t>
+      The technical inspection operator shall ensure the entry of data from the vehicle state registration certificate and information contained in the diagnostic inspection card into the unified digital system of mandatory technical inspection of mechanical vehicles and their trailers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. The procedure for the functioning of the unified digital system of mandatory technical inspection of mechanical vehicles and their trailers shall be determined by the rules for organizing and conducting mandatory technical inspection of mechanical vehicles and their trailers, and the periodicity of undergoing mandatory technical inspection of mechanical vehicles and their trailers, with the exception of mechanical vehicles and their trailers of the Armed Forces, other troops and military formations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. If, following the results of compulsory technical inspection of a vehicle, no faults and conditions shall reveal under which the vehicle and trailers shall not allowed to operate, a compulsory technical inspection shall be recognized as passed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -27198,133 +27599,277 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. The operator of the unified information system for mandatory technical inspection of motor vehicles and their trailers provides:</w:t>
+      14. The operator of the unified digital system of mandatory technical inspection of mechanical vehicles and their trailers shall ensure:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       reliability and protection of information contained in the unified information system for mandatory technical inspection of motor vehicles and their trailers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      the authorized body and the authorized body for transport and communications with access to the unified information system for mandatory technical inspection of motor vehicles and their trailers;</w:t>
-[...17 lines deleted...]
-      protection of personal data of owners of motor vehicles and their trailers.</w:t>
+      access of the authorized body and the authorized body in the field of transport and communications to the unified digital system of mandatory technical inspection of mechanical vehicles and their trailers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      protection of personal data of owners of motor vehicles and their trailers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the provision to the technical inspection operator of the services of the unified digital system of mandatory technical inspection of mechanical vehicles and their trailers on the basis of a contract for the provision of services of the unified digital system of mandatory technical inspection of mechanical vehicles and their trailers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. The operator of the unified digital system of mandatory technical inspection of mechanical vehicles and their trailers shall not be permitted to provide the services of the unified digital system of mandatory technical inspection of mechanical vehicles and their trailers to the technical inspection operator upon detecting the fact of conducting a vehicle technical inspection in violation of the requirements of this Law, expressed in:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      failure to submit information to the unified digital system of mandatory technical inspection of mechanical vehicles and their trailers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      failure to notify or untimely notification of a change in the location of the technical inspection center;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      failure to inform the population about the schedule for conducting mandatory technical inspection in the region of activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      compilation and issuance of a diagnostic inspection card that does not conform to the form approved by the authorized body in the field of transport and communications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Upon elimination of the identified violations of the requirements specified in paragraph 15 of this Article, the technical inspection operator shall provide the operator of the unified digital system of mandatory technical inspection of mechanical vehicles and their trailers with information on the elimination of the identified violations, accompanied by materials proving the fact of elimination of the violations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      After confirmation by the operator of the unified digital system of mandatory technical inspection of mechanical vehicles and their trailers of the elimination of the identified violations, the technical inspection operator provided for by part one of this paragraph shall be provided with the services of the unified digital system of mandatory technical inspection of mechanical vehicles and their trailers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 88 as amended by Laws of the Republic of Kazakhstan dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after its first official publication); dated 19.04.2019 № 249-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); № 272-VI as of 25.11.2019 (shall be enforced ten calendar days after its first official publication); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 88 as amended by Laws of the Republic of Kazakhstan dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after its first official publication); dated 19.04.2019 № 249-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); № 272-VI as of 25.11.2019 (shall be enforced ten calendar days after its first official publication); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication); dated 17.12.2025 № 241-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -27347,51 +27892,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. The authorized body in the field of transport and communications issues permits for the activities of technical inspection operators in accordance with the Law of the Republic of Kazakhstan "On Permits and Notifications". </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. The authorized body in the field of transport and communications shall develop, coordinate with the authorized body in the field of permits and notifications and the authorized body in the field of informatization and approve a regulatory legal act on approval of licensing requirements and a list of documents confirming compliance with them, application forms for obtaining permits of the second category, forms of permits of the second category, rules for implementation of licensing procedures and the rules for the activities of technical inspection operators. </w:t>
+      2. The authorized body for transport and communications shall draft, coordinate with the authorized body for permits and notifications and the authorized body for digitalization, and approve a regulatory legal act establishing the permit requirements and the list of documents confirming compliance with them, as well as the application forms for obtaining a second-category permit, forms for second-category permits, rules for conducting permitting procedures, and rules for the activities of technical inspection operators. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Technical inspection operators, in order to carry out activities related to the mandatory technical inspection of vehicles, must: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -27447,51 +27992,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 89 as amended by the Law of the Republic of Kazakhstan dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 89 as amended by the Law of the Republic of Kazakhstan dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -27657,51 +28202,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) inform the internal affairs bodies of the facts of replacing the numbered units (engine, chassis, body) that do not comply with this certificate of state registration of the vehicle, presentation to technical inspection of vehicles of stateless registration license number plates or with signs not corresponding to those specified in the certificate of state registration of the transport facilities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) present information to the unified information system of compulsory technical inspection of motor vehicles and trailers to it following the results of the compulsory technical inspection;</w:t>
+      7) submit data to the unified digital system for mandatory technical inspections of motor vehicles and their trailers based on the results of such inspections;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) within five calendar days, notify the authorized body in the field of transport and communications about changing the location of the technical inspection center;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -27829,51 +28374,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 91 as amended by Laws of the Republic of Kazakhstan dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 05.10.2018 № 184-IV (shall be enforced upon expiry of six months after its first official publication); № 272-VI as of 25.11.2019 (shall be enforced ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 91 as amended by Laws of the Republic of Kazakhstan dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 05.10.2018 № 184-IV (shall be enforced upon expiry of six months after its first official publication); № 272-VI as of 25.11.2019 (shall be enforced ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -28257,55 +28802,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>