--- v2 (2026-07-26)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f785f6f" w14:textId="f785f6f">
+    <w:p w14:paraId="7f152b2" w14:textId="7f152b2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,159 +145,127 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan of April 17, 2014 № 194-V.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Unofficial translation</w:t>
-[...93 lines deleted...]
-        <w:t>Footnote. The preamble was excluded by the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>
+      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote.  Throughout the text, the words "of disabled people", "of disabled drivers", "to disabled people", "Disabled people", “Disabled person” are replaced, respectively, with the words "of persons with disabilities", "drivers with disabilities", "to persons with disabilities", "Persons with disabilities", "Person with disabilities" by the Law of the Republic of Kazakhstan dated 27.06.2022 № 129-VII (shall be enforced ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      throughout the text, the words "information system", "of the information system", "information systems", "to the information system", "the information system" shall be replaced by the words "digital system", "of the digital system", "digital systems", "to the digital system", "the digital system", respectively, in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      throughout the text hereod, the words “transport and communications sector” have been replaced by the words “transport sector” as per Law № 326-VIII of the Republic of Kazakhstan of 24.06.2026 (shall come into force sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The preamble was excluded by the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 1. GENERAL CONSIDERATIONS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -307,90 +275,86 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 1. Main concepts used in the following law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the present law the following basic concepts shall be used:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z841" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Emergency Call System for Accidents and Disasters (hereinafter – the emergency call system) – a state automated digital system, operating with the use of signals and data from navigation satellite systems, ensuring the provision of formalized information on road traffic accidents and other emergency situations on the motor roads of the Republic of Kazakhstan to emergency operational services;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z842" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) highway is road, specially built or reconstructed in accordance with the project for moving the vehicles, which does not belong to the roadside ownership. Access to it is possible only from other roads through the junctions in the different levels. This road shall: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       has the separate roadways for the traffic in the different directions, isolated from each other by the separating line, not intended for the traffic;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -401,1673 +365,1543 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       not have intersections in one level with other roads, railroad and tramroads and pedestrian paths;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       be specially designated as highway;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z843" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) car is a mechanical vehicle, intended for the traffic along the roads and transportation on them of people, loads either equipment, established on it, or towing along the roads of the vehicles, intended for the transportation of people, loads or the equipment, established on it, including trolley buses. This concept does not apply to tractors and self-propelled machines;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z844" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) the car of special designation is a vehicle, intended for the transportation and (or) escorting the guarded people;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z845" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) a stop is a intentional curtailment of the traffic of vehicle to the period to five minutes either to the larger period, if this is necessary for landing or debarkation of passengers, load or unloading of vehicle;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z847" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) a bicycle is a vehicle having two or more wheels and propelled by the muscular power of the persons riding it;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) a bicycle path is a separate road or the part of the road traffic, intended for moving the bicycles and designated by the appropriate sign. Bicycle path structurally is separated from other roads or from other elements of one and the same road traffic;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z848" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) bicycle line of road traffic is a line of roadway of the road, intended for moving the bicycles. Bicycle line of road traffic is separated from the remaining roadway with the aid of the longitudinal road marking and special signs;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z849" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) the populated area is a built-on territory, entrances to which and departures with which are designated by the appropriate signs;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z850" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) a pedestrian is a person who is not inside of a vehicle on the road and not working on it. Physical persons travelling in wheelchairs for persons with disabilities, driving a bicycle, an electric scooter, a small electric vehicle, a moped, a motorbike, carrying a sledge, a cart, a baby carriage shall be equated to pedestrians;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z851" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) the separately chosen way is a line, intended exclusively for moving public transport, including of light rail. The separately chosen way is separated from the remaining roadway with the aid of the horizontal road marking and road signs;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z852" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) a road is an entire line of the earth either the surface of artificial construction, shaped or fitted out and utilized for moving of vehicles and pedestrians in the order, established by present law. Road includes one or several roadways, and also tramroads, pavements, curbs and separating lines in the presence their;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z853" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) a passenger is a person, who is on the vehicle and not running it;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z854" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) road traffic is a complex of the social relations, which appear in the process of people displacing and loads by means of the vehicles or without the same in the limits of roads;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z855" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) coordinates regulatory, design and technical documentation for the design, construction, repair, maintenance of roads and their management in terms of ensuring road safety, taking into account the needs of persons with disabilities in order to ensure equal access to them;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z856" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) a participant in the road traffic is a person, who takes direct part in the process of road traffic as the pedestrian, passenger or driver;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z857" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) a safety of road traffic is a state of road traffic, which reflects the vulnerability of its participants from the road accidents and their consequences, and also from the negative actions of road traffic on the ecological situation, health of population;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z858" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) providing safety of road traffic is an activity, directed toward averting of road accidents, the negative actions of road traffic on the ecological situation, health of population, reduction in the gravity of their consequences, and also on the elimination of such consequences;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z859" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) the authorized body for providing of safety of road traffic (further – the authorized organ) is a central executing agency and its territorial subdivisions in the regions, cities of republic value and capital, that exercise leadership within the limits of its scope and interbranch coordination in the field of providing safety of road traffic;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>19) Is excluded by the Law of the Republic of Kazakhstan dated 05.10.2018 № 184-VI (shall be enforced upon expiry of six months after its first official publication).</w:t>
+        <w:t>      19) Is excluded by the Law of the Republic of Kazakhstan dated 05.10.2018 № 184-VI (shall be enforced upon expiry of six months after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z861" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) the organization of road traffic is a complex of organizational-legal, normative-systematic, design-research, organizational and technical, control-regulatory, capable and other measures for control of road traffic;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...30 lines deleted...]
-    <w:bookmarkStart w:name="z864" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20-1) technical means of traffic management – a set of devices, structures and images used on the roads to ensure road safety and increase road capacity;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) the system of the risk management in the field of road traffic is a system of administration, which ensures taking effective planning and control measures, that is based on the principles of selection, optimum distribution of resources to the most priority directions of control activity;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z865" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) roadway of the road is a part of the road, utilized for moving the vehicles;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z866" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) the owners of roads are physical or juridical persons, that are the owners of roads or that achieve activity in control of roads on the right of economic conducting or operational control;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z867" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) road accident is an event, which arose in the process of road traffic along the road of vehicle and with its participation, the entailed reason for harm to health, death of man, the damage of vehicles, construction, loads or another material damage;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z1017" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-1) simplified registration of a traffic accident - registration of documents on a traffic accident without the participation of employees of the internal affairs bodies of the Republic of Kazakhstan in cases established by the Law of the Republic of Kazakhstan "On compulsory insurance of civil liability of vehicle owners";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z868" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) driver – a person driving a vehicle, a drover leading cattle, a herd, pack, harness or riding animals along the road. A driving instructor during the educational process is equivalent to a driver;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z869" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) the driver license is a document, which confirms the right of driving the vehicle of the corresponding category. As the driver license is also considered the document, issued instead of that withdrawn or that lost on that established by the legislation of republic Kazakhstan period, with the presence of the document, which certifies the personality of the owner of the driver license;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z909" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-1) intelligent transport system – a complex of interconnected automated systems ensuring management, monitoring and control over road traffic and the activity of transporting passengers, baggage, cargo and postal items, as well as technical means detecting or recording violations of the legislation of the Republic of Kazakhstan on road traffic and on automobile transport, operating in an automatic mode;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z870" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) unified transport document management system – a digital system ensuring the registration, accounting, processing and storage of documents related to the activity of transporting passengers, baggage, cargo and postal items in the field of automobile transport and the transfer of formalized information on such documents to the relevant authorized state bodies and participants in the transportation process in accordance with the procedure determined by the legislation of the Republic of Kazakhstan on automobile transport;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z871" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27-1) the administrator of the systems of electronic vehicle passports (vehicle chassis passports) and electronic passports of self-propelled vehicles and other types of equipment (hereinafter referred to as the administrator of electronic passport systems) – is the organization determined by the Eurasian Economic Commission which is entrusted to coordinate actions for the design of electronic passport systems of vehicles (vehicle chassis passports) and electronic passports of self-propelled vehicles and other types of equipment including commissioning, operation, performance optimization, ensuring and controlling access, security, tracking technical support issues for these systems, interacting with system participants and authorities with inclusion of new participants into these systems and initiating measures necessary for harmonizing state legislation of the members of the Eurasian Economic Union in regard to the function;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z872" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27-2) system of electronic passports of vehicles (passports of vehicle chassis) and electronic passports of self-propelled machines and other types of equipment (hereinafter – the system of electronic passports) – a structured complex, including computing and communication equipment, software, linguistic means, digital resources, system personnel and participants and users interacting according to the rules established in this system, as well as implementing the digital technology for performing the established functions of this system;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z873" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27-3) a national operator (national administrator) of the system of electronic vehicle passports (vehicle chassis passports) and electronic passports of self-propelled vehicles and other types of equipment (hereinafter referred to as the national operator (national administrator) of the electronic passport system) is a legal entity that organizes the work with the administrator of the electronic passport system by ensuring safety and interaction with participants and authorities of the electronic passport system; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z875" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) a vehicle (including an unmanned vehicle) is a device designed for the carriage on roads of people, goods or equipment mounted on it;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28-1) the primary registration of vehicle is a state registration of vehicle, for the first time achieved in the territory of republic Kazakhstan;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z876" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) the owner of vehicle is the owner of vehicle, and also the person, who manages vehicle on the right of economic conducting or right of operational control or on another law (the right of lease, the order of the corresponding body about the transfer to this face of vehicle). Is not the owner of vehicle the person, who runs vehicle in view of the performance of its official or working responsibilities, including on the basis of working or civil-legal agreement with the owner or another owner of vehicle or on the basis of their command without the formulation of the written form of transaction;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z877" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29-1) the average speed of a vehicle is the speed determined by dividing the length of a section of public roads of international or republican significance traveled by the vehicle by the time period during which this distance has been traveled;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z878" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29-2) vehicle passport (vehicle chassis passport) – a passport issued for motor vehicles intended for use on public roads, having an internal combustion engine with a working volume of more than fifty cubic centimeters or an electric motor (electric motors) with a maximum (total) power of more than four kilowatts and (or) a maximum design speed of more than fifty kilometers per hour, and trailers to them (passport issued to the vehicle chassis in case the chassis is delivered to their consumers);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z879" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29-3) electronic vehicle passport (vehicle chassis passport) – a vehicle passport (vehicle chassis passport) issued in the system of electronic vehicle passports (vehicle chassis passports);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) the state registration of vehicle is a procedure of the admittance of vehicle to the participation in the road traffic, achieved by the authorized body after checking of the correspondence of documents to the legislation of republic Kazakhstan, collation of the identification numbers of vehicle with the delivery of certificate of the registration of vehicle and awarding of state registration identification tag;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z880" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) certificate of the state registration of vehicle is a document, which confirms the admittance of vehicle to the participation in the road traffic;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z881" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) active safety of vehicles is a complex of the design and performance properties of the vehicles, directed toward averting of road accidents and exception of the prerequisites of their appearance, connected with the design features of vehicle;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z882" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) the passive restraint of vehicles – complex of design and operating characteristics of the vehicles, directed toward reduction in the gravity of road accidents;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z885" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) an authorised transport authority is the central executive body in charge for the management of road transport and, within the limits envisaged by the legislation of the Republic of Kazakhstan, for inter-sectoral coordination;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) area of operation is a territory designated by the competent transport authority in which there are no permanent vehicle inspection centres;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) state report – annual report about the state of safety of road traffic;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z886" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) state registration identification tag – article, which is the property of state and the containing individual alphanumeric designation, appropriated to mechanical vehicle and prepared in accordance with the requirements of national standard. This concept applies to identification tags “transit”;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z887" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) a mechanical vehicle is a self–propelled road vehicle powered by an engine, with the exception of electric scooters, small electric vehicles and rail vehicles. The concept also applies to tractors and self-propelled vehicles when they participate in road traffic;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z888" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) the operation of mechanical vehicle – stage of the life cycle of mechanical vehicle, which includes its use according to the designation from the moment of its state registration to the moment of utilization;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z889" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) unified digital system of mandatory technical inspection of mechanical vehicles and their trailers – a digital database containing information on the owners of mechanical vehicles and their trailers, mechanical vehicles and their trailers, and the results of mandatory technical inspection;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z892" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40-1) an operator of the unified digital system for the compulsory roadworthiness testing of motor vehicles and their trailers is a public limited company designated by the competent transport authority and responsible for the management, development, integration and maintenance of the unified digital system for the compulsory roadworthiness testing of motor vehicles and their trailers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) a moped is a two- or three-wheeled motor vehicle fitted with an internal combustion engine with a cylinder capacity not exceeding fifty cubic centimetres, or an electric motor, and having a maximum design speed of no more than fifty kilometres per hour. Motorised bicycles, mopeds, scooters and other motorised vehicles with similar specifications shall be treated as equivalent to mopeds;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) motorcycle – two-wheeled mechanical vehicle with the lateral trailer or without it, that has engine. To the motorcycles are made level the three- and four-wheeled vehicles, whose weight without the load does not exceed four hundred kilograms, scooters with the cylinder capacity, which exceeds fifty cubic centimeters, and other vehicles with the similar characteristics;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z893" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) required technical inspection – periodic process of the diagnosis of the technical state of mechanical vehicles and trailers to them for correspondence to the requirements, established by the legislation of republic Kazakhstan;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z894" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43-1) a driving school training ground is a specially equipped, fenced-off area for teaching practical vehicle handling skills, comprising elements (exercises) that simulate road traffic conditions, equipped with road markings, road signs and other technical means of traffic management under the procedure laid down by the authorised body;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) parking – area of vehicle parking, which is the section of road, organized in accordance with the normative legal reports, affirmed in that established by the legislation of republic Kazakhstan order;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44-1) a parking space is a specially designated area (internal access roads within residential complexes), part of a building or structure (underground and multi-storey car parks) or a place for stopping and/or parking a vehicle, including off public roads;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44-2) passport of a self-propelled machine and other types of equipment – passport issued for vehicles with an internal combustion engine with a working volume of more than fifty cubic centimeters or an electric motor (electric motors) with a maximum (total) power of more than four kilowatts tractors, self-propelled road construction, utility, agricultural machinery, and other land-based non-rail mechanical vehicles (except for motor vehicles designed for use on public roads with a maximum design speed of more than fifty kilometers per hour) and trailers for them;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44-3) electronic passport of a self-propelled machine and other types of equipment – a passport of a self-propelled machine and other types of equipment issued within the system of electronic passports for self-propelled machines and other types of equipment;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z897" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) parking – territory, which is the specially equipped building (part of the building), construction (part of the construction), including one- either multilevel civil construction or the special open area, intended for storing (stand) the vehicles and organized in accordance with the normative legal reports;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>      46) excluded by the Law of the Republic of Kazakhstan dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) technical inspection operator – a legal entity or individual entrepreneur engaged in mandatory technical inspection activities and authorized to work as technical inspection operators;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) the center of the technical inspection is a complex, intended for fulfilling the works on the diagnosis of the technical state of mechanical vehicles and trailers to them, that has for these purposes the stationary and (or) mobile line of the technical inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) the diagnostic map of the technical inspection is a document, which contains the information about the owner and mechanical vehicle also of trailers to it with the enumeration of the parameters of technical state of mechanical vehicle and trailers to it and the results of required technical inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) the stationary line of the technical inspection is a complex, equipped with the means of the diagnosis of mechanical vehicles and trailers to them for conducting the required technical inspection, located in the building or construction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) the mobile line of the technical inspection is a mobile complex, which consists of the special vehicle or of the mobile construction (container type), equipped with the means of the diagnosis of mechanical vehicles and trailers to them for conducting the required technical inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) a parking lot is an intentional curtailment of the road traffic of vehicle to the period of more than five minutes for reasons, not connected with embarkation or debarkation of passengers either with load or by unloading vehicle;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) a trailer is a vehicle, not equipped with engine and intended for the traffic in the composition with the mechanical vehicle. Concept is extended also to the semitrailers and trailer-breakings up;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53-1) small electric vehicle – a vehicle equipped with an electric motor, designed for individual movement, having one or more wheels, with the exception of electric scooters and bicycles with an electric motor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Small electric vehicles shall include gyro-scooters, segways, electric skateboards, monowheels and other vehicles with similar specifications;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) special operational services – services, which render special aid with the road accidents and other emergencies on the motor roads of republic Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) the device of the call of special operational services – the device, which achieves and which ensures the determination of coordinates, speed and the direction of the traffic of vehicle with the aid of the signals is not less than two operational global orbital navigation satellite systems, the transfer of communication about the vehicle with the road accident and another emergency, or double-sided oral communication with the special operational services on the networks of mobile radiotelephone circuit;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) the operator of the system of special call – authorized organization, which accomplishes control of the system of special call;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-1) electric vehicle - a mechanical vehicle equipped and driven by an electric motor receiving energy from batteries, capacitive storage and (or) fuel cells, and charged exclusively using an external source of electric energy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) an electric scooter - a vehicle of individual mobility, having two or three wheels, designed for the movement of one person by means of an electric motor(s), without a seat, with a maximum design speed of not more than twenty-five kilometres per hour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>46) excluded by the Law of the Republic of Kazakhstan dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication);</w:t>
+        <w:t>      Footnote. Article 1 with the changes, introduced by laws of the Republic of Kazakhstan dated 29.12.2014 №269- V (shall be enforced from 01.01.2015); dated 27.10.2015 № 364-V (shall be enforced after ten calendar days after the day of its first official publication); dated 17.11.2015 № 407-V (shall be enforced from 01.01.2016); dated 03.07.2017 № 83-VI (shall be enforced after ten calendar days after the day of its first official publication); dated 05.10.2018 № 184-VI (entry into force see Article 2); № 249-VI as of 19.04.2019 (shall be enforced ten calendar days after its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 01.07.2021); dated 12.07.2022 № 138–VII (shall be enforced sixty calendar days after the day of its first official publication); № 223-VII of 19.04.2023 (shall enter into force ten calendar days after the date of its first official publication); № 12-VIII of 29.06.2023 (shall become effective sixty calendar days after the date of its first official publication); dated 18.07.2024 № 126-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 03.10.2024 № 130-VIII (for the procedure of entry into force, see art. 2); dated 17.07.2025 № 213-VIII (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); № 326-VIII of 24.06.2026 (shall be enacted sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z899" w:id="55"/>
-[...298 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 2. Legislation of the Republic of Kazakhstan on road traffic</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z911" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The legislation of the Republic of Kazakhstan on road traffic is based on the Constitution of the Republic of Kazakhstan and consists of this law and other normative legal acts of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z912" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. International treaties ratified by the Republic of Kazakhstan have priority over this Law. The procedure and conditions of operation in the territory of the Republic of Kazakhstan of international treaties to which the Republic of Kazakhstan is a party are determined by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z913" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Legal relations regulated by the legislation of the Republic of Kazakhstan on road traffic are not subject to the legislation of the Republic of Kazakhstan on public procurement in terms of the acquisition of goods, works, services for the production of driver's licenses, certificates of state registration of vehicles, state registration plates.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3677,87 +3511,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) provides legal education and informing the population on road traffic safety issues;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) develops rules of state registration and accounting of separate types of vehicles on vehicle identification number, training of drivers of mechanical transport vehicles, acceptance of examinations and issue of car driver licenses;</w:t>
+      4) approve the rules for the state registration and record-keeping of certain types of vehicles by vehicle identification number, the training of drivers of motor vehicles, the conduct of driving tests and the issue of driving licences, and the suspension and reinstatement of the right to drive a motor vehicle;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) draw up and approve the rules for the registration of pledges, amendments, additions and the termination of registered pledges of vehicles in accordance with the civil legislation of the Republic of Kazakhstan and the Law of the Republic of Kazakhstan “On the Registration of Pledges of Movable Property”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) adopts road traffic regulations, basic provisions on the admission of vehicles to operation, and a list of operational and special services, whose vehicles are subject to being equipped with special light and sound signals and painted according to special colour schemes;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) organize and implement state control over road traffic and ensuring its safety;</w:t>
+      6) organise and exercise state control over road traffic and ensure its safety, including through the use of technical devices that detect or record breaches of the legislation of the Republic of Kazakhstan on road traffic and road transport, operating in automatic mode and installed on public roads and on vehicles belonging to state bodies, ambulance services, and carriers providing regular road transport services for passengers and luggage;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3780,50 +3632,68 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-2) develops the system of risks assessment and test sheets for the purpose of the state control;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-3) organise and exercise state supervision over the activities of professional associations and training organisations providing training for vehicle drivers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      7) excluded by the Law of the Republic of Kazakhstan dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -4266,50 +4136,86 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) develops and approves rules of forming and implementation of activity of the qualification commission, an order of carrying out certification of candidates for teachers, training officers and masters of driving instruction during educational process on training of transport drivers, a form and a reporting frequency of the activity by professional associations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-1) draw up and approve the rules for maintaining a register of training organisations providing training for vehicle drivers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-2) maintain a register of training organisations for the training of vehicle drivers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      23) it is excluded by the Law of the Republic of Kazakhstan dated 29.03.2016 № 479-V (shall be enforced after twenty-one calendar days after day of his first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -4335,51 +4241,51 @@
         </w:rPr>
         <w:t>      24) it is excluded by the Law of the Republic of Kazakhstan dated 03.07.2017 № 83-VI (shall be enforced after ten calendar days after day of his first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      24-1) approves rules of state registration and accounting of separate types of vehicles on vehicle identification number, training of drivers of mechanical transport vehicles, acceptance of examinations and issue of car driver licenses;</w:t>
+        <w:t>      24-1) excluded by Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall come into force sixty calendar days after the date of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4421,146 +4327,164 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-3) develops and approves regulatory legal acts in the field of traffic road and ensuring its safety in accordance with the purpose and objectives of this Law and the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24-4) develops and approves the procedure for maintaining records and assigning a registration number to an electric scooter by legal entities and individual entrepreneurs engaged in the activity of renting out electric scooters, as well as its form and template;</w:t>
+      24-4) issue Category 2 licences to training organisations providing driver training;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-5) develop, coordinate with the authorised body responsible for licences and notifications and the authorised body responsible for digitalisation, and approve a regulatory legal act setting out the licensing requirements for driving training organisations to carry out driver training activities, as well as the list of documents confirming compliance with those requirements;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) performs other powers provided by this Law, other laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 with the changes made by laws of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced after ten calendar days after day of his first official publication); of 29.03.2016 № 479-V (shall be enforced after twenty one calendar days after day of his first official publication); of 03.07.2017 № 83-VI (shall be enforced after ten calendar days after day of his first official publication); dated 24.05.2018 № 156-VI (shall be entered into force upon the expiry of ten calendar days after the day of its first official publication); dated 05.10.2018 № 184-IV (shall be enforced upon expiry of six months after its first official publication); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); № 223-VII of 19.04.2023 (shall enter into force ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication); dated 30.12.2025 № 246-VIII (shall be enacted upon the expiry of six months after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 with the changes made by laws of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced after ten calendar days after day of his first official publication); of 29.03.2016 № 479-V (shall be enforced after twenty one calendar days after day of his first official publication); of 03.07.2017 № 83-VI (shall be enforced after ten calendar days after day of his first official publication); dated 24.05.2018 № 156-VI (shall be entered into force upon the expiry of ten calendar days after the day of its first official publication); dated 05.10.2018 № 184-IV (shall be enforced upon expiry of six months after its first official publication); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); № 223-VII of 19.04.2023 (shall enter into force ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 30.06.2025 № 203-VIII (shall be enforced ten calendar days after the day of its first official publication); dated 30.12.2025 № 246-VIII (shall be enacted upon the expiry of six months after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); № 326-VIII of 24.06.2026 (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 11. Competence of authorized body in the field of transport and communications</w:t>
-[...17 lines deleted...]
-      Authorized body in the field of transport and communications:</w:t>
+        <w:t xml:space="preserve">Article 11. Powers of the authorised body in the field of transport </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The authorised body for transport shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) exercises the state control of observance of an order of the organization and carrying out obligatory technical inspection of mechanical transport vehicles and trailers to them operators of technical inspection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8089,62 +8013,86 @@
       7) Participate in fulfillment of functions of the State customer entrusted to the authorized body on development and manufacture of technical means of control over observance of road traffic rules, rescue equipment, applied on Place of a traffic accident in order to reduce the severity of its consequences, as well as other technical means, automated systems and devices that contribute to the improvement of road traffic safety;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) to carry out in accordance with the legislation of the Republic of Kazakhstan the detention of the wanted vehicles; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      9) refuse to provide a state service to a person who has an unfulfilled order on the imposition of an administrative penalty in the form of a fine and (or) an order on a warning or the need to pay a fine in the area of ensuring road safety, until they are fulfilled;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      9) excluded by Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall come into force sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) allow the driver to leave the cabin (saloon) of the vehicle in cases of absence from his side of the threat to life or health of the employee of the internal affairs body (wrongful conduct, similarity with the person being wanted, suspicion in the state intoxication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8164,51 +8112,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan of 03.07.2017 № 83-VI (shall be put into effect after ten calendar days after the date of its first official publication); № 249-VI as of 19.04.2019 (shall be enforced ten calendar days after its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); № 223-VII of 19.04.2023 (shall take effect ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan of 03.07.2017 № 83-VI (shall be put into effect after ten calendar days after the date of its first official publication); № 249-VI as of 19.04.2019 (shall be enforced ten calendar days after its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); № 223-VII of 19.04.2023 (shall take effect ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); № 326-VIII of 24.06.2026 (shall come into force sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8540,51 +8488,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 25. Actions for the organization of road traffic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Actions for the organization of road traffic are carried out for increase in its safety and capacity of roads by authorized body in the field of transport and communications, local executive bodies, natural and legal entities under which authority roads and also territorial divisions of authorized body.</w:t>
+      1. Measures for the organisation of road traffic shall be implemented with a view to improving road safety and traffic capacity by the authorised body in the field of transport, local executive bodies, individuals and legal entities charged with the management of roads, as well as the territorial divisions of the authorised body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. For ensuring high capacity of roads and road traffic safety owners of roads:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8995,87 +8943,129 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. In the territory of the Republic of Kazakhstan right-hand road traffic of vehicles is established.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. The uniform order of road traffic, appointment and action of technical and other means of regulation of road traffic in all territory of the Republic of Kazakhstan are established by traffic regulations.</w:t>
+      2. The uniform system of road traffic, as well as the purpose and operation of technical and other means of traffic control throughout the territory of the Republic of Kazakhstan, including in parking areas, shall be established by the rules of the road.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The road signs and signals, light road signals established on roads of the Republic of Kazakhstan and marking of roads have to correspond to the international treaties ratified by the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Activities for the organization of road traffic have to be carried out according to safety requirements on the basis of complex use of technical means and designs which application is regulated by technical regulations and it is provided by projects and schemes of the organization of road traffic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 26c as amended by Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall become effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 27. Change of the road traffic organization</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10024,69 +10014,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The purpose of medical examination is definition at the person applying for obtaining the right of control of vehicles and the driver of mechanical vehicles of medical contraindications or restrictions to driver's activity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. The persons allowed on medical indications to control of the mechanical vehicle are brought by authorized body in the field of health care in the automated database with access for users of authorized bodies within the competence for control of observance of requirements for medical support of road traffic safety.</w:t>
-[...17 lines deleted...]
-      4. The order of the automated registration and accounting of the persons allowed on medical indications to control of the mechanical vehicle, and access to the automated database of users of authorized bodies is established by authorized body in the field of health care. </w:t>
+      3. Information on persons who are permitted to drive a motor vehicle on medical grounds or who have medical contraindications to driving a motor vehicle, as confirmed by a health certificate, shall be entered by the competent health authority into an automated database accessible to users of the competent authorities within the scope of their competence, for the purpose of monitoring compliance with health requirements for road safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The procedure for the automated registration and recording of persons who are permitted, on health grounds, to drive a motor vehicle or who have medical contraindications to doing so, and for access to the automated database by authorised bodies, shall be established by the competent health authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Repeated medical examination is performed in the following terms:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10412,51 +10402,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 29 with the change made by the Law of the Republic of Kazakhstan dated 29.03.2016 № 479-V (shall be enforced after twenty-one calendar days after day of its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 03.10.2024 № 130-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 29 with the change made by the Law of the Republic of Kazakhstan dated 29.03.2016 № 479-V (shall be enforced after twenty-one calendar days after day of its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 03.10.2024 № 130-VIII (effective sixty calendar days after the date of its first official publication); № 326-VIII of 24.06.2026 (shall come into force sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10551,51 +10541,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Bicycles and eco-friendly vehicles belong to steady transport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Authorized body in the field of transport and communications:</w:t>
+      4. The competent authority in the field of transport shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) develops and approves regulations in the field of the organization and functioning of steady transport;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10784,51 +10774,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) promptly provides information to the relevant authorized bodies in the event of criminal and emergency situations and on violations of the legislation of the Republic of Kazakhstan on road traffic and road transport;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Authorized body in the field of transport and communications:</w:t>
+      2. The competent authority for transport shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) develops and approves regulations in the field of the organization and functioning of the intellectual transport systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11005,51 +10995,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 32. Assistance to the persons who were injured in the road accidents and elimination of their consequences</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The authorized body in the field of health care together with bodies in the field of civil protection, in the field of transport and communications, authorized body defines an order of rapid response and rendering the timely complex help to the persons who were injured in the road accidents.</w:t>
+      1. Jointly with the civil protection and transport authorities and the competent authority, the competent authority in the field of health shall set out the procedure for rapid response and the provision of timely comprehensive assistance to persons injured in road traffic accidents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Rapid response and rendering the timely complex help to the persons who were injured at the road accidents are provided on a basis:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13393,51 +13383,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 42. Ensuring safe functioning, maintenance and improvement of road infrastructure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Authorized body in the field of transport and communications, local executive bodies, owners of roads are obliged to provide safe functioning, maintenance and improvement of the existing road infrastructure on a basis:</w:t>
+      1. The competent transport authority, local executive bodies and road owners shall ensure the safe operation, maintenance and improvement of existing road infrastructure based on:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) determination of number of the road accidents with heavy consequences in breakdown on categories of users of roads and also the major factors of transport infrastructure influencing risk for each group of users;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13519,97 +13509,115 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) development and promoting the use of national standards for the design and operation of safe roads, taking into account and integrating human factors and the design of vehicles;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) safety of venues of a roadwork.</w:t>
+      7) safety of venues of a roadwork;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) the identification of locations or sections of roads on which driverless vehicles are operated (driverless vehicle operation zones).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ensuring safe functioning, maintenance and improvement of road infrastructure is carried out on the basis of performance of actions for elimination of emergency and dangerous places and sites on roads.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 42 as amended by the Law of the Republic of Kazakhstan dated 05.10.2018 № 184-VI (shall be enforced upon expiry of six months after its first official publication).</w:t>
+        <w:t>      Footnote. Article 42 as amended by the Law of the Republic of Kazakhstan dated 05.10.2018 № 184-VI (shall be enforced upon expiry of six months after its first official publication); № 326-VIII of 24.06.2026 (shall come into force sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14044,164 +14052,164 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 43. Development of the safe road infrastructure providing the needs for mobility and access for users of roads</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Authorized body in the field of transport and communications, local executive bodies, owners of roads are obliged to develop the safe road infrastructure providing the needs for mobility and access for users of roads on a basis:</w:t>
-[...17 lines deleted...]
-      1) accounting of all types of vehicles at construction of new infrastructure, including providing roads and streets with the intellectual transport systems, bicycle lanes or bicycle paths, lanes intended for public transport, including the easily rail transport moving on separately allocated way;</w:t>
+      The competent transport authority, local executive bodies and road owners must develop safe road infrastructure, as well as operating zones for driverless vehicles, that meet the mobility and access needs of road users, based on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) with due regard for all types of vehicles when constructing new infrastructure, including equipping roads and streets with intelligent transport systems, cycle lanes or cycle paths, and lanes designated for public transport, including light rail transport operating on a dedicated track, infrastructure for autonomous vehicles (asphalt surfacing, road markings and signs, internet coverage and other measures);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) establishments and the approvals of the minimum ratings of safety for new projects and investments into roads which provide reflection in technical characteristics of new projects of needs of all users of roads in the field of road traffic and ensuring its safety.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 43 with the changes made by the Law of the Republic of Kazakhstan dated 27.10.2015 № 364-V (shall be enforced after ten calendar days after day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 43 with the changes made by the Law of the Republic of Kazakhstan dated 27.10.2015 № 364-V (shall be enforced after ten calendar days after day of its first official publication); № 326-VIII of 24.06.2026 (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 44. Arrangement of roads objects of road service</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Authorized body in the field of transport and communications, local executive bodies, owners of roads at a design stage, reconstruction, construction and operation of roads:</w:t>
+      1. The competent transport authority, local executive bodies and road owners, during the design, reconstruction, construction and operation of roads, shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ensure that roads are equipped with road service facilities in accordance with design standards, construction plans and general schemes for the placement of these facilities, taking into account the requirements of road safety and equipment with special technical means, devices that create equal conditions for persons with disabilities to stay with other citizens;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14294,75 +14302,74 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Training in traffic regulations is provided in the organizations of education irrespective of the forms of ownership realizing educational programs of preschool education and training, primary, main secondary and general secondary education in the order established by authorized body in the field of education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...23 lines deleted...]
-      Authorized body in the field of transport and communications, owners of roads introduce modern innovative technologies of design and construction for providing safe roads and mobility with way:</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 46. Research and development in the field of safe roads and ensuring mobility</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The competent transport authority and road owners shall introduce modern, innovative technologies for design and construction to ensure road safety and mobility by:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) creations of necessary conditions for carrying out research and development in the field of safe roads and ensuring mobility; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15445,51 +15452,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) driving with the trailer which isn't intended for the movement in structure with it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) existence of technical malfunctions of the rail vehicles creating traffic threat to security and also if their technical condition and the equipment don't meet the requirements of rules of technical operation of the rail vehicles approved by authorized body in the field of transport and communications;</w:t>
+      11) the presence of technical faults in rail vehicles that pose a threat to road safety, as well as where their technical condition and equipment do not comply with the requirements of the technical operating regulations for rail vehicles approved by the competent transport authority;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) equipping vehicles with special light and sound signals and painting using special colour schemes, which are not included in the list of operational and special services, whose vehicles are subject to equipping with special light and sound signals and painting using special colour schemes, approved by the authorised body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17798,69 +17805,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       outside settlements on the carriageway of roads marked with the “Main Road” road sign;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> closer than fifty meters from level crossings;</w:t>
-[...17 lines deleted...]
-      motor vehicles with a running engine in populated areas, if this causes inconvenience to residents;</w:t>
+        <w:t>
+      closer than fifty meters from level crossings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       on flowerbeds, lawns, children's and sports grounds;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18798,51 +18788,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 54 as amended by Laws of the Republic of Kazakhstan dated 04.07.2014 № 233-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 03.07.2017 № 83-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.07.2018 № 166-VI (shall be enforced from 01.01.2019); № 249-VI as of 19.04.2019 (shall be enforced ten calendar days after its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 01.02.2021 № 1-VII (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 01.07.2021); dated 12.07.2022 № 138-VII (shall be enforced sixty calendar days after the date of its first official publication); № 206-VII of 14.03.2023 (shall be enacted ten calendar days after the date of its first official publication); dated 18.07.2024 № 126-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 03.10.2024 № 130-VIII (for the procedure of entry into force, see art. 2); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 54 as amended by Laws of the Republic of Kazakhstan dated 04.07.2014 № 233-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 03.07.2017 № 83-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.07.2018 № 166-VI (shall be enforced from 01.01.2019); № 249-VI as of 19.04.2019 (shall be enforced ten calendar days after its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 01.02.2021 № 1-VII (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 01.07.2021); dated 12.07.2022 № 138-VII (shall be enforced sixty calendar days after the date of its first official publication); № 206-VII of 14.03.2023 (shall be enacted ten calendar days after the date of its first official publication); dated 18.07.2024 № 126-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 03.10.2024 № 130-VIII (for the procedure of entry into force, see art. 2); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); № 326-VIII of 24.06.2026 (shall come into force sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19420,52 +19410,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The title of the article as amended by the Law of the Republic of Kazakhstan dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Drivers of electric scooters, bicycles, small electric vehicles, and drovers leading cattle, herds, pack, harness, or riding animals along the road have the right to move along the roads in accordance with traffic regulations. </w:t>
+        <w:t>
+      1. Drivers of electric scooters and bicycles, as well as herdsmen leading livestock, herds, pack animals, draught animals or riding animals along the road, shall retain the right to travel on roads as per the rules of the road.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Drivers of small electric vehicles shall be entitled to use cycle lanes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Drivers of electric scooters, bicycles, small electric vehicles, and drovers leading cattle, herds, pack, harness, or riding animals along the road are required to know and follow the traffic rules approved by the authorized body. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19608,62 +19616,86 @@
       7) driving in the dark on the carriageway of the road without a reflective object that meets the requirements defined by the rules of the road traffic, providing visibility to drivers of other vehicles; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) when driving on the carriageway, be without a fastened helmet. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      4. Excluded by the Law of the Republic of Kazakhstan dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication). </w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4. Excluded by the Law of the Republic of Kazakhstan dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Drivers of electric scooters move along a bicycle path, a bicycle lane. In the absence of a bike path or bike lane, electric scooter drivers move along: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19691,68 +19723,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       roadside; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      on a sidewalk or pedestrian path at a speed of no more than six kilometers per hour, without creating a danger to pedestrians. </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">
       It is not allowed to drive on the right edge of the carriageway, including in the lane for fixed-route vehicles, drivers of electric scooters under the age of eighteen, without a driver's license for the right to drive a vehicle of any category or a temporary certificate issued in place of a driver's license for the right to drive a vehicle, except for those issued in the Republic of Kazakhstan if you have a driver's identity document with you. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Bicycle drivers move along a bicycle path, a bicycle lane, or, in their absence, along the right edge of the carriageway, including the lane for fixed–route vehicles, in a single row, or along a roadside, sidewalk, or footpath, without endangering pedestrian movement. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -19935,51 +19949,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 57 - as reworded by Law of the Republic of Kazakhstan № 12-VIII of 29.06.2023 (shall become effective upon expiration of sixty calendar days after the day of its first official publication)); as amended by the Law of the Republic of Kazakhstan dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 57 - as reworded by Law of the Republic of Kazakhstan № 12-VIII of 29.06.2023 (shall become effective upon expiration of sixty calendar days after the day of its first official publication)); as amended by the Law of the Republic of Kazakhstan dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication); № 326-VIII of 24.06.2026 (shall come into force sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -20577,87 +20591,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 61. Confirmation of conformity of vehicles, items of equipment and spare parts that can be installed and (or) used on vehicles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1. A necessary condition for the issuance of vehicles, items of equipment and spare parts installed and (or) used on vehicles subject to mandatory confirmation of conformity (certification or declaration) shall be their compliance with the requirements established by international treaties ratified by the Republic of Kazakhstan.</w:t>
+      1. A necessary condition for the issuance of vehicles, items of equipment and spare parts installed and (or) used on vehicles subject to mandatory confirmation of conformity (certification or declaration) shall be their compliance with the requirements established by international treaties ratified by the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Make changes in the design of a registered vehicle shall be allowed in strict accordance with the requirements established by international treaties ratified by the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The changes made to design of the registered vehicle must be reflected in the registration documents of the vehicle.</w:t>
+      Any amendments made to the design of a registered vehicle must be recorded in the authorised body’s digital system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Recognition of foreign certificates and other documents confirming the conformity of vehicles, items of equipment and spare parts that can be installed and (or) used on vehicles issued in accordance with the requirements of international treaties ratified by the Republic of Kazakhstan shall be carried out in accordance with the procedure established by the authorized body in the field of technical regulation and metrology, by re-registering them for certificates and other documents confirming the conformity of the forms, established in the state system of technical regulation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -20704,50 +20718,92 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The recognition of foreign certificates of technical inspection of wheeled vehicles imported to the territory of the Republic of Kazakhstan shall be carried out in accordance with the requirements of international treaties ratified by the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Responsibility for conformity of vehicles, items of equipment and spare parts that can be installed and (or) used on vehicles to the requirements of international treaties ratified by the Republic of Kazakhstan shall be assigned to bodies on confirmation of conformity and testing laboratories within their competence in the manner established by laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 61, as amended by Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall enter into force sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 62. Purposes of state registration of vehicles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -21556,79 +21612,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) apply to authorized body for termination of the state registration of a motor vehicle before disposal or after loss of a vehicle or before exportation of a vehicle for permanent stay beyond the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) pay a fine in the case of unexecuted decrees in time on imposing an administrative sanction in the form of a fine in the field of road traffic security.</w:t>
+      4) pay a fine where there are outstanding administrative penalty orders in the form of a fine and/or orders requiring the payment of a fine relating to road safety that have not been complied with in a timely manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 66 as amended by Laws of the Republic of Kazakhstan dated 03.07.2017 № 83-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2017 № 124-VI (shall be enforced from 01.01.2018).</w:t>
+        <w:t>      Footnote. Article 66 as amended by Laws of the Republic of Kazakhstan dated 03.07.2017 № 83-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2017 № 124-VI (shall be enforced from 01.01.2018); № 326-VIII of 24.06.2026 (shall become effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -22125,62 +22181,86 @@
       6) inconsistency of vehicle structure or changes made to it in accordance with the legislation of the Republic of Kazakhstan in the field of technical regulation or information specified in the presented documents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1) application to the vehicle registration authority of a person included in the list of organizations and persons associated with the financing of the proliferation of weapons of mass destruction, and (or) in the list of organizations and persons associated with the financing of terrorism and extremism, in accordance with the legislation of the Republic of Kazakhstan, with the exception of a vehicle confiscated and (or) recovered by a court decision;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      7) availability of unexecuted tax liability on tax to a vehicle.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7) deleted by Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall be enacted sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. On refusal to carry out registration actions, the owner of a vehicle must be notified in a proper manner rationale (written, by e-mail).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22200,51 +22280,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 68 as amended by Laws of the Republic of Kazakhstan dated 02.08.2015 № 343-V (shall be enforced upon expiry of six months after its first official publication); dated 13.05.2020 № 325-VІ (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 68 as amended by Laws of the Republic of Kazakhstan dated 02.08.2015 № 343-V (shall be enforced upon expiry of six months after its first official publication); dated 13.05.2020 № 325-VІ (shall be enforced six months after the day of its first official publication); № 326-VIII of 24.06.2026 (shall be enacted sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -22338,69 +22418,129 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The registration document must be kept by the person driving the vehicle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Electric vehicles shall be issued with a special state registration number plate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2. Requirements for the forms of the registration document, as well as the procedure for their production, storage and recording shall established by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Assignment of the state registration number plate and its production shall be carried out in the manner established by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 70, as amended by Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall be put into effect sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 70-1. State monopoly in the field of issue of certificates on state registration of motor vehicles, driving licenses and state registration number plates</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -23503,105 +23643,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> or 74-1 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Exams shall be accepted on vehicles with a mechanical or automatic transmission.</w:t>
-[...53 lines deleted...]
-      The composition of the technical means of control intended for exams, the requirements for them, as well as the conditions for their application shall established by the authorized body.</w:t>
+      3. Examinations shall be conducted using technical means for assessing candidates’ theoretical knowledge and practical skills, integrated with the authorised body’s digital system for road traffic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The composition of the technical monitoring equipment intended for conducting examinations, the requirements for such equipment and for the digital road traffic system, as well as the conditions for their use, shall be established by the authorised body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Is excluded by the Law of the Republic of Kazakhstan dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty-one calendar days after its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23963,51 +24067,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 73 as amended by Laws of the Republic of Kazakhstan dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after its first official publication); dated 03.07.2017 № 83-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.10.2018 № 184-IV (shall be enforced upon expiry of six months after its first official publication); № 12-VIII of 29.06.2023 (shall enter into force sixty calendar days after the date of its first official publication); dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication); dated 16.07.2025 № 211-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 73 as amended by Laws of the Republic of Kazakhstan dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after its first official publication); dated 03.07.2017 № 83-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.10.2018 № 184-IV (shall be enforced upon expiry of six months after its first official publication); № 12-VIII of 29.06.2023 (shall enter into force sixty calendar days after the date of its first official publication); dated 03.10.2024 № 130-VIII (effective six months after the date of its first official publication); dated 16.07.2025 № 211-VIII (shall be enforced sixty calendar days after the day of its first official publication); № 326-VIII of 24.06.2026 (shall come into force sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -24173,88 +24277,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       to persons entitled to drive vehicles of categories “C”, “D”, respectively, or subcategories “C1”, “D1” for at least twelve months – with regard to combination of vehicles of subcategories “C1E”, “D1E”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      This restriction on taking exams is calculated from the moment of the last administrative prosecution.</w:t>
+        <w:t>
+      2-1. Persons held administratively liable for committing an offence under parts six or eight of Article 608 or parts nine or eleven of Article 613 of the Code of the Republic of Kazakhstan on Administrative Offences shall be barred from obtaining a driving licence for a period of seven years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Persons held administratively liable for committing an offence under parts seven or eight (repeat offence) of Article 608 or parts ten or eleven (repeat offence) of Article 613 of the Code of the Republic of Kazakhstan on Administrative Offences shall be barred from obtaining a driving licence for a period of eight years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      This restriction shall be calculated from the date of the most recent administrative proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Persons who are not entitled to drive vehicles and who have been exempted from criminal liability for driving a vehicle whilst intoxicated under paragraphs 3), 4), 9), 10) and 12) of Part One of Article 35 or Article 36 of the Code of Criminal Procedure of the Republic of Kazakhstan, shall be prohibited to obtain a driving licence for a period of eight years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      This restriction shall be calculated from the date of approval of the ruling to discontinue the criminal proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. To pass the exams for procurement the right to drive vehicles of categories "B", "C", as well as the subcategory "C1", persons who have reached the age of seventeen years and who have been pass an appropriate training of drivers of vehicles in the directions of local military command agencies, without an experience of work as a driver and the experience to drive vehicles related to the category "C1".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -24316,51 +24456,51 @@
         </w:rPr>
         <w:t>      4. Excluded by the Law of the Republic of Kazakhstan dated 16.07.2025 № 211-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 74 as amended by Laws of the Republic of Kazakhstan dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2017 № 83-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 249-VI as of 19.04.2019 (shall be enforced ten calendar days after its first official publication); dated 18.07.2024 № 126-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 03.10.2024 № 130-VIII (effective sixty calendar days after the date of its first official publication); dated 16.07.2025 № 211-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 74 as amended by Laws of the Republic of Kazakhstan dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2017 № 83-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 249-VI as of 19.04.2019 (shall be enforced ten calendar days after its first official publication); dated 18.07.2024 № 126-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 03.10.2024 № 130-VIII (effective sixty calendar days after the date of its first official publication); dated 16.07.2025 № 211-VIII (shall be enforced sixty calendar days after the day of its first official publication); № 326-VIII of 24.06.2026 (shall become effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -24568,259 +24708,349 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) deterioration of the driver's health, impeding the safe driving the vehicles, confirmed by medical conclusion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Pre-term sending of the driver of a motor vehicle for a second medical examination shall be the basis for the suspension of the driving license;</w:t>
-[...17 lines deleted...]
-      3) failure to pass an exam for knowledge checks of road traffic rules within two months from the date of receipt of a decree on sending a driver for knowledge checks of road traffic rules;</w:t>
+      2-1) the absence of information in the digital road traffic system, accessible to authorised bodies, regarding persons who are permitted to drive a motor vehicle on medical grounds or who have medical contraindications to driving a motor vehicle, as specified in sub-paragraph 2) of paragraph 5 of Article 29 hereof;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) failure to sit or to attend the theory test to assess knowledge of the highway code within two months of the date of receipt of the order requiring the driver to undergo such an assessment;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) deprivation of the right to drive vehicles;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      4-1) exemption from criminal liability for driving a vehicle whilst under the influence of alcohol under sub-paragraphs 3), 4), 9), 10) and 12) of Part One of Article 35 or Article 36 of the Code of Criminal Procedure of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The competent authority shall suspend the right to drive on the basis of a decision to discontinue criminal proceedings that has entered into legal force and shall enter details of the suspension of such right into the digital road traffic system in accordance with the procedure established by the competent authority;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       5) issuing a driving licence in breach of the regulations on the training of drivers of motor vehicles, taking examinations and issuing driving licences.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The right to drive vehicles on the grounds stipulated in sub-paragraphs 2), 3) and 5) of this paragraph shall be terminated by court decision under the procedure envisaged by the civil procedural legislation of the Republic of Kazakhstan at the suit of the competent authority (official).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      The suspension of the right to drive motor vehicles on the grounds outlined in sub-paragraphs 2), 2-1), 3), 4-1) and 5) of this paragraph shall be carried out in accordance with the procedure determined by the authorised body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A person whose right to drive a vehicle has been revoked on the grounds set out in sub-paragraphs 1), 2), 2-1), 3), 4-1) and 5) of this paragraph shall be deemed to be a person not entitled to drive a vehicle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2. The right to drive a vehicle shall restored upon the termination of such right:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) on the grounds provided by subparagraph 1) of paragraph 1 of this article, after passing a medical examination;</w:t>
-[...53 lines deleted...]
-      4) on the grounds provided by subparagraph 4) of paragraph 1 of this article, after medical reexamination, passing the exam and expiry of the period of deprivation of the driving license.</w:t>
+      1) on the grounds envisaged in sub-paragraphs 1), 2) and 2-1) of paragraph 1 of this Article, provided there is a health certificate confirming the absence of contraindications to driving a vehicle in a digital system accessible to users of the authorised bodies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) excluded by Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall come into effect sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) on the grounds stipulated in sub-paragraph 3) of paragraph 1 of this article, following the passing of a theory test to assess knowledge of the rules of the road;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) on the grounds envisaged in sub-paragraph 4) of paragraph 1 of this Article, upon the expiry of the period of disqualification from driving, provided there is a health certificate confirming the absence of any medical contraindications to driving, available in a digital system accessible to authorised bodies, and following the passing of a theory test to assess knowledge of the rules of the road;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) on the grounds set out in sub-paragraph 4-1) of paragraph 1 of this Article, eight years after the termination of the right to drive a vehicle, provided there is a medical certificate confirming the absence of any contraindications to driving a vehicle in the digital system accessible to authorised bodies, and after passing a theory test to assess knowledge of the rules of the road.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Types of offenses that entail the deprivation of the right to drive vehicles or the restriction of such a right as a punishment for shall established by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 75 as amended by Laws of the Republic of Kazakhstan dated 03.07.2017 № 83-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 12-VIII of 29.06.2023 (shall be enacted sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 75 as amended by Laws of the Republic of Kazakhstan dated 03.07.2017 № 83-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 12-VIII of 29.06.2023 (shall be enacted sixty calendar days after the date of its first official publication); № 326-VIII of 24.06.2026 (shall be enacted sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -24858,313 +25088,349 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 12. TRAININGTHE DRIVERS OF VEHICLES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 77. Requirements for educational organizations on training the drivers of vehicles</w:t>
-[...233 lines deleted...]
-      Carriage of passengers on an educational vehicle controlled by a person trained in driving shall be prohibited.</w:t>
+        <w:t>Article 77. Requirements for training organisations providing driver training</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A driver training organisation or its branches shall be established by legal entities and individual entrepreneurs and shall commence operations from the date of their inclusion in the register of driver training organisations in accordance with the Law of the Republic of Kazakhstan “On Permits and Notifications”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A branch of a vehicle driver training organisation, specifying its actual location, must comply with the requirements hereof to be entered in the register of vehicle driver training organisations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. For inclusion in the register of driver training organisations, the following documents shall be presented to the authorised body in electronic form using the state digital system for permits and notifications:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) an application in the form prescribed by the authorised body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) data from state digital systems confirming the right of ownership of, or the right to use, immovable and movable property by driver training organisations for the purpose of engaging in driver training activities, registered under the procedure established by the legislation of the Republic of Kazakhstan and used as a training and material base, including training premises, a training driving circuit and training vehicles with left-hand drive;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) lists of instructors, practical training supervisors and driving instructors involved in the driver training programme (the list shall specify the number of the qualification certificate for “instructor”, “practical training supervisor” or “driving instructor”, the surname, first name and patronymic (if stated in the identity document), and the details of the identity document);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) training programmes, specifying the topics to be covered, the timetable of lessons and the planned teaching methods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. An application for a Category 2 licence shall be examined by the authorised body within fifteen working days of the date of its submission, following which the applicant shall be sent a notification of inclusion in the register of vehicle driver training organisations or be provided with a reasoned refusal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The grounds for including a vehicle driver training organisation in the register of vehicle driver training organisations shall be the conclusion of the territorial division of the authorised body at the location where the applicant is to implement the proposed activities, confirming its compliance with the requirements hereof, and the decision (order) of the authorised body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The registration of vehicle driver training organisations and their branches, training vehicles, other equipment and technical resources, instructors, practical training instructors and driving instructors during the educational process for the training of vehicle drivers, and the registration of training groups, shall be carried out via the authorised body’s digital system in accordance with the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The head of a vehicle driver training organisation must hold a qualification certificate as a “tutor”, a “work-based training supervisor” or a “driving instructor during the training process”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A head who previously headed a driving training organisation which, under the laws of the Republic of Kazakhstan has been removed from the register of driving training organisations, shall not be entitled to be a member of another driving training organisation for a period of one year from the date of its removal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Driving training on public roads and streets within built-up areas shall be implemented only on routes agreed with the authorised body and in the presence of a driving instructor during the driver training programme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The carriage of passengers in a training vehicle driven by a learner driver shall be prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Practical driving instruction in a vehicle with right-hand drive shall be prohibited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 77 is in the wording of the Law of the Republic of Kazakhstan dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after its first official publication); as amended by Law № 249-VI of the Republic of Kazakhstan as of 19.04.2019 (shall be enforced ten calendar days after its first official publication); dated 29.12.2022 № 174-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 03.10.2024 № 130-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 77 as amended by Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall go into effect on 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -28802,55 +29068,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29176,31 +29442,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>