--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a604e5d" w14:textId="a604e5d">
+    <w:p w14:paraId="c1f631e" w14:textId="c1f631e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4177,123 +4177,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) the person shall not be recognized incapable or partially incapable by court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. The basis for entering the applicant’s notification into the register of notifications of persons entitled to carry out the activities of an administrator is the applicant’s submission of a notification of the commencement of activities to the authorized body through the state information system of permits and notifications.</w:t>
+      3. The grounds for entering the applicant's notification into the register of notifications of persons entitled to carry out the activities of an administrator shall be the submission by the applicant to the authorized body of a notification on the commencement of activities through the state digital system of permissions and notifications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The notification shall be submitted together with:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) the Commission’s decision on successful qualification exam of a person claiming the right to carry out the activities of an administrator - if the applicant is the person specified in subparagraph 1) of paragraph 1 of this article.</w:t>
+      1) the decision of the Commission on passing the qualification examination by the person claiming the right to carry out the activities of an administrator – in the event that the applicant is the person specified in subparagraph 1) of paragraph 1 of this Article, with the exception of persons dismissed from the state revenue bodies, having work experience of at least fifteen years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The decision of the Commission on passing the qualification examination by the person claiming the right to carry out the activities of an administrator shall not be attached in the event that such person has work experience in the state revenue bodies of at least ten years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The Commission’s decision on successful qualification exam of a person claiming the right to carry out the activities of an administrator is valid during one year of such an exam;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) a professional accountant certificate - if the applicant is a person specified in subparagraph 2) of paragraph 1 of this article.</w:t>
+      2) a professional accountant certificate - if the applicant is a person specified in subparagraph 2) of paragraph 1 of this article;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) a document confirming work experience in the state revenue bodies of at least ten years – in the event that the applicant is the person specified in part two of subparagraph 1) of this paragraph.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. When changing the data specified by the applicant in the notification, the applicant shall, within ten working days of the change in the data, send a notification thereof to the authorized body. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4997,51 +5033,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12 is as amended by Law № 290-VI of the Republic of Kazakhstan as of 27.12.2019 (shall be enforced ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 07.07.2020 № 361-VI (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 12 is as amended by Law № 290-VI of the Republic of Kazakhstan as of 27.12.2019 (shall be enforced ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 07.07.2020 № 361-VI (shall be enforced ten calendar days after the date of its first official publication); dated 18.07.2025 № 215-VIII (shall be enforced from 01.01.2026); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6073,51 +6109,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) contest decisions and actions (omission) of the administrator in court in case of detection of the breach of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) render electronic services with application of informational systems in accordance with the legislation of the Republic of Kazakhstan on informatization;</w:t>
+      18) provide electronic services using digital systems in accordance with the legislation of the Republic of Kazakhstan in the field of digitalization;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) draw up protocols and consider the cases on administrative infractions, impose administrative sanctions within the competence in cases and in the manner established by the Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6227,51 +6263,51 @@
         </w:rPr>
         <w:t>      23) Excluded by the Law of the Republic of Kazakhstan dated 27.12.2019 № 290-VI (effective ten calendar days after the date of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      23-1) Is excluded by the Law of the Republic of Kazakhstan dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication);</w:t>
+        <w:t>      23-1) Is excluded by the Law of the Republic of Kazakhstan dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty-one calendar days after the day its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6323,51 +6359,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15 as amended by the Laws of the Republic of Kazakhstan dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after the date of its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 13.11.2015 № 399-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); № 290-VI as of 27.12.2019 ( shall be enforced ten calendar days after its first official publication); dated 04.07.2023 № 15-VIII (shall be enforced  sixty calendar days from the date of its first official publication); dated 01.07.2024 № 107-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 15 as amended by the Laws of the Republic of Kazakhstan dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after the date of its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 13.11.2015 № 399-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); № 290-VI as of 27.12.2019 ( shall be enforced ten calendar days after its first official publication); dated 04.07.2023 № 15-VIII (shall be enforced  sixty calendar days from the date of its first official publication); dated 01.07.2024 № 107-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -18158,51 +18194,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) request from creditors documents confirming the ground for and amount of the stated claims;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) participate in relations regulated by the legislation of the Republic of Kazakhstan on rehabilitation and bankruptcy, using the information system;</w:t>
+      5) participate in relations regulated by the legislation of the Republic of Kazakhstan on rehabilitation and bankruptcy, using a digital system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) appeal against actions of the creditors’ meeting and the creditors’ committee, the authorized body in the manner prescribed by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18464,51 +18500,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) provide the authorized body with current and requested information on the progress of the rehabilitation procedure in the form, in the manner and within the time frame established by the authorized body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) provide full information on the progress of its activities, the financial condition of the debtor to any creditor of the debtor pursuant to his/her written request within  ten working days of its receipt;</w:t>
+      10) provide full information on the progress of its activities, the financial condition of the debtor to any creditor of the debtor pursuant to his/her written request within ten working days of its receipt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) identify the facts of illegal actions during rehabilitation in cases where the debtor was previously managed under the rehabilitation procedure by an individual entrepreneur - a debtor, or by a body or person authorized by the owner of property, a founder (participant in) of a legal entity - a debtor, or a dismissed rehabilitation manager;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18600,51 +18636,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 71 is as amended by Law № 290-VI of the Republic of Kazakhstan as of 27.12.2019 (shall be enforced ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 71 is as amended by Law № 290-VI of the Republic of Kazakhstan as of 27.12.2019 (shall be enforced ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -33920,55 +33956,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>