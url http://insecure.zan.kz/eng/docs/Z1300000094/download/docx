--- v2 (2026-07-22)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="908583e" w14:textId="908583e">
+    <w:p w14:paraId="73dde0c" w14:textId="73dde0c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,188 +145,168 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan dated 21 May, 2013 № 94-V.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Throughout the entire text, the words “informatization objects”, “by informatization objects”, “of informatization objects”, “electronic government”, “electronic information resources”, “on electronic information resources”, “to informatization objects” shall be replaced respectively by the words “digital objects”, “by digital objects”, “of digital objects”, “digital government”, “digital resources”, “on digital resources”, “to digital objects” in accordance with the Law of the Republic of Kazakhstan № 256-VIII dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      This Law regulates the public relations in the scope of personal data, as well as determines the purpose, principles and legal bases of activity, related with collection, processing and protection of personal data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 1. GENERAL PROVISIONS Article 1. Basic concepts used in this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The following basic concepts shall be used in this Law:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Unofficial translation</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>      1) excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...102 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) personal data – information or a set of information about a personal data subject, supplemented by one or more personal data identifiers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -371,87 +351,177 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-3) automated processing of personal data - processing of personal data by an object of informatization, excluding the participation of the owner and (or) operator, as well as a third party in the processing process;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) blocking of personal data – actions on temporary termination of collection, accumulation, change, supplement, use, distribution, depersonalization and destruction of personal data;</w:t>
-[...17 lines deleted...]
-      4) accumulation of personal data – actions by inclusion in the database, contained the personal data;</w:t>
+      2-4) deletion of personal data refers to actions aimed at removing personal data from a digital object, as a result thereof making it impossible to recover the personal data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-5) anonymisation of personal data refers to actions aimed at irreversibly altering the identifiers of personal data, as a result thereof making it impossible to establish the identity of the data owner;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) blocking of personal data means actions taken to temporarily suspend the collection, storage, alteration, supplementation, use, dissemination, anonymisation, destruction and erasure of personal data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) masking of personal data is the process of protecting data by replacing some of the actual personal data with invalid and/or anonymised data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) the dissemination of personal data in publicly accessible sources means actions which, when implemented, result in personal data being made available to an unlimited number of people;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) collection of personal data means actions taken to organise personal data by entering it into a database containing personal data and/or a digital object containing personal data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) collection of personal data – actions, directed to reception of personal data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) the register of entities that collect and/or process personal data means a list of data controllers and/or data processors, as well as third parties that collect and/or process personal data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) destruction of personal data – actions, in the result of commission of which is impossible to restore the personal data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -461,87 +531,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) depersonalization of personal data – actions, in the result of commission of which determination of belonging of personal data to the subject of personal data is impossible; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) the base, containing the personal data (hereinafter – base), a set of ordered personal data;</w:t>
-[...35 lines deleted...]
-      10) operator of base, containing the personal data (hereinafter – operator), - the state body, individual and (or) legal entity, carrying out collection, processing and protection of personal data;</w:t>
+      8) a database containing personal data (hereinafter referred to as “the database”) refers to a collection of organised personal data in paper form;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) the owner of a database and/or a digital object containing personal data (hereinafter referred to as “the owner”) means a public authority, a natural person and/or a legal entity exercising, in line with the laws of the Republic of Kazakhstan, the right of ownership, use and disposal of a paper-based database and/or a digital object containing personal data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) the operator of a database and/or a digital object containing personal data (hereinafter referred to as ‘the operator’) refers to a public authority, a natural person and/or a legal entity that collects, processes and protects personal data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) a digital object containing personal data means a digital object containing a set of organised personal data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) protection of personal data – a set of measures, as well as legal, organization and technical, carrying out for the purposes established by this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -593,51 +681,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) processing of personal data – actions, directed to accumulation, storage, change, supplement, use, distribution, depersonalization, blocking and destruction of personal data;</w:t>
+      12) processing of personal data refers to actions aimed at the collection, storage, amendment, supplementation, use, dissemination, depersonalisation, anonymisation, blocking, destruction and erasure of personal data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) use of personal data – actions with personal data, directed to implementation of purposes of activity of owner, operator and third person;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -647,133 +735,187 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) storage of personal data – actions on ensuring of integrity, confidentiality and availability of personal data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) dissemination of personal data - actions resulting in the transfer of personal data, including through mass media, or providing access to personal data in any other way;</w:t>
-[...17 lines deleted...]
-      15-1) violation of personal data security - violation of personal data protection, which resulted in unlawful dissemination, modification and destruction, unauthorized dissemination of transmitted, stored or otherwise processed personal data or unauthorized access to them;</w:t>
+      14-1) personal data identifier means information that enables the identification of a data owner or the linking of separate sets of data concerning that person into a body of information that enables the identification of that data owner;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) the dissemination of personal data refers to actions which result in the transfer of personal data, including via the mass media, or the granting of access to personal data to a specific person or a specific group of persons in a pre-determined manner;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15-1) register of personal data security breaches is a list of personal data whose security has been compromised; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-2) a personal data breach refers to a breach of the security of personal data resulting in the unlawful disclosure, alteration, destruction or erasure of, or unauthorised access to, personal data that is being transferred, stored or otherwise processed;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) a subject of personal data (hereinafter – subject) – individual, to which the personal data are referred;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) third person – a person, not being a subject, owner and (or) operator, but related to them (him (her) by consequences or legal relationship on collection, processing and protection of personal data.</w:t>
+      17) third person – a person, not being a subject, owner and (or) operator, but related to them (him (her) by consequences or legal relationship on collection, processing and protection of personal data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) digital data hashing refers to the process of converting digital data of any size into a fixed-length string for the purpose of protecting it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by Law of the RK № 347-VI dated 25.06.2020 (shall come into effect ten calendar days after the date of its first official publication); № 96-VII of 30.12.2021 (shall come into force sixty calendar days after the date of its first official publication); dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 19.06.2024 № 94-VIII (effective sixty calendar days after the date of its first official publication); dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 as amended by Law of the RK № 347-VI dated 25.06.2020 (shall come into effect ten calendar days after the date of its first official publication); № 96-VII of 30.12.2021 (shall come into force sixty calendar days after the date of its first official publication); dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 19.06.2024 № 94-VIII (effective sixty calendar days after the date of its first official publication); dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication); № 326-VIII of 24.06.2026 (shall come into force sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1189,151 +1331,259 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Personal data shall be categorised in terms of accessibility into publicly available ones and restricted data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Personal data identifiers shall be used to identify the data subject in relation to publicly available personal data and personal data with restricted access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Personal data identifiers shall cover:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) surname, first name and patronymic (if stated in an identity document) taken collectively;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) individual identification number;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) an image of the data owner's face; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the data owner's facial biometric vector or its derivatives, which can be reconstructed to their original values.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Public personal data shall be personal data or information that, in accordance with the Laws of the Republic of Kazakhstan, shall not be subject to confidentiality requirements, access to which shall be free with the consent of the subject.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Information on the entity, the collection and processing whereof has been performed in violation of the legislation of the Republic of Kazakhstan, shall be excluded from publicly accessible sources of personal data within one working day upon request of the entity or its legal representative or by decision of a court or other authorised public authorities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The costs arising from the destruction of personal data from publicly accessible sources of personal data shall be borne by the owner and/or operator, the third party.</w:t>
-[...17 lines deleted...]
-      The amount of costs arising from withdrawal of the consent of the person or his/her legal representative for dissemination of his/her personal data in publicly accessible sources of personal data, related to destruction of personal data from publicly accessible sources of personal data, as well as the persons to be charged with such costs, if necessary, shall be determined in court.</w:t>
+      In this regard, the costs incurred in destroying or removing personal data from publicly accessible sources of personal data shall be borne by the data owner and/or data controller, or a third party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The amount of costs incurred as a result of the withdrawal by the data subject or their legal representative of their consent to the dissemination of their personal data in publicly accessible sources of personal data, related to the destruction or deletion of personal data from such sources, as well as the parties responsible for bearing these costs, shall be established by the courts should the need arise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Restricted personal data shall be the personal data, access to which is restricted by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 6 as reworded by Law of the RK № 347-VI dated 25.06.2020 (shall be enacted ten calendar days after the date of its first official publication); as amended by Law of the RK № 96-VII of 30.12.2021 (shall be enacted upon expiry of sixty calendar days after its first official publication); dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 6 as reworded by Law of the RK № 347-VI dated 25.06.2020 (shall be enacted ten calendar days after the date of its first official publication); as amended by Law of the RK № 96-VII of 30.12.2021 (shall be enacted upon expiry of sixty calendar days after its first official publication); dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); № 326-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1410,69 +1660,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Dissemination of personal data in publicly accessible sources shall be permitted with the consent of the data individual or his/her legal representative.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. The requirements of paragraph 3 hereof shall not apply to holders of information in cases of publication of information the obligation to publish is established by the laws of the Republic of Kazakhstan.</w:t>
-[...17 lines deleted...]
-      5. The re-collection, processing and dissemination by third parties of personal data published pursuant to paragraphs 3 and 4 hereof shall be allowed, provided that reference is made to the source of the information.</w:t>
+      3-1. Where personal data is disseminated in publicly accessible sources by the data owner or their legal representative without providing the data owner and/or data controller, or a third party, with the consent required under paragraph 3 of this article, the obligation to confirm the lawfulness of the subsequent collection, dissemination or other processing of such personal data shall rest with each person who has engaged in such collection, dissemination or other processing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The requirements of paragraph 3 of this article shall not apply to data controllers and/or data processors, or to third parties, in the event of the dissemination of personal data in publicly available sources, the obligation to publish which is established by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Furthermore, data controllers and/or data processors, as well as third parties, must ensure the protection of personal data which, based on the legislation of the Republic of Kazakhstan, must not be disclosed, by obscuring such data when publishing information in publicly accessible sources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Access by the data owner or their legal representative to personal data disclosed pursuant to the first sub-paragraph of this paragraph shall be granted following the completion of authorisation and identification procedures, unless otherwise prescribed by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Following collection, processing and dissemination by third parties of personal data published pursuant to paragraphs 3, 3-1 and 4 of this article shall be permitted, provided that a reference to the source of the information is included.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Processing of personal data in the form of cross-border transfer of personal data, excluding the cases prescribed by Article 16 of this Law, dissemination of personal data in publicly accessible sources, as well as its transfer to third parties shall be subject to the consent of the individual.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1572,97 +1876,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Exceptional cases of collection, processing of copies of identity documents on paper provided for by part one of this paragraph shall not apply to the use and submission of identity documents formed through the digital document service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. The collection, processing of personal data for the creation or expansion of databases through inappropriate extraction of personal data from publicly available sources shall be prohibited.</w:t>
+      11. The collection and processing of personal data for the purpose of creating or expanding databases and/or digital objects through the unauthorised extraction of personal data from publicly available sources shall be prohibited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. The use in public places of technological means for collecting biometric data and identifying the subject, as well as collected biometric data and identification information, may be carried out solely for the purpose of protecting the constitutional order, protecting public order, human rights and freedoms, health and morality of the population, unless the consent of the subject shall be obtained.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 7 - as reworded by Law of the RK № 96-VII of 30.12.2021 (shall come into force sixty calendar days after the date of its first official publication); as amended by Law of the Republic of Kazakhstan dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication); dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication). </w:t>
+        <w:t>      Footnote. Article 7 - as reworded by Law of the RK № 96-VII of 30.12.2021 (shall come into force sixty calendar days after the date of its first official publication); as amended by Law of the Republic of Kazakhstan dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication); dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication); № 326-VIII of 24.06.2026 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1780,51 +2084,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Consent to the collection and processing of personal data shall include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) the name (surname, first name, patronymic (if stated in the identity document), business identification number (individual identification number) of the operator;</w:t>
+      1) name (surname, first name, patronymic (if stated in the identity document), business identification number (individual identification number) of the owner and/or operator;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) the person's surname, first name, patronymic (if it appears on the identity document);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1834,87 +2138,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) the term or period within which consent to the collection, processing of personal data is valid;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) information on the operator's ability, or lack thereof, to transfer personal data to third parties;</w:t>
+      4) details about whether or not the data controller and/or data processor is authorised to transfer personal data to third parties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) whether or not personal data are transmitted across borders during the processing of personal data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) information on the dissemination of personal data in publicly accessible sources;</w:t>
+      6) details regarding the existence or absence of the ability of the data controller and/or data processor, as well as a third party, to disseminate personal data in publicly available sources;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) a list of data collected related to the individual;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2006,51 +2310,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); № 347-VI of 25.06.2020 (shall come into force ten calendar days after the date of its first official publication); № 96-VII of 30.12.2021 (shall take effect sixty calendar days after the date of its first official publication); dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); № 347-VI of 25.06.2020 (shall come into force ten calendar days after the date of its first official publication); № 96-VII of 30.12.2021 (shall take effect sixty calendar days after the date of its first official publication); dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication); № 326-VIII of 24.06.2026 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2180,51 +2484,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) withdrawal by the subject or his legal representative of consent to the collection and (or) processing of personal data contained in digital objects of state bodies and (or) state legal entities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) notification of the subject of actions with his personal data contained in digital objects of state bodies and (or) state legal entities (access, viewing, modification, supplementation, transfer, blocking, destruction);</w:t>
+      3) notification to the data owner of actions taken in relation to their personal data contained in digital records held by public authorities and/or public legal entities (access, viewing, amendment, supplementation, transfer, blocking, destruction, erasure);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) provision to the subject of information on owners and (or) operators holding consent to the collection and (or) processing of his personal data contained in digital objects of state bodies and (or) state legal entities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2244,51 +2548,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 as supplemented by Article 8-1 pursuant to Law of the RK № 96-VII of 30.12.2021 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 as supplemented by Article 8-1 pursuant to Law of the RK № 96-VII of 30.12.2021 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication); № 326-VIII of 24.06.2026 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2346,97 +2650,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) provision of consent (refusal) by the individual or his/her legal representative for the collection and/or processing of personal data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) notification of the individual on the actions with his or her personal data (viewing, amending, supplementing, transferring, blocking, destroying);</w:t>
+      2) notification to the data subject regarding actions involving their personal data (viewing, amending, supplementing, transferring, blocking, destroying, deleting);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) notifying the individual of third-party access to his or her personal data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 as supplemented by Article 8-2 pursuant to Law of the RK № 96-VII of 30.12.2021 (shall take effect from sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 as supplemented by Article 8-2 pursuant to Law of the RK № 96-VII of 30.12.2021 (shall take effect from sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication); as amended by Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2710,97 +3014,115 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-4) use of personal data of a citizen of the Republic of Kazakhstan from the date of filing an application for application of extrajudicial or judicial bankruptcy procedure in accordance with the Law of the Republic of Kazakhstan "On restoration of solvency and bankruptcy of citizens of the Republic of Kazakhstan", as well as for the period of up to three years preceding the application of extrajudicial or judicial bankruptcy procedure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-5) formation and maintenance of the state property register by the single operator in the field of state property accounting;</w:t>
+      9-5) the transfer of immigrants’ personal data to the central database of immigrants, including when granting public services using digital tools in the field of migration;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-6) the identification of conflicts of interest pursuant to the legislation of the Republic of Kazakhstan on combating corruption, as well as the maintenance of a digital human resources system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) in other cases, established by the Laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9 as amended by Laws of the Republic of Kazakhstan № 359-VI of 03.07.2020 (shall be enacted upon expiration of ten calendar days after its first official publication); № 399-VI of 02.01.2021 (see Art. 2 for the enactment procedure); № 96-VII of 30.12.2021 (shall come into force sixty calendar days after the date of its first official publication); dated 30.12.2022 № 179-VII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 9 as amended by Laws of the Republic of Kazakhstan № 359-VI of 03.07.2020 (shall be enacted upon expiration of ten calendar days after its first official publication); № 399-VI of 02.01.2021 (see Art. 2 for the enactment procedure); № 96-VII of 30.12.2021 (shall come into force sixty calendar days after the date of its first official publication); dated 30.12.2022 № 179-VII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication); dated 12.06.2026 № 311-VIII (shall enter into force on 01.01.2027); № 326-VIII of 24.06.2026 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2925,55 +3247,366 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 10 as amended by the Law of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); № 347-VI of 25.06.2020 (shall come into force ten calendar days after the date of its first official publication); № 96-VII of 30.12.2021 (shall be enforced sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 10-1. Notification of the commencement and cessation of the processing of personal data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The data owner and/or data operator, as well as any third party, must notify the competent authority of their intention to process personal data and to cease such processing prior to the commencement and termination of the processing, save where otherwise required by paragraph 2 of this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The data owner and/or data operator, as well as a third party, shall be entitled to process data without giving notice if they are classified as small or medium-sized data owners and/or data operators, or as third parties engaged in the collection and processing of personal data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The notification referred to in paragraph 1 of this article shall be sent in the form of a document on paper, in digital form and/or on another physical medium, signed by an authorised person. The notification shall contain the following information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) name (surname, first name, patronymic (if stated in the identity document), business identification number (individual identification number) of the owner and/or operator, as well as any third party;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) measures in place to protect personal data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the date on which the processing of personal data commenced;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) whether the data owner and/or data operator, as well as a third party, are authorised to transfer personal data to third parties, or whether they are not;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) whether or not personal data is transferred across borders during the processing of such data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6)  the publication of personal data in publicly available sources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) a list of the personal data collected in relation to the data owner;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) the location of the database and/or digital object containing the personal data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) other details chosen by the data owner and/or data operator, as well as by a third party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Within thirty working days of receiving a notification regarding the processing of personal data from the data owner and/or data operator, as well as from a third party, the authorised body shall enter the information specified in paragraph 3 of this article, as well as details of the date on which the notification was sent, into the register of entities that collect and/or process personal data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Within thirty working days of receiving notification from the data owner and/or data operator, or from a third party, concerning the cessation of the processing of personal data, the authorised body shall remove the information referred to in paragraph 3 of this article from the register of entities that collect and/or process personal data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Law has been supplemented with Article 10-1 as per Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 11. Confidentiality of personal data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The owners and (or) operators, as well as third persons, receiving an access shall ensure their confidentiality by observance of requirements to prevent their distribution without the consent of subject or his (her) legal representative or existence of other legal basis.</w:t>
       </w:r>
     </w:p>
@@ -3040,97 +3673,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Accumulation of personal data shall be carried out by collection of personal data, necessary and sufficient for performance of tasks, carrying out by the owner and (or) operator, as well as third person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Personal data shall be stored by the owner and/or operator, as well as by a third party in a database located in the territory of the Republic of Kazakhstan.</w:t>
-[...17 lines deleted...]
-      The term of storage of personal data shall be determined by the date of achievement of purposes of their collection and processing, unless otherwise provided by the legislation of the Republic of Kazakhstan.</w:t>
+      2. Personal data shall be stored by the data owner and/or data operator, as well as by a third party, in a database and/or digital storage facility located within the territory of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The retention period for personal data shall be specified by the date upon which the purposes for which it was collected and processed have been fulfilled, unless otherwise prescribed by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12 as amended by the Law of the Republic of Kazakhstan dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); № 399-VI of 02.01.2021 (shall go into effect ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 12 as amended by the Law of the Republic of Kazakhstan dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); № 399-VI of 02.01.2021 (shall go into effect ten calendar days after the date of its first official publication); № 326-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3601,894 +4234,1045 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 17 as reworded by Law of the RK № 347-VI of 25.06.2020 (shall be enacted ten calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 05.07.2024 №115-VIII (effective six months after the date of its first official publication); dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 18. Destruction and erasure of personal data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The heading of Article 18 as amended by Law of the Republic of Kazakhstan dated № 326-VIII of 24.06.2026 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Personal data must be destroyed or deleted by the data owner and/or data operator, as well as by a third party:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) upon expiration of the term of storage in accordance with paragraph 2 of Article 12 of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) upon termination of legal relations between the subject, owner and (or) operator, as well as third person;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) upon entering of court decision into legal force;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) if it is discovered that personal data have been collected and processed without the individual's or his or her legal representative's consent, excluding the cases envisaged in Article 7, paragraph 5, and Article 9 of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) in other cases, established by this Law and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A request for the erasure of personal data shall not be enforced in the cases specified in paragraph 4 of Article 41 of the Digital Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 18 as amended by Law of the RK № 96-VII of 30.12.2021 (shall be put into effect upon expiration of sixty calendar days after its first official publication); № 326-VIII of 24.06.2026 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 18. Destruction of personal data</w:t>
-[...107 lines deleted...]
-      4) in other cases, established by this Law and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
+        <w:t xml:space="preserve"> Article 19. Report on actions with personal data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In the existence of condition on notification of subject on transfer of his (her) personal data to the third person, the owner and (or) operator shall notify on that the subject or his (her) legal representative during ten business days, unless otherwise provided by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Requirements of paragraph 1 of this Article shall not be distributed in the case of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the performance by state bodies of their functions as established by the legislation of the Republic of Kazakhstan, as well as the conduct of business by lawyers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) carrying out collection and processing of personal data in the statistical, sociological or scientific purposes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 as amended by Law of the RK № 96-VII of 30.12.2021 (shall be put into effect upon expiration of sixty calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 19 as amended by Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 19-1. Requirements for automated processing of personal data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Automated processing of personal data shall be prohibited, as a result of which the subject has, changes or terminates the rights, legitimate interests, except for the case when the consent of the subject shall be obtained, or in cases provided for by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The owner and (or) operator, as well as a third party, must explain to the subject the procedure for automated processing of his personal data and possible consequences, shall provide an opportunity to object to the automated processing of his personal data, as well as explain the procedure for the subject to protect his rights, freedoms and legitimate interests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The owner and/or operator, as well as a third party, shall consider the objection referred to in paragraph 2 of this Article within three working days from the date of its receipt and shall notify the subject of the results of consideration of such objection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The subject has the right to appeal against the actions (inaction) of the owners and (or) operator, as well as a third party in the procedure prescribed by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 as added by Article 19-1 in accordance with the Law of the Republic of Kazakhstan dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 19. Report on actions with personal data</w:t>
-[...78 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> Chapter 3. PROTECTION OF PERSONAL DATA Article 20. Guarantee of protection of personal data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Personal data shall be protected, as guaranteed by the state and implemented in the order established by the competent authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Collection and processing of personal data shall be carried out only in the cases of ensuring of their protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 20 as amended by Law № 399-VI of the RK of 02.01.2021 (shall be enacted ten calendar days after the date of its first official publication); № 223-VII of 19.04.2023 (shall become effective upon the expiry of ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...73 lines deleted...]
-      The subject has the right to appeal against the actions (inaction) of the owners and (or) operator, as well as a third party in the procedure prescribed by the Laws of the Republic of Kazakhstan.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 21. Purposes of protection of personal data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Protection of personal data shall be carried out by application a set of measures, as well as legal, organizational and technical, for the purposes of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) exercise of rights of privacy, personal and family secret;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ensuring of their integrity and security;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) observance of their confidentiality;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) exercise of right of access to them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) prevention of illegal collection and processing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 22. Obligations of the owner and (or) operator, as well as third person on protection of personal data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The owner and (or) operator, as well as the third party must implement the measures required for the protection of personal data hereunder, and the procedure established by the competent authority, ensuring:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) prevention of unauthorized access to the personal data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) timely detection of facts of unauthorized access to the personal data, if such unauthorized access could not prevent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) minimization of adverse consequences of unauthorized access to the personal data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) granting the state technical service access to digital objects that use, store, process, and disseminate restricted-access personal data contained in digital resources, to conduct an audit of the security of the processes for storing, processing, and disseminating restricted-access personal data contained in digital resources, in accordance with the procedure established by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) the registration and recording of actions under sub-paragraphs 3), 4), 5) and 6) of paragraph 4 of Article 8 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The obligations of the data owner and/or data operator, as well as any third party, regarding the protection of personal data arise from the moment the personal data is collected and remain in force until such time as it is destroyed, deleted, anonymised or depersonalised.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 as added by Article 19-1 in accordance with the Law of the Republic of Kazakhstan dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 22 as amended by Law of the RK № 399-VI of 02.01.2021 (shall come into force ten calendar days after its first official publication); № 96-VII of 30.12.2021 (shall come into force sixty calendar days after the date of its first official publication); № 223-VII of 19.04.2023 (shall be put into effect upon the expiry of ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication); № 326-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 23. Protection of digital objects containing personal data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Personal data contained in digital objects shall be protected as per this Law and the digital legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. To protect personal data, masking and hashing techniques shall be applied to digital assets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for applying masking and hashing techniques shall be designated by the competent authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Personal data may be transferred through the integration of digital objects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Personal data shall be copied (dumped) from mission-critical digital assets onto digital media as required by the authorised body, in consultation with the National Security Committee of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 20 as amended by Law № 399-VI of the RK of 02.01.2021 (shall be enacted ten calendar days after the date of its first official publication); № 223-VII of 19.04.2023 (shall become effective upon the expiry of ten calendar days after the date of its first official publication).</w:t>
-[...384 lines deleted...]
-        <w:t>      Footnote. Article 23 as reworded by Law of the RK № 399-VI of 02.01.2021 (shall go into effect ten calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 23 as revised by Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4578,50 +5362,145 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Chapter 3 as supplemented by Article 23-1 in obedience to Law of the RK № 347-VI dated 25.06.2020 (shall be enacted ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 23-2. Register of personal data security breaches</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The register of personal data security breaches shall be maintained by the authorised body based on information received from publicly available sources, as well as from cybersecurity operations centres, sectoral cybersecurity centres, the State Cybersecurity Operations Centre, the cybersecurity incident response service, the National Cybersecurity Coordination Centre and the National Computer Incident Response Service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The authorised body shall process personal data in the register of personal data security breaches based on evidence of unauthorised access to such data by third parties without the consent of the data subject or their legal representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 3 has been supplemented with Article 23-2 under Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 4. RIGHTS AND OBLIGATIONS OF THE SUBJECT,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OWNER AND (OR) OPERATOR Article 24. Rights and obligation of the subject</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4725,69 +5604,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) require the change and supplement of personal data from the owner and (or) operator in the existence of the grounds, approved by the relevant documents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) require blocking of personal data from the owner and (or) operator, as well as third person in the case of existence of information on violation of condition of collection, processing of personal data;</w:t>
-[...17 lines deleted...]
-      4) require destruction of personal data from the owner and (or) operator, as well as third person, collection and processing of which are carried out with violation of the legislation of the Republic of Kazakhstan, as well as in other persons, established by this Law and other regulatory legal acts of the Republic of Kazakhstan;</w:t>
+      3) require the data owner and/or data operator, as well as any third party, to block and/or anonymise their personal data where there is information indicating a breach of the terms and conditions governing the collection and processing of personal data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) trequire the data owner and/or data operator, as well as any third party, to destroy or delete their personal data where such data has been collected and processed in breach of the legislation of the Republic of Kazakhstan, as well as in other cases established by this Law and other regulatory legal acts of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) revoke consent for the collection, processing, dissemination to publicly accessible sources, transfer to third parties and cross-border transfer of personal data, unless specified in paragraph 2 of Article 8 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4861,51 +5740,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 24 as amended by Law of the RK № 96-VII of 30.12.2021 (shall be put into effect upon expiration of sixty calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 24 as amended by Law of the RK № 96-VII of 30.12.2021 (shall be put into effect upon expiration of sixty calendar days after its first official publication); № 326-VIII of 24.06.2026 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5053,51 +5932,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) upon the request of the competent authority, as part of the review of applications from natural and legal persons, supply information on the methods and procedures used to ensure the owner and/or operator's compliance with the requirements of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) accept the measures on destruction of personal data in the case of achievement of purpose of their collection and processing, as well as in other cases, established by this Law and other regulatory legal acts of the Republic of Kazakhstan;</w:t>
+      4) take measures to destroy and/or delete personal data once the purpose for which it has been collected and processed has been achieved, as well as in other cases prescribed herein and in other regulatory legal acts of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) give evidence on obtaining the consent of the subject for collection and processing of his (her) personal data in the cases, provided by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5143,87 +6022,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) during one business day:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      change and (or) supplement the personal data on the basis of relevant documents, approving their reliability, or destroy the personal data upon impossibility of their change and (or) supplement;</w:t>
+      amend and/or supplement personal data based on relevant documents confirming its accuracy, or to destroy or delete personal data where it is not possible to amend and/or supplement it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       block the personal data, relating to the subject, in the case of existence of information on violation of conditions of their collection, processing;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      destroy the personal data in the case of detection of fact of their collection, processing with violation of the legislation of the Republic of Kazakhstan, as well as in other cases, established by this Law and other regulatory legal acts of the Republic of Kazakhstan;</w:t>
+      destroy or delete personal data where it is confirmed that such data has been collected or processed in breach of the legislation of the Republic of Kazakhstan, as well as in other cases specified herein and in other regulatory legal acts of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       withdraw blocking of personal data in the case of disconfirmation of the fact of violation of conditions of collection, processing of personal data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5369,76 +6248,243 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 25 as amended by Law of the RK № 347-VI dated 25.06.2020 (shall be enacted upon expiry of ten calendar days after its first official publication); № 96-VII of 30.12.2021 (shall enter into force sixty calendar days after the date of its first official publication); dated 11.12.2023 № 44-VIII (shall enter into force dated 01.07.2024).</w:t>
+        <w:t>      Footnote. Article 25 as amended by Law of the RK № 347-VI dated 25.06.2020 (shall be enacted upon expiry of ten calendar days after its first official publication); № 96-VII of 30.12.2021 (shall enter into force sixty calendar days after the date of its first official publication); dated 11.12.2023 № 44-VIII (shall enter into force dated 01.07.2024); № 326-VIII of 24.06.2026 (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 25-1. Classification of data owners and/or data operators, as well as third parties processing personal data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Data owners and/or operators, as well as third parties that collect and process personal data, shall be categorised as small, medium or large organisations, depending on the volume of personal data processed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. When deciding how much personal data is being processed, account shall be taken of the total number of unique data owners whose personal data is processed by the data owner and/or data operator, as well as by a third party, within the context of one or more digital objects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The criteria for classifying data controllers and/or data processors, as well as third parties that process personal data, as small, medium-sized or large shall apply regardless of their legal form, form of ownership and type of activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Small organisations shall cover owners and/or operators, as well as third parties, that collect and process personal data belonging to no more than ten thousand unique data owners; medium-sized organisations shall cover those processing data belonging to between ten thousand and five hundred thousand unique data owners; and large organisations shall cover those processing data belonging to five hundred thousand or more unique data owners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Where personal data subject to restricted access is collected and processed, the category of the data controller and/or data processor shall be raised by one level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Measures for the protection of personal data, categorised by type, shall be decided by the competent authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 4 has been supplemented with Article 25-1 as per Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 5. THE STATE REGULATION IN THE SCOPE OF PERSONAL</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DATA AND THEIR PROTECTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5685,51 +6731,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) take measures to bring to justice the persons who have breached the legislation of the Republic of Kazakhstan on personal data and their protection as established by the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) require the owner and (or) operator, as well as a third party to clarify, block or destroy inaccurate or illegally obtained personal data;</w:t>
+      4) require the data controller and/or data processor, as well as any third party, to rectify, block, destroy or erase personal data that is inaccurate or has been obtained unlawfully;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) implement measures aimed at improving protection of the rights of the subjects;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5749,51 +6795,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 27 – as amended by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 27 – as amended by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (effective ten calendar days after the date of its first official publication); as amended by Law of the Republic of Kazakhstan № 326-VIII of 24.06.2026 (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5923,87 +6969,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-3) establish the procedure for the implementation of personal data protection measures by the owner and (or) operator, as well as by a third party;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      2-4) maintain a register of persons who collect and/or process personal data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       3) consider appeals of the person or his/her legal representative regarding the compliance of the content of personal data and the means of processing it with the purposes of its processing and make a decision in this regard;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) take measures to bring persons who have violated the legislation of the Republic of Kazakhstan on personal data and its protection to justice as prescribed by the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) require the owner and/or operator, as well as third parties, to clarify, block or destroy unreliable or illegally obtained personal data;</w:t>
+      5) require the data owner and/or data operator, as well as any third party, to rectify, block, destroy or erase personal data that is inaccurate or has been obtained unlawfully;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) maintain a register of personal data security breaches occurring without the consent of the data subject or their legal representative;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) implement measures aimed at improving the protection of the persons’ rights; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6013,51 +7095,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1) establish an advisory council on personal data and their protection, and outline the procedure for its formation and operation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-2) shall send to the operator of the digital infrastructure of the “digital government” information on a personal data security breach entailing the risk of violating the rights and legitimate interests of subjects, for the purposes stipulated by this Law and other regulatory legal acts of the Republic of Kazakhstan;</w:t>
+      6-2) notify the ‘digital government’ operator of any personal data breach that poses a risk of infringing the rights and legitimate interests of data subjects, for the purposes set out herein and in other regulatory legal acts of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) approve the rules for the collection and processing of personal data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6167,51 +7249,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 5 as supplemented by Article 27-1 in compliance with Law of the RK № 347-VI dated 25.06.2020 (shall be enacted upon expiration of ten calendar days after its first official publication); as amended by Law of the RK № 399-VI dated 02.01.2021 (shall come into force upon expiration of ten calendar days after its first official publication); № 96-VII of 30.12.2021 (shall enter into force sixty calendar days after the date of its first official publication); № 223-VII of 19.04.2023 (shall enter into force on the expiration of ten calendar days after the date of its first official publication); dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 5 as supplemented by Article 27-1 in compliance with Law of the RK № 347-VI dated 25.06.2020 (shall be enacted upon expiration of ten calendar days after its first official publication); as amended by Law of the RK № 399-VI dated 02.01.2021 (shall come into force upon expiration of ten calendar days after its first official publication); № 96-VII of 30.12.2021 (shall enter into force sixty calendar days after the date of its first official publication); № 223-VII of 19.04.2023 (shall enter into force on the expiration of ten calendar days after the date of its first official publication); dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication); № 326-VIII of 24.06.2026 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6851,51 +7933,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) unimpeded access to the territory and premises of the subject (object) of control in accordance with the subject of inspection upon presentation of documents specified in paragraph 8 of this Article; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) receive documents (information) on paper and electronic media or copies thereof for attachment to the inspection results report, as well as access to automated databases (digital systems) in accordance with the subject of inspection, while complying with the requirements concerning state secrets and other secrets protected by law;</w:t>
+      2) receive documents (information) in paper or digital form, or copies thereof, for inclusion in the report on the results of the audit, as well as access to computerised databases (digital systems) in consistent with the subject matter of the audit, whilst complying with the requirements regarding state secrets and other secrets protected by law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) carry out audio, photo and video recording;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7031,51 +8113,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) provide unhindered access of officials of the authorized body to the territory and premises of the subject (object) of control;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) provide officials of the authorized body with documents (information) on paper and electronic media or copies thereof for attachment to the inspection results report, as well as access to automated databases (digital systems) in accordance with the subject of inspection, while complying with the requirements concerning state secrets and other secrets protected by law;</w:t>
+      2) provide officials of the authorised body with documents (information) in paper or electronic form, or copies thereof, for inclusion in the report on the results of the audit, as well as access to digital assets relating to the subject matter of the audit, whilst complying with the requirements concerning state secrets and other secrets protected by law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) make a mark on the second copy of the act on the appointment of the inspection and the act on the results of the inspection on the day of its completion;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8085,51 +9167,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 5 as added by Article 27-3 in accordance with the Law of the RK dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 5 as added by Article 27-3 in accordance with the Law of the RK dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication); № 326-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8553,55 +9635,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8927,31 +10009,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>