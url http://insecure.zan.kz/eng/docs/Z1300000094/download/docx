--- v1 (2025-11-15)
+++ v2 (2026-07-22)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="91e916d" w14:textId="91e916d">
+    <w:p w14:paraId="908583e" w14:textId="908583e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,55 +145,93 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan dated 21 May, 2013 № 94-V.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Unofficial translation</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the entire text, the words “informatization objects”, “by informatization objects”, “of informatization objects”, “electronic government”, “electronic information resources”, “on electronic information resources”, “to informatization objects” shall be replaced respectively by the words “digital objects”, “by digital objects”, “of digital objects”, “digital government”, “digital resources”, “on digital resources”, “to digital objects” in accordance with the Law of the Republic of Kazakhstan № 256-VIII dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law regulates the public relations in the scope of personal data, as well as determines the purpose, principles and legal bases of activity, related with collection, processing and protection of personal data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -208,116 +246,158 @@
         <w:t xml:space="preserve"> Chapter 1. GENERAL PROVISIONS Article 1. Basic concepts used in this Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The following basic concepts shall be used in this Law:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-      2-2) non-state service of controlling access to personal data (hereinafter - non-state service) - service providing information interaction of owners and/or operators, third parties with the subject of personal data during access to personal data contained in non-state facilities of information, including obtaining from the personal data entity consent for collection, processing of personal data or its transfer to third parties;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) personal data – information or a set of information about a personal data subject, supplemented by one or more personal data identifiers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) state service for controlling access to personal data (hereinafter – state service) – a service ensuring information interaction of owners and (or) operators, third parties with the personal data subject and the authorized body when accessing personal data contained in digital objects of state bodies and (or) state legal entities, including obtaining from the personal data subject consent to the collection, processing of personal data or their transfer to third parties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) non-state service for controlling access to personal data (hereinafter – non-state service) – a service ensuring information interaction of owners and (or) operators, third parties with the personal data subject when accessing personal data contained in non-state digital objects, including obtaining from the personal data subject consent to the collection, processing of personal data or their transfer to third parties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3) automated processing of personal data - processing of personal data by an object of informatization, excluding the participation of the owner and (or) operator, as well as a third party in the processing process;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) blocking of personal data – actions on temporary termination of collection, accumulation, change, supplement, use, distribution, depersonalization and destruction of personal data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -649,51 +729,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by Law of the RK № 347-VI dated 25.06.2020 (shall come into effect ten calendar days after the date of its first official publication); № 96-VII of 30.12.2021 (shall come into force sixty calendar days after the date of its first official publication); dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 19.06.2024 №94-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 as amended by Law of the RK № 347-VI dated 25.06.2020 (shall come into effect ten calendar days after the date of its first official publication); № 96-VII of 30.12.2021 (shall come into force sixty calendar days after the date of its first official publication); dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 19.06.2024 № 94-VIII (effective sixty calendar days after the date of its first official publication); dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -803,98 +883,140 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) collection, processing and protection of personal data by the subjects exclusively for the personal and family needs, if upon that the rights of other individuals and (or) legal entities and requirements of the Laws of the Republic of Kazakhstan are nor violated;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) generation, storage and use of the documents of the National archive fund of the Republic of Kazakhstan and other archive documents, containing the personal data, in accordance with the legislation of the Republic of Kazakhstan on the National archive fund and archives;</w:t>
+      2) formation, storage and use of documents of the National Archival Fund of the Republic of Kazakhstan and other archival documents, with the exception of archival documents containing information about the private life, personal and family secrets of an individual, in accordance with the legislation of the Republic of Kazakhstan on the National archival fund and archives;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) collection, processing and protection of personal data, referred to the state secrets in accordance with the Laws of the Republic of Kazakhstan “On the state secrets”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) collection, processing and protection of personal data in the course of intelligence, counterintelligence, operational and search activity, as well as implementation of security measures on safety ensuring of protected persons and objects within the limits established by the Laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 3 as amended by the Law of the Republic of Kazakhstan dated 30.12.2025 № 248-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 4. The legislation of the Republic of Kazakhstan on personal data and their protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The legislation of the Republic of Kazakhstan on personal data and their protection shall be based on the Constitution of the Republic of Kazakhstan and shall consist of this Law and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
@@ -1139,1066 +1261,1211 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The amount of costs arising from withdrawal of the consent of the person or his/her legal representative for dissemination of his/her personal data in publicly accessible sources of personal data, related to destruction of personal data from publicly accessible sources of personal data, as well as the persons to be charged with such costs, if necessary, shall be determined in court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Restricted personal data shall be  the personal data, access to which is restricted by the legislation of the Republic of Kazakhstan.</w:t>
+      Restricted personal data shall be the personal data, access to which is restricted by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 6 as reworded by Law of the RK № 347-VI dated 25.06.2020 (shall be enacted ten calendar days after the date of its first official publication); as amended by Law of the RK № 96-VII of 30.12.2021 (shall be enacted upon expiry of sixty calendar days after its first official publication); dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 7. Conditions for collection and processing of personal data and peculiarities of collection and processing of personal data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Title of Article 7 as amended by the Law of the Republic of Kazakhstan dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Personal data shall be collected and processed by the owner and/or operator, as well as by a third party with the consent of the individual or his/her legal representative, in a way specified by the competent authority, unless the cases provided for in point 5 of this Article and in Article 9 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The collection and processing of personal data on deceased (recognised by the court as missing or declared dead) individuals shall be carried out as prescribed by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Dissemination of personal data in publicly accessible sources shall be permitted with the consent of the data individual or his/her legal representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The requirements of paragraph 3 hereof shall not apply to holders of information in cases of publication of information the obligation to publish is established by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The re-collection, processing and dissemination by third parties of personal data published pursuant to paragraphs 3 and 4 hereof shall be allowed, provided that reference is made to the source of the information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Processing of personal data in the form of cross-border transfer of personal data, excluding the cases prescribed by Article 16 of this Law, dissemination of personal data in publicly accessible sources, as well as its transfer to third parties shall be subject to the consent of the individual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The specifics of collection and processing of personal data in digital resources containing personal data shall be established in accordance with the digital legislation of the Republic of Kazakhstan, with due account of the provisions of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. The collection and processing of personal data should be limited to the achievement of specific, predetermined and legitimate goals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      It shall not be allowed to collect and process personal data for the purpose of causing property damage and (or) moral damage, restricting the exercise of the rights, freedoms and legitimate interests of the subject.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Personal data containing excessive content and scope in relation to the objectives of processing shall not be processed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. The collection and processing of hard copies of identity documents shall be prohibited, except in cases where there is no integration with the digital objects of state bodies and (or) state legal entities, where identification of the subject using technological means is impossible, as well as in other cases stipulated by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Exceptional cases of collection, processing of copies of identity documents on paper provided for by part one of this paragraph shall not apply to the use and submission of identity documents formed through the digital document service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. The collection, processing of personal data for the creation or expansion of databases through inappropriate extraction of personal data from publicly available sources shall be prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. The use in public places of technological means for collecting biometric data and identifying the subject, as well as collected biometric data and identification information, may be carried out solely for the purpose of protecting the constitutional order, protecting public order, human rights and freedoms, health and morality of the population, unless the consent of the subject shall be obtained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Article 7 - as reworded by Law of the RK № 96-VII of 30.12.2021 (shall come into force sixty calendar days after the date of its first official publication); as amended by Law of the Republic of Kazakhstan dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication); dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 7. Conditions for the collection and processing of personal data and specifics of the collection and processing of personal data from publicly accessible sources</w:t>
-[...197 lines deleted...]
-      Exceptional cases of collection, processing of copies of identity documents on paper provided for by part one of this paragraph shall not apply to the use and submission of identity documents formed through the digital document service.</w:t>
+        <w:t xml:space="preserve"> Article 8. Procedure of giving (withdrawal) of consent of subject for collection, processing of personal data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The individual or his/her legal representative shall give (withdraw) consent to the collection and processing of personal data in writing, via a state service, a non-state service or in another manner enabling confirmation of consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When collecting and (or) processing personal data contained in digital objects of state bodies and (or) state legal entities, consent shall be provided by means of the state service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The subject or his (her) legal representative may not withdraw the consent for collection, processing of personal data in the cases, if it is contrary to the Laws of the Republic of Kazakhstan, or in the existence of not executed obligation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 - as reworded by Law of the RK № 96-VII of 30.12.2021 (shall come into force sixty calendar days after the date of its first official publication); as amended by Law of the Republic of Kazakhstan dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      3. Excluded by Law of the RK № 96-VII of 30.12.2021 (shall be put into effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Consent to the collection and processing of personal data shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the name (surname, first name, patronymic (if stated in the identity document), business identification number (individual identification number) of the operator;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the person's surname, first name, patronymic (if it appears on the identity document);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the term or period within which consent to the collection, processing of personal data is valid;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) information on the operator's ability, or lack thereof, to transfer personal data to third parties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) whether or not personal data are transmitted across borders during the processing of personal data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) information on the dissemination of personal data in publicly accessible sources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) a list of data collected related to the individual;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) other information as designated by the owner and/or operator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The validity period of the consent to the processing of personal data cannot exceed the period necessary to achieve the goals of collecting and processing personal data, unless otherwise established by the Laws of the Republic of Kazakhstan or the agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. If the validity period of the consent to the collection and processing of personal data is not specified, it shall be recognized as valid until the processing goals determined during its provision shall be achieved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The subject or his legal representative has the right to withdraw consent to the collection, processing of personal data, notifying the owner and (or) operator, as well as a third party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Within fifteen working days, the owner and (or) operator, as well as a third party, shall be obliged to stop processing personal data, if their storage or processing is not required in accordance with the legislation of the Republic of Kazakhstan, or submit a reasoned refusal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); № 347-VI of 25.06.2020 (shall come into force ten calendar days after the date of its first official publication); № 96-VII of 30.12.2021 (shall take effect sixty calendar days after the date of its first official publication); dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 8. Procedure of giving (withdrawal) of consent of subject for collection, processing of personal data</w:t>
-[...53 lines deleted...]
-      2. The subject or his (her) legal representative may not withdraw the consent for collection, processing of personal data in the cases, if it is contrary to the Laws of the Republic of Kazakhstan, or in the existence of not executed obligation.</w:t>
+        <w:t xml:space="preserve"> Article 8-1. Public service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Owners and (or) operators, third parties, in the event of interaction with digital objects of state bodies and (or) state legal entities containing personal data, shall ensure the integration of their own digital objects involved in the processes of collection and processing of personal data with the state service, except for the cases stipulated by subparagraphs 1), 2), 2-1), 9) and 9-2) of Article 9 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Integration shall be performed with the observance of the legislation of the Republic of Kazakhstan on the disclosure of information classified as state secrets, personal, family, banking, commercial secrets, medical employee secrets and other secrets protected by law, as well as other confidential information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Otherwise, integration with a public service shall take place on a voluntary basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for integration with the state service shall be determined by the authorized body and the rules for integration of digital objects of the “digital government”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The public service shall ensure:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) provision by the subject or his legal representative of consent (refusal) to the collection and (or) processing of personal data contained in digital objects of state bodies and (or) state legal entities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) withdrawal by the subject or his legal representative of consent to the collection and (or) processing of personal data contained in digital objects of state bodies and (or) state legal entities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) notification of the subject of actions with his personal data contained in digital objects of state bodies and (or) state legal entities (access, viewing, modification, supplementation, transfer, blocking, destruction);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) provision to the subject of information on owners and (or) operators holding consent to the collection and (or) processing of his personal data contained in digital objects of state bodies and (or) state legal entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In the cases stipulated by subparagraphs 4), 6), 8) and 9-3) of Article 9 of this Law, notification of the subject shall be ensured regarding the initiators of requests for access (collection and processing) to his personal data contained in digital objects of state bodies and (or) state legal entities, through the state service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      3. Excluded by Law of the RK № 96-VII of 30.12.2021 (shall be put into effect sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 as supplemented by Article 8-1 pursuant to Law of the RK № 96-VII of 30.12.2021 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...160 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 8-2. Non-state service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Owners and (or) operators, third parties, for the purposes of optimizing the procedures for obtaining the consent of the subject or his legal representative to the collection and (or) processing of personal data, in the absence of interaction with digital objects of state bodies and (or) state legal entities containing personal data, shall have the right to use non-state services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The non-state service shall ensure:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) provision of consent (refusal) by the individual or his/her legal representative for the collection and/or processing of personal data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) notification of the individual on the actions with his or her personal data (viewing, amending, supplementing, transferring, blocking, destroying);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) notifying the individual of third-party access to his or her personal data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); № 347-VI of 25.06.2020 (shall come into force ten calendar days after the date of its first official publication); № 96-VII of 30.12.2021 (shall take effect sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 as supplemented by Article 8-2 pursuant to Law of the RK № 96-VII of 30.12.2021 (shall take effect from sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 8-1. Public service</w:t>
-[...384 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Article 9. Collection, processing of personal data without the consent of subject</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Collection, processing of personal data shall be carried out without the consent of subject or his (her) legal representative in the cases of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2210,68 +2477,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) conducting the activities of law enforcement agencies, courts and other authorized public authorities that bring and hear cases of administrative offences, and enforcement proceedings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) carrying out of the state statistical activity;</w:t>
-      </w:r>
-[...16 lines deleted...]
-      2-1) implementation of military registration under the laws of the Republic of Kazakhstan on military service and the status of military personnel;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) use of personal data by the state bodies for the statistical purposes with compulsory condition of their depersonalization; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2407,51 +2656,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) obtaining information from natural and legal persons for tax (customs) administration and (or) control by the state revenue authorities in conformity with the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-2) transferring a backup copy of electronic information resources containing personal data of restricted access to the unified national backup platform for the storage of electronic information resources in cases stipulated by the laws of the Republic of Kazakhstan;</w:t>
+      9-2) transfer for storage of a backup copy of electronic information resources containing restricted-access personal data to the unified national backup platform for the storage of electronic information resources, in the cases stipulated by the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-3) use of personal data of business entities directly related to their business activities to form a register of business partners, subject to the requirements of the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2461,79 +2710,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-4) use of personal data of a citizen of the Republic of Kazakhstan from the date of filing an application for application of extrajudicial or judicial bankruptcy procedure in accordance with the Law of the Republic of Kazakhstan "On restoration of solvency and bankruptcy of citizens of the Republic of Kazakhstan", as well as for the period of up to three years preceding the application of extrajudicial or judicial bankruptcy procedure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      9-5) formation and maintenance of the state property register by the single operator in the field of state property accounting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       10) in other cases, established by the Laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9 as amended by Laws of the Republic of Kazakhstan № 359-VI of 03.07.2020 (shall be enacted upon expiration of ten calendar days after its first official publication); № 399-VI of 02.01.2021 (see Art. 2 for the enactment procedure); № 96-VII of 30.12.2021 (shall come into force sixty calendar days after the date of its first official publication); dated 30.12.2022 № 179-VII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); № 211-VIII of 16.07.2025 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 9 as amended by Laws of the Republic of Kazakhstan № 359-VI of 03.07.2020 (shall be enacted upon expiration of ten calendar days after its first official publication); № 399-VI of 02.01.2021 (see Art. 2 for the enactment procedure); № 96-VII of 30.12.2021 (shall come into force sixty calendar days after the date of its first official publication); dated 30.12.2022 № 179-VII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2609,79 +2876,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Relations between the owner and (or) operator, and (or) third person respectively of the access to their personal data shall be regulated by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Third parties may receive personal data stored in the information objects of public authorities and/or public legal entities via the e-government web portal, providing the individual's consent has been confirmed via a public service.</w:t>
+      4. Third parties may obtain personal data contained in digital records of government agencies and/or state-owned legal entities through the “digital government” web portal, provided that the data subject has given their consent, which is confirmed through a state service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 as amended by the Law of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); № 347-VI of 25.06.2020 (shall come into force ten calendar days after the date of its first official publication); № 96-VII of 30.12.2021 (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 as amended by the Law of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); № 347-VI of 25.06.2020 (shall come into force ten calendar days after the date of its first official publication); № 96-VII of 30.12.2021 (shall be enforced sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3267,79 +3534,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The owner and/or operator, as well as the third party transferring the personal data must anonymise them in compliance with the rules for collecting, processing personal data when collecting, processing personal data for statistical, sociological, scientific, marketing research.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. When collecting, processing personal data for the data analytics in order for the state bodies to implement the activities, depersonalization of personal data shall be performed by the operator of information and communication infrastructure of the “e-government” in accordance with the data management requirements, except for cases when depersonalization of personal data is performed by the owner and (or) the operator.</w:t>
+      2. When collecting and processing personal data for data analytics purposes to support the activities of state bodies, the “digital government” operator shall anonymize the personal data in accordance with data management requirements, except in cases where the personal data has already been anonymized by the data owner and/or operator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. When collecting and processing personal data for the national artificial intelligence platform, depersonalization of personal data is carried out by the operator of the national artificial intelligence platform in accordance with the data management requirements approved by the Government of the Republic of Kazakhstan, except for the case when the depersonalization of personal data has been carried out by the owner and (or) the operator independently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 17 as reworded by Law of the RK № 347-VI of 25.06.2020 (shall be enacted ten calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 05.07.2024 №115-VIII (effective six months after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 17 as reworded by Law of the RK № 347-VI of 25.06.2020 (shall be enacted ten calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 05.07.2024 №115-VIII (effective six months after the date of its first official publication); dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3570,55 +3855,186 @@
       1) exercise functions, provided by the legislation of the Republic of Kazakhstan by the state bodies, as well as carrying out activity by the private notaries, private judicial enforcement agents and lawyers; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) carrying out collection and processing of personal data in the statistical, sociological or scientific purposes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 19-1. Requirements for automated processing of personal data</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Automated processing of personal data shall be prohibited, as a result of which the subject has, changes or terminates the rights, legitimate interests, except for the case when the consent of the subject shall be obtained, or in cases provided for by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The owner and (or) operator, as well as a third party, must explain to the subject the procedure for automated processing of his personal data and possible consequences, shall provide an opportunity to object to the automated processing of his personal data, as well as explain the procedure for the subject to protect his rights, freedoms and legitimate interests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The owner and/or operator, as well as a third party, shall consider the objection referred to in paragraph 2 of this Article within three working days from the date of its receipt and shall notify the subject of the results of consideration of such objection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The subject has the right to appeal against the actions (inaction) of the owners and (or) operator, as well as a third party in the procedure prescribed by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 as added by Article 19-1 in accordance with the Law of the Republic of Kazakhstan dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 3. PROTECTION OF PERSONAL DATA Article 20. Guarantee of protection of personal data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Personal data shall be protected, as guaranteed by the state and implemented in the order established by the competent authority.</w:t>
       </w:r>
     </w:p>
@@ -3887,51 +4303,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) minimization of adverse consequences of unauthorized access to the personal data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) providing access for the state technical service to the software that use, store, process and disseminate personal data of limited access contained in electronic information resource to carry out a survey to ensure the security of the processes of storage, processing and dissemination of personal data of limited access contained in electronic information resources in a manner determined by the competent authority;</w:t>
+      4) granting the state technical service access to digital objects that use, store, process, and disseminate restricted-access personal data contained in digital resources, to conduct an audit of the security of the processes for storing, processing, and disseminating restricted-access personal data contained in digital resources, in accordance with the procedure established by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) the registration and recording of actions under sub-paragraphs 3), 4), 5) and 6) of paragraph 4 of Article 8 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3951,128 +4367,128 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 22 as amended by Law of the RK № 399-VI of 02.01.2021 (shall come into force ten calendar days after its first official publication); № 96-VII of 30.12.2021 (shall come into force sixty calendar days after the date of its first official publication); № 223-VII of 19.04.2023 (shall be put into effect upon the expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 22 as amended by Law of the RK № 399-VI of 02.01.2021 (shall come into force ten calendar days after its first official publication); № 96-VII of 30.12.2021 (shall come into force sixty calendar days after the date of its first official publication); № 223-VII of 19.04.2023 (shall be put into effect upon the expiry of ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 23. Protection of electronic information resources containing personal data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Electronic information resources containing personal data shall be protected in compliance with this Law and the legislation of the Republic of Kazakhstan on informatization.</w:t>
+      The protection of digital resources containing personal data shall be carried out in accordance with this Law and the digital legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as reworded by Law of the RK № 399-VI of 02.01.2021 (shall go into effect ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 23 as reworded by Law of the RK № 399-VI of 02.01.2021 (shall go into effect ten calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5597,123 +6013,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1) establish an advisory council on personal data and their protection, and outline the procedure for its formation and operation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-2) send to the operator of information and communication infrastructure of "electronic government" information on violation of personal data security, entailing the risk of violation of rights and legitimate interests of subjects, for the purposes provided by this Law and other regulatory legal acts of the Republic of Kazakhstan;</w:t>
+      6-2) shall send to the operator of the digital infrastructure of the “digital government” information on a personal data security breach entailing the risk of violating the rights and legitimate interests of subjects, for the purposes stipulated by this Law and other regulatory legal acts of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) approve the rules for the collection and processing of personal data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-1) approve the rules for the survey of the security of the storage, processing and dissemination of restricted personal data contained in electronic information resources, in coordination with the National Security Committee of the Republic of Kazakhstan;</w:t>
+      7-1) shall approve the rules for conducting an inspection of the security of the processes of storage, processing and dissemination of restricted-access personal data contained in digital resources, in coordination with the National Security Committee of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-2) endorse the operating rules of the state service for the control of access to personal data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-3) agree on the integration of non-state information objects with the information objects of public authorities and (or) state legal entities, where personal data is transferred and (or) access to personal data is granted;</w:t>
+      7-3) shall coordinate the integration of non-state digital objects with digital objects of state bodies and (or) state legal entities, whereby the transfer of personal data and (or) access to personal data is carried out;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-4) adopts regulations for integration with the government's personal data access control service;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5751,51 +6167,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 5 as supplemented by Article 27-1 in compliance with Law of the RK № 347-VI dated 25.06.2020 (shall be enacted upon expiration of ten calendar days after its first official publication); as amended by Law of the RK № 399-VI dated 02.01.2021 (shall come into force upon expiration of ten calendar days after its first official publication); № 96-VII of 30.12.2021 (shall enter into force sixty calendar days after the date of its first official publication); № 223-VII of 19.04.2023 (shall enter into force on the expiration of ten calendar days after the date of its first official publication); dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 5 as supplemented by Article 27-1 in compliance with Law of the RK № 347-VI dated 25.06.2020 (shall be enacted upon expiration of ten calendar days after its first official publication); as amended by Law of the RK № 399-VI dated 02.01.2021 (shall come into force upon expiration of ten calendar days after its first official publication); № 96-VII of 30.12.2021 (shall enter into force sixty calendar days after the date of its first official publication); № 223-VII of 19.04.2023 (shall enter into force on the expiration of ten calendar days after the date of its first official publication); dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6435,51 +6851,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) unimpeded access to the territory and premises of the subject (object) of control in accordance with the subject of inspection upon presentation of documents specified in paragraph 8 of this Article; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) receive documents (information) on paper and electronic media or copies thereof to be attached to the act on the results of the audit, as well as access to automated databases (information systems) in accordance with the subject of the audit in compliance with the requirements on state secrets and other secrets protected by the Law;</w:t>
+      2) receive documents (information) on paper and electronic media or copies thereof for attachment to the inspection results report, as well as access to automated databases (digital systems) in accordance with the subject of inspection, while complying with the requirements concerning state secrets and other secrets protected by law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) carry out audio, photo and video recording;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6615,51 +7031,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) provide unhindered access of officials of the authorized body to the territory and premises of the subject (object) of control;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) provide officials of the authorized body with documents (information) on paper and electronic media or copies thereof to be attached to the act on the results of the audit, as well as access to automated databases (information systems) in accordance with the subject of the audit in compliance with the requirements on state secrets and other secrets protected by law;</w:t>
+      2) provide officials of the authorized body with documents (information) on paper and electronic media or copies thereof for attachment to the inspection results report, as well as access to automated databases (digital systems) in accordance with the subject of inspection, while complying with the requirements concerning state secrets and other secrets protected by law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) make a mark on the second copy of the act on the appointment of the inspection and the act on the results of the inspection on the day of its completion;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7669,51 +8085,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 5 as added by Article 27-3 in accordance with the Law of the RK dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 5 as added by Article 27-3 in accordance with the Law of the RK dated 11.12.2023 № 44-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8137,55 +8553,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>