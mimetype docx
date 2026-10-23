--- v2 (2026-09-06)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a4de350" w14:textId="a4de350">
+    <w:p w14:paraId="2c4df04" w14:textId="2c4df04">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1318,64 +1318,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 2 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 254-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 3. Purpose and principles of public and socially responsible services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1807,79 +1793,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) receive public or socially responsible services in person or via a legal representative, subject to the restrictions laid down by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Foreign nationals, stateless persons, foreign legal entities and their branches and representative offices shall receive public or socially responsible services on an equal footing with citizens and legal entities of the Republic of Kazakhstan, unless otherwise stipulated by the laws of the Republic of Kazakhstan.</w:t>
+      2. Foreign nationals, stateless persons, foreign legal entities and their branches and representative offices shall receive public or socially responsible services on an equal footing with nationals and legal entities of the Republic of Kazakhstan, unless otherwise specified by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 4 as amended by the Laws of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); dated 03.12.2015 № 433-V (shall be enforced from 01.01.2016); dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 25.06.2020 № 347-VI (effective ten calendar days after the date of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 09.01.2026 № 254-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 19.05.2026 № 291-VIII (shall be enforced from 12.07.2026).</w:t>
+        <w:t>      Footnote. Article 4 as amended by the Laws of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); dated 03.12.2015 № 433-V (shall be enforced from 01.01.2016); dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 25.06.2020 № 347-VI (effective ten calendar days after the date of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 09.01.2026 № 254-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 19.05.2026 № 291-VIII (shall be enforced from 12.07.2026); № 326-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3915,51 +3901,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1) approves the procedure for provision of proactive services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13-2) approve the rules for classifying public services available in electronic form to establish the method of authenticating service users;</w:t>
+      13-2) approve the rules for the classification of public services delivered in electronic form, for the purpose of establishing the method of digital authentication of the service user;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13-3) approve the mandatory details to be included in the results of public and other services rendered in electronic form and received via a mobile phone, as well as the procedure for verifying their authenticity; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3997,51 +3983,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9 as amended by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 06.02.2023 № 194-VII (shall be enforced from 01.04.2023); dated 21.05.2024 № 86-VIII (comes into force sixty calendar days after the date of its first official publication); № 256-VIII of 09.01.2026 (shall become effective upon expiration of six months from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 9 as amended by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 06.02.2023 № 194-VII (shall be enforced from 01.04.2023); dated 21.05.2024 № 86-VIII (comes into force sixty calendar days after the date of its first official publication); № 256-VIII of 09.01.2026 (shall become effective upon expiration of six months from the date of its first official publication); № 326-VIII of 24.06.2026 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7791,50 +7777,127 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Chapter 4 has been supplemented with Article 18-2 under Law of the Republic of Kazakhstan № 256-VIII of 09.01.2026 (shall enter into force upon expiry of six months after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 19.05.2026 № 291-VIII (shall be enforced from 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 18-3. Delivery of public and socially responsible services to immigrants</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When rendering public and socially responsible services to foreign nationals and stateless persons, the data is verified against the reference database of immigrants to ensure that their stay (residence) in the Republic of Kazakhstan complies with the procedures laid down by the legislation of the Republic of Kazakhstan on migration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 4 has been supplemented with Article 18-3 under Law of the Republic of Kazakhstan № 326-VIII of (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12934,55 +12997,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>