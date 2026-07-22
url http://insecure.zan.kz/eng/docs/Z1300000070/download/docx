--- v0 (2025-11-16)
+++ v1 (2026-07-22)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d789bec" w14:textId="d789bec">
+    <w:p w14:paraId="25f6a0d" w14:textId="25f6a0d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -242,62 +242,86 @@
         <w:t xml:space="preserve"> Article 2. Basic definitions used in this Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The following basic definitions shall be used in this Law:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      1) an automated electronic queue system (hereinafter-the electronic queue system) - a software and hardware complex designed to book the time of the entry of motor vehicles to automobile checkpoints when leaving the Republic of Kazakhstan;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) special means - means intended for physical, traumatic, chemical, electrical, psychological, distracting, or other impacts on offenders, vehicles, and objects used by them in order to suppress illegal actions or individual protection and camouflage of military personnel, employees of authorized bodies and citizens participating in the protection of the State Border;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -865,50 +889,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) fairway – safety way for navigation of ships among obstacles (between islands, sand banks) marked by the aids to navigation (buoys, spars, leading marks);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      24-1) digital queue system (hereinafter referred to as the digital queue system) is a software and hardware complex designed to reserve the entry time of motor vehicles at automobile checkpoints when leaving the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       25) demarcation – determination and settlement of the State Border at location drawn up by international treaty ratified by the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) frontier incident – accident on the State Border linked with violation of the regime of the State Border concerning the interests of the Republic of Kazakhstan, one or several neighboring states with it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1001,51 +1043,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 2 as amended by Law of the Republic of Kazakhstan № 130-V dated 04.07.2013 (shall be enforced upon expiry of ten calendar days after its first official publication); No 59-VI dated 05.05.2017(shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2019 № 249-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 11-VII dated 23.02.2021 (refer to Article 2 for the enforcement procedure); dated 29.12.2022 № 174-VII (see Article 2 for the procedure of entry into force).</w:t>
+        <w:t>      Footnote. Article 2 as amended by Law of the Republic of Kazakhstan № 130-V dated 04.07.2013 (shall be enforced upon expiry of ten calendar days after its first official publication); No 59-VI dated 05.05.2017(shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2019 № 249-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 11-VII dated 23.02.2021 (refer to Article 2 for the enforcement procedure); dated 29.12.2022 № 174-VII (see Article 2 for the procedure of entry into force); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4298,123 +4340,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Passage of vehicles, cargos and goods across the State border is carried out in the presence of permissive marks of the state revenue bodies and other controlling bodies for the right to import vehicles, cargos and goods to the Republic of Kazakhstan or export from the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-1. The passage of motor vehicles, cargo and goods across the State Border, including using the electronic queue system, may be carried out on a paid basis in accordance with the procedure determined by the state body responsible for ensuring tax receipts and other mandatory payments to the budget, and by the authorized body in the field of customs affairs in coordination with the Border Service of the National Security Committee of the Republic of Kazakhstan.</w:t>
-[...71 lines deleted...]
-      Unless otherwise provided by legislative acts of the Republic of Kazakhstan, the amount of fees for the passage of motor vehicles, cargoes and goods across the State Border, as well as their passage through the electronic queue, are determined by the state body in charge of ensuring tax receipts and other mandatory payments to the budget, and the authorized body in the field of customs affairs in coordination with the antimonopoly authority.</w:t>
+      8-1. The passage across the State Border of motor vehicles, cargo and goods, including with the use of the digital queue system, may be carried out on a paid basis in accordance with the procedure determined by the state body exercising leadership in the sphere of ensuring the receipt of taxes and other mandatory payments to the budget, and the authorized body in the sphere of customs affairs in coordination with the Border Service of the National Security Committee of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In this case, non-residents – owners of motor vehicles and users of the digital queue system – non-residents who have a timely unexecuted resolution on the imposition of an administrative penalty in the form of a fine and (or) an order on a warning or the need to pay a fine in the sphere of ensuring road traffic safety, or arrears for travel on toll motor roads (sections), shall not be subject to registration in the digital queue system until the payment of such payments and fines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Organizing the development, introduction and functioning of the digital queue system, as well as measures for the collection of fees for the passage across the State Border of motor vehicles, cargo and goods and for reserving a digital queue shall be carried out by the state body exercising leadership in the sphere of ensuring the receipt of taxes and other mandatory payments to the budget, and the authorized body in the sphere of customs affairs in coordination with the Border Service of the National Security Committee of the Republic of Kazakhstan through the application of a public-private partnership mechanism or the application of other mechanisms in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The provision of other paid services during the passage across the State Border of motor vehicles, cargo and goods with the use of the digital queue system within the framework of the public-private partnership mechanism shall be prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Unless otherwise provided for by legislative acts of the Republic of Kazakhstan, the amounts of fees for the passage across the State Border of motor vehicles, cargo and goods, as well as for their passage through the digital queue shall be determined by the state body exercising leadership in the sphere of ensuring the receipt of taxes and other mandatory payments to the budget, and the authorized body in the sphere of customs affairs in coordination with the antimonopoly body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Passage through the State Border is considered completed upon completion of the border control procedure and upon departure of the person, vehicle or export of cargos and goods outside the border crossing point, as well as another place where pass through the State Border is carried out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4434,51 +4476,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 19 as amended by Laws of the Republic of Kazakhstan № 248-V dated 07.11.2014 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 59-VI dated 05.05.2017 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.04.2019 № 243-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2022 № 173-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication; dated 29.12.2022 № 174-VII (shall be enforced six months after the date of its first official publication); № 202-VIII of 30.06.2025 (shall be brought into effect upon expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 19 as amended by Laws of the Republic of Kazakhstan № 248-V dated 07.11.2014 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 59-VI dated 05.05.2017 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.04.2019 № 243-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2022 № 173-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication; dated 29.12.2022 № 174-VII (shall be enforced six months after the date of its first official publication); № 202-VIII of 30.06.2025 (shall be brought into effect upon expiration of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4692,51 +4734,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ships, involved in measures taken during the elimination of emergency situations and their consequences, as well as ships, involved in the implementation of priority projects determined by the Government of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) vehicles with or without cargo, which in their weight and (or) dimensions exceed the permissible standards and can not proceed through the car checkpoint. Passage of this category of vehicles is carried out in the area immediately adjacent to the border crossing point;</w:t>
+      2) vehicles with or without cargo, which in their weight and (or) dimensions exceed the permissible standards and cannot proceed through the car checkpoint. Passage of this category of vehicles is carried out in the area immediately adjacent to the border crossing point;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) railway vehicles in cases where the infrastructure of the border crossing point does not provide for the possibility of stopping them for the time necessary to carry out the established types of control, or the opening of a border crossing point is inexpedient due to economic reasons. Passage of this category of vehicles is carried out at the station closest to the checkpoint, where there is a necessary infrastructure, or on the route;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6178,51 +6220,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Entry, departure of persons and transport vehicles, import, export of cargos and goods in crossing points shall be carried out in established places in existence of documents of persons for the right to entry in the Republic of Kazakhstan or departure from the Republic of Kazakhstan, as well as documents relating to transport vehicles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Entry to checkpoints for military personnel of the Border Service of the National Security Committee of the Republic of Kazakhstan, military communications agencies, employees of state revenue agencies and other agencies, transport organisations involved in the registration and servicing of persons, vehicles, cargo and goods, as well as employees of law enforcement and special state bodies and other officials authorised to perform tasks assigned to them by the laws of the Republic of Kazakhstan at the checkpoint, shall be made using passes issued by:</w:t>
+      2. Entry to checkpoints for military personnel of the Border Service of the National Security Committee of the Republic of Kazakhstan, military communications agencies, employees of state revenue agencies and other agencies, transport organizations involved in the registration and servicing of persons, vehicles, cargo and goods, as well as employees of law enforcement and special state bodies and other officials authorised to perform tasks assigned to them by the laws of the Republic of Kazakhstan at the checkpoint, shall be made using passes issued by:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) in railway, automobile, marine and river crossing points – by the Frontier Service of the national Security Committee of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6344,51 +6386,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) determine scheme of movement of persons and transport vehicles, transfer of cargos and goods in crossing point, as well as procedure for movement and places of parking points for official vehicle;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) establish procedure for access in premises and other places where frontier and other types of control are carried out, as well as on transport vehicles of foreign tarvelling;</w:t>
+      2) establish procedure for access in premises and other places where frontier and other types of control are carried out, as well as on transport vehicles of foreign travelling;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) develop measures and ensure control of fulfillment of regime established in crossing point.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6914,51 +6956,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) on employees remained after the end of work;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) on persons dismissed from work or suspended from fulfillment of obligations in crossing point, with representation of passes withdrawn from them within twenty four hours after their dismissal, transfer to other office or area of work or creation of other circumstances.</w:t>
+      2) on persons dismissed from work or suspended from fulfillment of obligations in crossing point, with representation of passes withdrawn from them within twenty-four hours after their dismissal, transfer to other office or area of work or creation of other circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -17984,55 +18026,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>