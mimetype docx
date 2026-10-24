--- v1 (2026-07-22)
+++ v2 (2026-10-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="25f6a0d" w14:textId="25f6a0d">
+    <w:p w14:paraId="cab97de" w14:textId="cab97de">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -11482,51 +11482,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>State Revenue Bodies of the Republic of Kazakhstan:</w:t>
+        <w:t xml:space="preserve">State </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Revenue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Bodies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Republic of Kazakhstan:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) organize and conduct measures on protection of economic and other interests of person, society and state on the State Border;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11996,51 +12036,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ensure public order upon conduct public and political, cultural and other measures in frontier zone and frontier belt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) inform the Frontier Service of the National Security Committee of the Republic of Kazakhstan on condition of legal order in frontier space, persons left the place of residence upon unknown circumstances, criminal groups and persons having wrongfulaspiration in respect of the State Border and Frontier Service of the National Security Committee of the Republic of Kazakhstan;</w:t>
+      4) inform the Frontier Service of the National Security Committee of the Republic of Kazakhstan on condition of legal order in frontier space, persons left the place of residence upon unknown circumstances, criminal groups and persons having wrongful aspiration in respect of the State Border and Frontier Service of the National Security Committee of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) provide assistance to the National Security Committee of the Republic of Kazakhstan in search for persons violated the State Border, and other law-breakers, as well as clarification and verification of circumstances of infractions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13633,51 +13673,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) use the available means for identification (classification) of underwater objects in internal and territorial waters, as well as outside them up to the borders of foreign states in the event of a threat of illegal crossing or illegal crossing of the State Border;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) carry out anti-submarine and countersabotage measures in underwater environment on behalf of protection of the State Border;</w:t>
+      20) carry out anti-submarine and counter sabotage measures in underwater environment on behalf of protection of the State Border;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) ensure the production and consider cases of administrative offences referred to its jurisdiction in accordance with the legislation of the Republic of Kazakhstan on administrative offences;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14039,51 +14079,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) carry on correspondence with frontier representatives of neighboring states on the issues of maintenance of regime of the State Border, resolution of frontier incidents, exchange of information, invite the representatives of neighboring states to the territory of the Republic of Kazakhstan and move into the territory of neighboring states on mutual agreement for holding negotiations on frontier issues in the manner established by this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) request and receive without compensationinformation from authorized bodies, organizations and public associations required for fulfillment of obligations;</w:t>
+      11) request and receive without compensation information from authorized bodies, organizations and public associations required for fulfillment of obligations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11-1) receive and use fingerprint information contained in the database of fingerprint information of the internal affairs bodies, in accordance with the legislation of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16503,51 +16543,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) to stop (stop movement or flight) surface, underwater, aircraft, flying machines, including unmanned aerial vehicles, and vehicles on ice, as well as other vehicles by damaging them, in cases of non-compliance with the requirements to stop or change course, when the termination of the violation or their detention cannot be implemented by other means;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) to prevent the hijacking of surface, underwater, aircraft, flying machines, including unmanned aerial vehicles, and vehicles on ice, as well as other vehicles without passengers;;</w:t>
+      5) to prevent the hijacking of surface, underwater, aircraft, flying machines, including unmanned aerial vehicles, and vehicles on ice, as well as other vehicles without passengers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) for holding-off an attack, as well as unarmed attack to military servants and objects of the Frontier Service of the National Security Committee of the Republic of Kazakhstan, Armed Forces of the Republic of Kazakhstan, other citizens performing official duties or public duty on protection of the State Border, their family members when their life is incurred by immediate danger;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17169,97 +17209,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) departure beyond the limits of frontier space or Republic of Kazakhstan for the permanent place of residence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) occurrence of circumstances precluding his/her further participation in the protection of the State Border (detection of mental, behavioural disorders (diseases), including those associated with the use of psychoactive substances, another disease that poses a danger to others - according to the list approved by the Government of the Republic of Kazakhstan, death of the citizen);</w:t>
+      4) the onset of circumstances excluding its further participation in the protection of the State Border (detection of mental, behavioral disorders (diseases), including those related to the use of psychoactive substances, another disease that poses a danger to others - according to the list approved by the authorized body in the field of health, death of a citizen);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) unwillingness to participate in protection of the State Border in the following.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 76 as amended by the Law of the Republic of Kazakhstan dated 07.07.2020 № 361-VI (shall come into effect ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 76 as amended by the Law of the Republic of Kazakhstan dated 07.07.2020 № 361-VI (shall come into effect ten calendar days after the day of its first official publication); dated 10.06.2026 № 301-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -17425,51 +17465,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) apply physical force and other means for the purpose of suppression of infractions and detention of law-breakers, if the other methods to achieve mentioned purposes are not possible;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) detain and deliver persons committed in fractions in frontier space to the subdivisions of the Frontier Service of the National Security Committee of the Republic of Kazakhstan,  law enforcement or other authorized bodies in the cases provided by the Laws of the Republic of Kazakhstan;</w:t>
+      4) detain and deliver persons committed in fractions in frontier space to the subdivisions of the Frontier Service of the National Security Committee of the Republic of Kazakhstan, law enforcement or other authorized bodies in the cases provided by the Laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) conduct the measures oriented to preventive measures in frontier space together with representatives of the Frontier Service of the National Security Committee of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18026,55 +18066,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>