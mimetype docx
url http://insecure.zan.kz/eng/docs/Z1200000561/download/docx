--- v1 (2025-11-19)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="77eb53b" w14:textId="77eb53b">
+    <w:p w14:paraId="0cbf68b" w14:textId="0cbf68b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3872,97 +3872,115 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The official and special duties of officials of the Armed Forces, other troops and military formations shall be determined by the general military charters.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. A serviceman undergoing military service under contract shall be required, within one month after entering military service, to transfer into trust management for the duration of their service any shares (equity interests in the charter capital) in commercial organizations and other assets they own that generate income. This excludes money, bonds, units of open-end and interval mutual investment funds lawfully belonging to them, as well as other property leased out under a property rental agreement. The trust management agreement must be notarized.</w:t>
+      3. Within thirty calendar days of enlistment a military servant  doing military service under contract shall transfer to a trust management for the duration of his military service any property owned by him by right of ownership or other property right, the use of which entails the generation of income, with the exception of cash, bonds, shares of open-end and interval mutual investment funds, shares of commercial organizations (common shares in an amount not exceeding five percent of the total number of voting shares of organizations), digital assets legally owned by him, as well as property transferred for property lease (rental), and also submit a notarized copy of the property trust agreement to the personnel department within the indicated period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A military servant serving under contract shall have the right to lease (rent) residential property owned by him and to receive income from such lease, also to receive income from the property, transferred for trust management from other legal sources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The Laws of the Republic of Kazakhstan and the acts of the President of Kazakhstan may provide the other rights to military servants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The article 7 with the amendments made by the laws of the Republic of Kazakhstan dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 15.04.2022 № 114-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 18.03.2025 № 175-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. The article 7 with the amendments made by the laws of the Republic of Kazakhstan dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 15.04.2022 № 114-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 18.03.2025 № 175-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 03.01.2026 № 251-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4187,51 +4205,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 8. Restrictions of rights of military servants, linked with performance of military service</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Military servant shall not have the right to:</w:t>
+      1. A military servant may not:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) be a deputy of representative bodies and member of local self-government bodies, be in political parties, trade unions, religious associations, speak in favour of any political party;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4241,51 +4259,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) to engage in other paid activities, except for medical, pedagogical, scientific, and other creative activities that do not interfere with the performance of military service duties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) engage in entrepreneurial activities, including participation in the management of a commercial organization, regardless of its organizational and legal form, except for cases when this is its official duties in accordance with the legislation of the Republic of Kazakhstan, and cases of acquisition and (or) the sale of shares of open and interval mutual investment funds, bonds in the organized securities market, shares of commercial organizations (common shares in the amount not exceeding five percent of the total number of voting shares of organizations) in the organized securities market;</w:t>
+      3) engage in business activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) participate in the management of a commercial or non-profit organization, unless it is part of his official duties under the legislation of the Republic of Kazakhstan, or if it is necessary for the management of shares, specified in subparagraph 3-2) of this paragraph, or is gratuitous participation in the management of a consumer or housing construction cooperative;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) acquire securities, with the exception of acquisition and (or) sale in accordance with the procedure, established by the legislation of the Republic of Kazakhstan, of shares of open-end and interval mutual investment funds, bonds, shares of commercial organizations (common shares in an amount not exceeding five percent of the total number of voting shares of organizations);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) be a representative on affairs of third parties, with the exception of cases, provided by the Laws;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4374,72 +4428,126 @@
       9) refuse or evade a medical examination in medical organizations to establish the fact of use of a psychoactive substance and the state of intoxication in the direction of an authorized leader.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The refusal or evasion of passing of survey attracts dismissal from military service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Anti-corruption restrictions, accepted by military servicemen are established by this Law and the Law of the Republic of Kazakhstan On Combating Corruption.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Anti-corruption restrictions, accepted by political state servants are established by this Law and other laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Liability for failure to comply with the restrictions, provided for in this article is established by this Law and other laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The article 8 with the amendments made by the laws of the Republic of Kazakhstan dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 07.07.2020 № 361-VI (shall enter into force upon the expiry of ten calendar days after the day of its first official publication); dated 06.10.2020 № 365-VI (shall enter into force upon the expiry of ten calendar days after the day of its first official publication); dated 19.04.2024 № 74-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. The article 8 with the amendments made by the laws of the Republic of Kazakhstan dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 07.07.2020 № 361-VI (shall enter into force upon the expiry of ten calendar days after the day of its first official publication); dated 06.10.2020 № 365-VI (shall enter into force upon the expiry of ten calendar days after the day of its first official publication); dated 19.04.2024 № 74-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 03.01.2026 № 251-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -16065,51 +16173,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       persons expelled from military educational institutions, special educational institutions of law enforcement and special state bodies of the Republic of Kazakhstan, the authorized body in the field of civil protection after one year of study, and ulans – after two years of study.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The persons arriving on military service under the contract assume the restrictions set by laws connected with passing of military service and the anti-corruption restrictions set by the Law of the Republic of Kazakhstan "About Anti-corruption" which are fixed in writing.</w:t>
+      Persons enlisting on military service under contract shall accept the statutory restrictions, related to military service, as well as anti-corruption restrictions, the acceptance of which shall be recorded in writing by the personnel departments of the relevant state institutions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. On military service under the contract the person is not accepted: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16155,51 +16263,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) deprived by court of the right to hold the state positions during a certain term; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) refused to accept the restrictions established by the laws of the Republic of Kazakhstan related to the military service of a serviceman, and the anti-corruption restrictions established by the Law of the Republic of Kazakhstan “On Combating Corruption”;</w:t>
+      4) who refused to accept the restrictions, established by the laws of the Republic of Kazakhstan, related to the military service of a serviceman, as well as anti-corruption restrictions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -16753,51 +16861,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The article 38 with the amendments made by the Laws of the Republic of Kazakhstan dated 04.07.2014 № 233-V (shall be enforced dated 01.01.2015); dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 15.04.2022 № 114-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2024 № 74-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 10.01.2025 № 156-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 18.03.2025 № 175-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); № 211-VIII of 16.07.2025 (see Art. 2 for the enactment procedure).</w:t>
+        <w:t>      Footnote. The article 38 with the amendments made by the Laws of the Republic of Kazakhstan dated 04.07.2014 № 233-V (shall be enforced dated 01.01.2015); dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 15.04.2022 № 114-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2024 № 74-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 10.01.2025 № 156-VIII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 18.03.2025 № 175-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); № 211-VIII of 16.07.2025 (see Art. 2 for the enactment procedure); dated 03.01.2026 № 251-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -17966,51 +18074,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) serve urgent military service or to undergo training at the military department (military faculty) or military training in specialized organizations of the Ministry of Defence for the training of military-technical specialists on a paid basis, with the exception of women.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Persons entering military service in the reserve accept the restrictions established by the laws of the Republic of Kazakhstan related to military service, and anti-corruption restrictions established by the Law of the Republic of Kazakhstan "On Combating Corruption", which are recorded in writing.</w:t>
+      Persons, enlisting on military service in the reserves shall accept the restrictions, established by the laws of the Republic of Kazakhstan, related to military service and anti-corruption restrictions, the acceptance of which shall be recorded in writing by the personnel departments of the relevant state institutions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. A person shall not be accepted for military service in the reserve if he:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18056,51 +18164,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) has been deprived by a court of the right to hold public office for a specified period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) refused to accept the restrictions established by the laws of the Republic of Kazakhstan related to the military reservist’s service in the military, and the anti-corruption restrictions established by the Law of the Republic of Kazakhstan “On Combating Corruption”;</w:t>
+      4) those who refused to accept the restrictions, established by the laws of the Republic of Kazakhstan, related to the military reservist's service term in military service and anti-corruption restrictions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) previously convicted or released from criminal liability for committing a crime on the basis of paragraphs 3), 4), 9), 10), and 12) of part one of Article 35 or Article 36 of the Criminal procedure code of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18506,79 +18614,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) the exemption specified in subparagraph 4) of paragraph 1 and subparagraphs 1), 2), 5), and 9) of paragraph 2 of Article 36 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. The requirements of subparagraphs 2), 3), and 4) of Article 8 of this Law shall not apply to military reservists.</w:t>
+      6. The requirements of subparagraphs 2), 3), 3-1), 3-2), and 4) of paragraph 1 of Article 8 of this Law shall not apply to military reservists.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The article 40-2 with the amendments made by the Law of Republic of Kazakhstan № 196-VIII of 24.06.2025 (shall be put into effect upon expiration of ten calendar days after the day of its first official publication); № 211-VIII of 16.07.2025 (shall go into effect upon expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. The article 40-2 with the amendments made by the Law of Republic of Kazakhstan № 196-VIII of 24.06.2025 (shall be put into effect upon expiration of ten calendar days after the day of its first official publication); № 211-VIII of 16.07.2025 (shall go into effect upon expiration of sixty calendar days after the day of its first official publication); dated 03.01.2026 № 251-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -23590,51 +23698,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 9. RESPONSIBILITY OF MILITARY SERVANTS Article 53. Responsibility of military servants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. For violation of military discipline, a commander (head) shall apply the following types of disciplinary sanctions to a military servant:</w:t>
+      1. For violations of military discipline, including failure to comply with restrictions, established by the laws of the Republic of Kazakhstan, related to service, the following types of disciplinary sanctions may be applied to a military servant:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) admonition;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23876,51 +23984,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The article 53 with the amendments made by the Law of the Republic of Kazakhstan dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 15.04.2022 № 114-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. The article 53 with the amendments made by the Law of the Republic of Kazakhstan dated 13.06.2017 № 69-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 15.04.2022 № 114-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 03.01.2026 № 251-VIII (shall take effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -25157,55 +25265,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>