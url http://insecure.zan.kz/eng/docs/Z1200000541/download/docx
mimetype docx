--- v0 (2025-11-13)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="76e25ec" w14:textId="76e25ec">
+    <w:p w14:paraId="e6d0209" w14:textId="e6d0209">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6180,1679 +6180,1714 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 15 is in the wording of the Law of the Republic of Kazakhstan dated 14.01.2015 № 279-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 15-1. Post-project analysis for conformity with the energy efficiency class requirements for buildings, structures and installations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A post-project analysis of energy efficiency class compliance for buildings, structures and installations (hereinafter referred to as the “post-project analysis”) shall be performed to verify that the work carried out under projects for the construction of new buildings, structures and installations, or for the alteration (extension, modernisation, technical refurbishment, reconstruction or major repairs) of existing buildings, structures and facilities adhere to the requirements, as established by the competent authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A post-project analysis shall be performed within eighteen months of the relevant building, structure or facility being brought into service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. No later than the deadline stated in paragraph 2 of this article, a report shall be prepared on the results of the post-project analysis, which shall conclude whether the work carried out under projects for the construction of new buildings, structures and installations, or for the alteration (extension, modernisation, technical refurbishment, reconstruction or major repairs) of existing buildings, structures and facilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. If a post-project analysis reveals that buildings, structures and facilities do not meet energy efficiency class requirements, a report shall be forwarded to the client and developer of the relevant building, structure or facility, requiring them to rectify such discrepancies within the timeframe specified by the civil legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Note!</w:t>
+        <w:t>      Footnote. Chapter 4 has been supplemented with Article 15-1 under Law of the Republic of Kazakhstan № 121-VIII of 08.07.2024 (shall be enacted on 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 16. Energy audit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Chapter 4 is to be supplemented with Article 15-1 in accordance with the Law of the Republic of Kazakhstan dated 08.07.2024 № 121-VIII (shall be enforced from 01.01.2026).</w:t>
+        <w:t>
+      1. Excluded by the Law of the Republic of Kazakhstan dated 30.06.2022 № 130-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The energy audit shall be carried out at the expense of the applicant on the basis of an agreement concluded in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Based on the results of the energy audit or express energy audit, a conclusion on energy saving and energy efficiency improvement shall be drawn up.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Based on the results of the target energy audit, a technical report on energy saving and energy efficiency improvement shall be compiled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. The subjects of the State energy register, with the exception of state institutions, shall develop and approve an action plan for energy saving and energy efficiency improvement based on the results of an energy audit or express energy audit. A plan of measures for energy saving and energy efficiency improvement shall be developed and approved within six months from the date of receipt of an opinion on energy saving and energy efficiency improvement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Subjects of the State energy register, consuming energy resources in an amount equivalent to a thousand five hundred and more tons of conventional fuel per year, with the exception of state institutions, shall undergo a mandatory energy audit at least once every five years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Subjects of the State energy register, consuming energy resources in an amount equivalent to a thousand five hundred and more tons of conventional fuel per year, with the exception of state institutions, shall have the right to conduct an express energy audit instead of a mandatory energy audit, while complying with the following conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) availability of the previous conclusion on energy saving and energy efficiency improvement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) achieving the potential for energy saving in the amount of at least five percent over the past five years due to the implementation of the action plan for energy saving and energy efficiency and (or) reducing their specific energy consumption per unit of product in the amount of at least five percent over five years;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) availability of a certificate of conformity of the energy management system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Subjects of the State Energy Registry, except for the state institutions, shall be obliged within four years, and those, engaged in production, collection, storage, transportation, processing and sale of agricultural and fishery products, - within six years from the date of enactment of this Law, to receive a conclusion on the results of the energy audit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5-1. is excluded by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Energy audit organizations or energy auditors who shall be individual entrepreneurs shall be prohibited from conducting an energy audit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the applicant, whose participant, creditor shall be energy audit organizations and their employees or energy auditors who are individual entrepreneurs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      employees of which, performing energy audits (energy auditors), shall be in labor relations with the applicant or be close relatives (parents, children, adoptive parents (adopters), adopted (adopted), full-born and incomplete siblings, grandparents, grandparents, grandchildren) or spouse (spouse), or characteristic of officials of the applicant, and also a shareholder (participant) owning ten or more percent of the shares (or shares in the authorized capital) of the applicant;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      in cases where the voting shares (interests in the authorized capital) of the energy audit organization directly or indirectly belong to the applicant. Indirect affiliation means the ownership by each subsequent affiliate of shares (equity interest) of another legal entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      employees of which performing energy audits (energy auditors) have personal property interests in the applicant;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      if the energy audit organization and their employees, energy auditors who are individual entrepreneurs have monetary obligations to the applicant or the applicant to them, with the exception of obligations to conduct an energy audit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Subjects of the State energy register shall not conduct a mandatory energy audit in cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) consumption of energy resources in an amount equivalent to less than a thousand five hundred tons of conventional fuel per year;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) absence of energy resources consumption on the balance sheet of the facility (s);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) consumption of energy resources only for the purpose of vehicle operation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) if they are an object of historical and cultural heritage or a cult building, structure and structure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 16 as amended by the Law of the Republic of Kazakhstan dated 14.01.2015 № 279-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 17.11.2015 №. 407-V (shall be enforced from 01.01.2019); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.06.2022 № 130-VII (the procedure of entry into force, see Art. 2).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 16. Energy audit</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Chapter 5. STATE SUPPORT IN THE FIELD OF ENERGY SAVING AND</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>INCREASE OF ENERGY EFFICIENCY Article 17. Directions of the state support in the field of energy saving and increase of energy efficiency</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State support in the field of energy saving and increase of energy efficiency shall be carried out on the following directions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) stimulation of using energy efficiency equipment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) assistance in carrying out educational activity and informational support of measures in the field of energy saving and increase of energy efficiency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) implementation of a comprehensive plan of increasing the energy efficiency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) conduct of scientific and research works in the field of energy saving and increase of energy efficiency, as well as financial of development and improvement of methodological and regulatory legal base in the field of energy saving and increase of energy efficiency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) utilization of energy saving lumps containing mercury being in use of population;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) creation of training centres;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) rendering of assistance to owners of residential houses (residential buildings), housing units (flats) in payment of measures oriented to ensuring of energy saving and increase of energy efficiency in accordance with the legislation of the Republic of Kazakhstan on housing relations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) assistance in the implementation of projects within the framework of energy service agreements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) assistance in the implementation of projects within the framework of the energy efficiency map.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...180 lines deleted...]
-      5. Subjects of the State Energy Registry, except for the state institutions, shall be obliged within four years, and those, engaged in production, collection, storage, transportation, processing and sale of agricultural and fishery products, - within six years from the date of enactment of this Law, to receive a conclusion on the results of the energy audit.</w:t>
+        <w:t>      Footnote. Article 17 as amended by the Law of the Republic of Kazakhstan dated 14.01.2015 № 279-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 17.11.2015 № 407-V (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 18. Agreement in the field of energy saving and increase of energy efficiency</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Agreement in the field of energy saving and increase of energy efficiency shall be concluded on a voluntary basis between the authorized body, local executive body of the oblast, city of republican significance, the capital and subject of the State Energy Register consuming energy resources in the volume of one hundred thousand and more tons of the equivalent fuel per year (hereinafter – Agreement).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ground for conclusion of the Agreement is the application of a subject of the State Energy Register consuming energy resources in the volume of one hundred thousand and more tons of the equivalent fuel per year, to the local executive body of the oblast, city of republican significance, the capital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Subject of the Agreement is acceptance of obligations by a subject of the State Energy Register on decreasing the energy intensity by it for a production unit in the volume no less than for fifteen percent within five years on account of performance of the plan of measures on energy saving and increase of energy efficiency. Agreement shall be concluded for the term no less than five years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Termination of the validity of the Agreement shall be carried out in accordance with the rules of civil legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      5-1. is excluded by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 14.01.2015 № 279-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...196 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 18-1. Energy service contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Energy service agreements with energy service companies may be concluded in order to save energy and increase the energy efficiency of energy resources used by individuals and legal entities, including state institutions and quasi-public sector entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State institutions shall conclude energy service agreements in accordance with the standard energy service agreement for state institutions for the period of not more than six years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Energy service contract shall contain the conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) on a size of economy of energy resources that shall be ensured by the energy service company in a result of execution of the energy service contract;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) on a term of validity of energy service contract that shall be less than the term required for reaching the size of economy of energy resources established by the energy service contract;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) on payment of works on account of funds received from the annual economy of used energy resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Price at the energy service contract shall be determined proceeding from the reached or planned to reaching indices in a result of realization of energy service contract, as well as proceeding from the cost of saved energy resources or from economy of energy resources formed on account of decreasing the energy intensity for a production unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Energy service contract may contain a condition on obligatoriness of an energy service company to ensure the regime, consumption (using) conditions of energy resources (including temperature regime, level of lighting, other characteristics conforming to requirements in the field of labour organization, maintenance of buildings, structures, constructions), regime, production conditions, transfer of energy resources and other coordinated conditions upon execution of the energy service contract coordinated by parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16 as amended by the Law of the Republic of Kazakhstan dated 14.01.2015 № 279-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 17.11.2015 №. 407-V (shall be enforced from 01.01.2019); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.06.2022 № 130-VII (the procedure of entry into force, see Art. 2).</w:t>
+        <w:t>      Footnote. Chapter 5 is supplemented by Article 18-1 in accordance with the Law of the Republic of Kazakhstan dated 14.01.2015 № 279-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 17.11.2015 № 407-V (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 5. STATE SUPPORT IN THE FIELD OF ENERGY SAVING AND</w:t>
+        <w:t xml:space="preserve"> Article 19. Information support of activity on energy saving and increase of energy efficiency</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Information support of activity on energy saving and increase of energy efficiency shall be carried out by central and local executive bodies and subjects of a quasi-public sector on a regular basis by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) propaganda of effective use of energy resources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) coordination of works on creation of demonstration projects of high level energy efficiency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) assistance in organizing the exhibitions of energy saving materials and equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 19 as amended by the Law of the Republic of Kazakhstan dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>INCREASE OF ENERGY EFFICIENCY Article 17. Directions of the state support in the field of energy saving and increase of energy efficiency</w:t>
-[...179 lines deleted...]
-      9) assistance in the implementation of projects within the framework of the energy efficiency map.</w:t>
+        <w:t xml:space="preserve"> Chapter 6. RIGHTS AND OBLIGATIONS OF SUBJECTS IN THE FIELD</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>OF ENERGY SAVING AND INCREASE OF ENERGY EFFICIENCY Article 20. National institute of development in the field of energy saving and increase of energy efficiency</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      National institute for energy conservation and energy efficiency development shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) form and maintain the State Energy Register;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) form and maintain a map of energy efficiency, carry out the selection and inclusion of projects in the energy efficiency map;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) transfer information about the subjects of the State Energy Register that are evading to provide information or providing inaccurate information to the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) request and receive information necessary for the formation and maintenance of the State Energy Register from the subjects of the State Energy Register, business entities operating in the field of energy saving and energy efficiency improvement, energy auditors who are individual entrepreneurs, as well as from energy service companies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) submit proposals on the formation and maintenance of the State Energy Register and energy efficiency map to the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) evaluate and analyze the effectiveness of energy saving and energy efficiency plans, assessment and analysis of the effectiveness of energy saving and energy efficiency measures, carried out by the subjects of the State Energy Register, analysis of the consumption of energy resources of the subjects of the State Energy Register, comparative analysis with the previous year, an analytical study on the energy intensity of gross domestic product and energy efficiency in the Republic of Kazakhstan, analysis on specific costs and energy consumption standards of the subjects of the State Energy Register, analysis of the practical implementation of this Law, shall provide recommendations for the implementation of state policies in the field of energy saving and energy efficiency improvement and shall provide summary information to the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) monitor the energy consumption of state institutions and publish a report on the results of monitoring the energy consumption of state institutions on its Internet resource;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2) assist the authorized body in monitoring public procurement and procurement of goods, works, services in the field of energy saving and energy efficiency and in preparing recommendations for updating the list of goods, works, services that shall be subject to energy efficiency requirements in the implementation of public procurement and procurement of goods, works, services;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-3) perform post-project analysis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) analyze conclusions on energy saving and energy efficiency improvement and provide information to the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) provide information, analytical and consulting services in the field of energy saving and energy efficiency improvement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) cooperate with international organizations in order to attract information, educational and financial resources to stimulate the development of energy saving;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) issue expert opinions and (or) recommendations in the field of energy saving and increase of energy efficiency to the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) implementation of other functions envisaged hereunder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 17 as amended by the Law of the Republic of Kazakhstan dated 14.01.2015 № 279-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 17.11.2015 № 407-V (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
-[...849 lines deleted...]
-        <w:t>      Footnote. Article 20 in the new wording of the Law of the Republic of Kazakhstan dated 17.11.2015 № 407-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); as amended by the Law of the Republic of Kazakhstan dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 30.06.2022 № 130-VII (the procedure of entry into force, see Art. 2); № 213-VIII of 17.07.2025 (shall become effective upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 20 in the new wording of the Law of the Republic of Kazakhstan dated 17.11.2015 № 407-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); as amended by the Law of the Republic of Kazakhstan dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 30.06.2022 № 130-VII (the procedure of entry into force, see Art. 2); dated 08.07.2024 № 121-VIII (shall be enforced from 01.01.2026); № 213-VIII of 17.07.2025 (shall become effective upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9248,31 +9283,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>