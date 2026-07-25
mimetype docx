--- v0 (2025-11-15)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="22ca6b7" w14:textId="22ca6b7">
+    <w:p w14:paraId="4c89bbb" w14:textId="4c89bbb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,73 +145,121 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan dated 9 January 2012 № 532-IV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      Footnote. Throughout the whole text the words “public-private partnership in the sphere of gas and gas supply” and “public-private partnerships in the sphere of gas and gas supply” are respectively substituted by the words “partnership in the sphere of gas and gas supply” and “partnerships in the sphere of gas and gas supply” by Law of the Republic of Kazakhstan № 131-V dated 04.07.2013 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the whole text the words “public-private partnership in the sphere of gas and gas supply” and “public-private partnerships in the sphere of gas and gas supply” are respectively substituted by the words “partnership in the sphere of gas and gas supply” and “partnerships in the sphere of gas and gas supply” by Law of the Republic of Kazakhstan № 131-V dated 04.07.2013 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text, the words "information system" and "information system" shall be replaced with the words "digital system" and "digital system" respectively in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z625" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law determines legal, economic and organisational regulatory frameworks of social relations in the sphere of gas and gas supply in the Republic of Kazakhstan and aimed at provision of conditions to meet the internal necessities of the Republic of Kazakhstan in gas, as well as for effective, reliable and safe operation of objects of gas supply systems.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z626" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -584,51 +632,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z641" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) a gas pipeline –a construction that consists of pipes with the stop valves, connected together and designed for transporting of gas in gaseous or two phase state;</w:t>
+      14) a gas pipeline –a construction that consists of pipes with the stop valves, connected together and designed for transporting of gas in gaseous or two-phase state;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z642" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) a gas-distribution system – a set of technologically connected constructions that consists of gas pipelines (line pipes) and objects associated with them, designed for transporting of commercial gas from a main gas pipeline to gas-consuming systems;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z643" w:id="16"/>
     <w:p>
@@ -1254,51 +1302,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40) an authorized body - a central executive body, carrying out state regulation of production, transportation (movement), storage and wholesale of gas, as well as retail sale and consumption of commercial and liquefied petroleum gas; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z670" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40-1) the information system of the authorized body - the “Unified State System of Subsoil Use Management of the Republic of Kazakhstan” integrated information system designed to collect, store, analyze and process information in the field of subsoil use;</w:t>
+      40-1) digital system of the authorized body - an integrated digital system "Unified State System for Subsoil Use Management of the Republic of Kazakhstan", designed for collecting, storing, analyzing and processing information in the field of subsoil use;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z671" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) the national operator - a legal entity, whose controlling stake (interest) belongs to the state or a national managing holding, a national company or a company belonging to the National Welfare Fund group, assigned by the Government of the Republic of Kazakhstan and operating in the field of gas and gas supply to meet the domestic needs of the Republic of Kazakhstan for commercial gas;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z672" w:id="46"/>
     <w:p>
@@ -1415,51 +1463,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by Laws of the Republic of Kazakhstan № 31-V dated 10.07.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 203-V dated 16.05.2014 (shall be enforced upon expiry of six months after the day of its first official publication); № 269-V dated 29.12.2014 (shall be enforced  from 01.01.2015); № 506-V dated 28.04.2016 (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); № 173-VI as of 04.07.2018 (see Art. 2 for the enactment procedure); № 241-VІ as of 02.04.2019 (shall be enforced ten calendar days after its first official publication); dated 30.12.2019 №297-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); № 399-VI of 02.01.2021 (shall come into force ten calendar days after the date of its first official publication); dated 30.12.2021 № 96-VII (shall be enforced sixty calendar days after the day of its first official publication); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); dated 29.06.2023 № 13-VIII (shall be enforced  ten calendar days after the date of its first official publication); dated 29.06.2023 № 13-VIII (for the procedure of entry into force, see Article 2).</w:t>
+        <w:t>      Footnote. Article 1 as amended by Laws of the Republic of Kazakhstan № 31-V dated 10.07.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 203-V dated 16.05.2014 (shall be enforced upon expiry of six months after the day of its first official publication); № 269-V dated 29.12.2014 (shall be enforced  from 01.01.2015); № 506-V dated 28.04.2016 (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); № 173-VI as of 04.07.2018 (see Art. 2 for the enactment procedure); № 241-VІ as of 02.04.2019 (shall be enforced ten calendar days after its first official publication); dated 30.12.2019 №297-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); № 399-VI of 02.01.2021 (shall come into force ten calendar days after the date of its first official publication); dated 30.12.2021 № 96-VII (shall be enforced sixty calendar days after the day of its first official publication); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); dated 29.06.2023 № 13-VIII (shall be enforced  ten calendar days after the date of its first official publication); dated 29.06.2023 № 13-VIII (for the procedure of entry into force, see Article 2); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z676" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9277,51 +9325,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Persons who carry out the wholesale trade of the liquefied natural gas shall submit information about sales of the liquefied petroleum gas, including the gas, manufactured beyond the territory of the Republic of Kazakhstan and imported for consumption in the territory of the Republic of Kazakhstan to an authorised body, on a monthly basis, not later than the fifth day of the month, next to the accounting month.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:bookmarkStart w:name="z805" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. The information, specified in paragraphs 2-5, 5-1, 5-2 and 6-8 of this article, shall be provided through the information system of the authorized body.</w:t>
+      9. The information specified in paragraphs 2–5, 5-1, 5-2 and 6–8 of this article shall be provided through the digital system of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:bookmarkStart w:name="z806" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. The authorized body for customs affairs shall monthly, on or before the fifteenth day of a month following a reporting one, submit to the authorized body information on: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
@@ -9382,51 +9430,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 21 as amended by Law of the Republic of Kazakhstan № 173-VI as of 04.07.2018 (shall be enforced ten calendar days after its first official publication); dated 30.12.2019 № 297-VІ (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 21 as amended by Law of the Republic of Kazakhstan № 173-VI as of 04.07.2018 (shall be enforced ten calendar days after its first official publication); dated 30.12.2019 № 297-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z871" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11223,51 +11271,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. To meet the needs of the domestic market of the Republic of Kazakhstan for liquefied petroleum gas, the authorized body, in the manner determined by it, shall form a supply plan and post it on its Internet resource.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The delivery plan is formed through the information system of the authorized body.</w:t>
+      The supply plan shall be formed through the digital system of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z916" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The supply plan shall indicate:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -11279,88 +11327,88 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the name of the liquefied petroleum gas producers and their declared production volumes of liquefied petroleum gas;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) volumes of liquefied petroleum gas that each liquefied petroleum gas producer  is obliged to supply to the relevant administrative-territorial unit (units) of the Republic of Kazakhstan in accordance with the distribution approved by the relevant local executive body of the oblast, city of republican status,  the capital;</w:t>
+      2) volumes of liquefied petroleum gas that each liquefied petroleum gas producer is obliged to supply to the relevant administrative-territorial unit (units) of the Republic of Kazakhstan in accordance with the distribution approved by the relevant local executive body of the oblast, city of republican status, the capital;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) volumes of liquefied petroleum gas that must be sold on the domestic market of the Republic of Kazakhstan through commodity exchanges in accordance with the legislation of the Republic of Kazakhstan on commodity exchanges.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z917" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Local executive bodies of oblasts, cities of republican status, the capital, in the manner determined by the authorized body, shall approve the distribution of liquefied petroleum gas volumes  allocated within the supply plan, post it on their Internet resource and direct it to the authorized body and liquefied petroleum gas producers.</w:t>
+      3. Local executive bodies of oblasts, cities of republican status, the capital, in the manner determined by the authorized body, shall approve the distribution of liquefied petroleum gas volumes allocated within the supply plan, post it on their Internet resource and direct it to the authorized body and liquefied petroleum gas producers.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
     <w:bookmarkStart w:name="z918" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Manufacturers, owners of liquefied petroleum gas produced during the processing of hydrocarbon raw materials belonging to them on the ownership right or other legal grounds, are obliged to comply with the supply plan and distribution of allocated volumes of liquefied petroleum gas.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
     <w:bookmarkStart w:name="z919" w:id="219"/>
     <w:p>
@@ -11681,51 +11729,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 6 has been supplemented by Article 27-1 pursuant to the Law of the Republic of Kazakhstan dated 04.07.2018 № 173-VI (enforcement, see art. 2); as amended by the Law of the Republic of Kazakhstan dated 29.06.2023 № 13-VIII (enforcement, see art. 2).</w:t>
+        <w:t>      Footnote. Chapter 6 has been supplemented by Article 27-1 pursuant to the Law of the Republic of Kazakhstan dated 04.07.2018 № 173-VI (enforcement, see art. 2); as amended by the Law of the Republic of Kazakhstan dated 29.06.2023 № 13-VIII (enforcement, see art. 2); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z829" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13763,55 +13811,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>