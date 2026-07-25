--- v0 (2025-11-14)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d3d4507" w14:textId="d3d4507">
+    <w:p w14:paraId="31634b8" w14:textId="31634b8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -597,51 +597,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-2) spatial data is a collection of data about objects, including a description of their location and the most characteristic properties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17-3) spatial data infrastructure is a system of information resources, hardware and software needed to collect, process, store, distribute and use spatial data on the basis of access to them to individuals and legal entities;</w:t>
+      17-3) spatial data infrastructure – a system of digital resources and hardware and software necessary for collecting, processing, storing, distributing and using spatial data by providing access to them for individuals and legal entities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) astronaut candidates of the Republic of Kazakhstan (hereinafter – astronaut candidate) – the citizen of the Republic of Kazakhstan, qualified preselection and oriented to preparation for receiving qualification of the astronaut;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -807,51 +807,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 08.04.2016 № 490-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication).</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4677,87 +4677,129 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) provides technical operation of space communication system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) provides communication services, including the provision of spacecraft transponders, as well as broadband access to information and communication systems for individuals and (or) legal entities;</w:t>
+      2) provide communications services, including the provision of spacecraft transponders, as well as broadband access services to digital systems to individuals and/or legal entities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) interacts with foreign space communication operators for the purpose of reserving spacecraft transponders of the Republic of Kazakhstan, as well as expanding coverage areas for space vehicles outside the Republic of Kazakhstan in coordination with the authorized body in the field of communication;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) carries out other types of activities not prohibited by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 19-1 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 19-2. National operator of space communication system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6884,55 +6926,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7258,31 +7300,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>