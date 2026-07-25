--- v0 (2025-10-05)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2535372" w14:textId="2535372">
+    <w:p w14:paraId="2bf584a" w14:textId="2bf584a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3433,69 +3433,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) authorized body in mass media - the central executive body that performs state regulation in the field of mass media;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-2) authorized body responsible for informatization - the central executive body in charge of governance and inter-sectoral cooperation in the sector of informatization and e-governance”;</w:t>
-[...17 lines deleted...]
-      9) authorized agency in the field of information security develops legal, administrative and other measures for information security, monitors their implementation and compliance, as well as interdepartmental coordination of information security activities;</w:t>
+      8-2) the authorized body in the sphere of digitalization – the central executive body exercising guidance and intersectoral coordination in the sphere of digitalization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) the authorized body in the sphere of cybersecurity assurance shall develop legal, administrative and other measures for ensuring cybersecurity, exercise control over their implementation and compliance, as well as interdepartmental coordination of activities for ensuring cybersecurity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) authorized agency in the field of environmental protection - central executive agency that carries out leadership and inter-sectoral coordination on matters of development and implementation of state policy in the field of environmental protection and environmental management;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4037,51 +4037,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15 as amended by the Law of the RK № 15-V dated 27.04.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 189-V dated 11.04.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 206-V dated 10.06.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 233-V dated 04.07.2014(shall be enforced upon expiry of ten calendar days after its first official publication); № 248-V dated 07.11.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015(shall be enforced from 01.01.2016); dated 12.11.2015 № 393-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 484-V dated 06.04.2016 (shall be enforced upon expiry of ten calendar days after its first official publication); № 91-VI dated 11.07.2017 (shall be enforced upon expiry of ten calendar days after its first official publication); № 126-VI dated 27.12.2017 (shall be enforced upon expiry of six months after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2020 № 357-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.10.2020 № 365-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.11.2020 № 375-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 141-VII of 14.07.2022 (shall enter into force ten calendar days after the date of its first official publication); № 157-VII of 05.11.2022 (shall come into effect ten calendar days after the date of its first official publication); № 167-VII of 21.12.2022 (shall take effect ten calendar days after the date of its first official publication); № 168-VII of 26.12.2022 (shall be put into force sixty calendar days after the date of its first official publication); dated 19.06.2024 № 94-VIII (enacted sixty calendar days after the date of its first official publication); dated 24.06.2025 № 196-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 15 as amended by the Law of the RK № 15-V dated 27.04.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 189-V dated 11.04.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 206-V dated 10.06.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 233-V dated 04.07.2014(shall be enforced upon expiry of ten calendar days after its first official publication); № 248-V dated 07.11.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015(shall be enforced from 01.01.2016); dated 12.11.2015 № 393-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 484-V dated 06.04.2016 (shall be enforced upon expiry of ten calendar days after its first official publication); № 91-VI dated 11.07.2017 (shall be enforced upon expiry of ten calendar days after its first official publication); № 126-VI dated 27.12.2017 (shall be enforced upon expiry of six months after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2020 № 357-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.10.2020 № 365-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.11.2020 № 375-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 141-VII of 14.07.2022 (shall enter into force ten calendar days after the date of its first official publication); № 157-VII of 05.11.2022 (shall come into effect ten calendar days after the date of its first official publication); № 167-VII of 21.12.2022 (shall take effect ten calendar days after the date of its first official publication); № 168-VII of 26.12.2022 (shall be put into force sixty calendar days after the date of its first official publication); dated 19.06.2024 № 94-VIII (enacted sixty calendar days after the date of its first official publication); dated 24.06.2025 № 196-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6885,69 +6885,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) detection and disorganization of hidden information hand mechanisms on the process of developing and adopting state decisions to the detriment of national security;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) support and development of effective protection system of information resources, information systems and communication infrastructures where covering state information, commercial and other secrets protected by Law shall be wandered.</w:t>
-[...17 lines deleted...]
-      2.The national information security system including state electronic information resources, information systems, information and communication infrastructure, and critical information and communication infrastructure objects shall be created and strengthened in the Republic of Kazakhstan.</w:t>
+      8) maintenance and development of an effective system for the protection of digital resources, digital systems and communications infrastructure in which information constituting state, commercial and other secrets protected by law circulates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A national system for ensuring information security, including the security of state digital data, digital systems, digital infrastructure and critical digital objects, shall be established and strengthened in the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. In order to protect national interests and prevent information isolation of the Republic of Kazakhstan, government authorized agencies, in compliance with the guarantees provided to investors, monitor the activities of organizations managing and operating trunk lines, as well as communication networks managed or owned by organizations with foreign participation, in the manner prescribed by Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7011,69 +7011,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) formation and smooth functioning of the information space of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) entry of Kazakhstan into the global communication and information system;</w:t>
-[...17 lines deleted...]
-      3) ensuring and increasing the level of protection of information resources, information systems and communications infrastructure of the Republic of Kazakhstan.</w:t>
+      2) integration of Kazakhstan into the global system of communications and digital environment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ensuring and increasing the level of protection of digital resources, digital systems and communications infrastructure of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. It shall be prohibited:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7173,51 +7173,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The requirements of this subparagraph shall not apply to the operation of communication networks on the territory of the Republic of Kazakhstan using non-geostationary satellites within the framework of a pilot project.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The pilot project for the use of communication networks with the use of non-geostationary satellites without compliance with the requirements specified in part one of this subparagraph shall be in effect until January 1, 2026.</w:t>
+      The pilot project for the use of communication networks employing non-geostationary satellites without complying with the requirements specified in part one of this subparagraph shall be valid until January 1, 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The procedure for the use of communication networks using non-geostationary satellites shall be determined by the authorized body in the field of communications in coordination with the national security bodies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7291,51 +7291,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as amended by the Law of the RK № 419-V dated 24.11.2015(shall be enforced from 01.01.2016); № 435-V dated 04.12.2015(shall be enforced from 01.01.2016); № 36-VІ dated 28.12.2016 (shall be enforced upon expiry of two months after its first official publication); № 141-VII of 14.07.2022 (shall be enacted ten calendar days after the date of its first official publication); dated 21.05.2024 № 86-VIII (effective sixty calendar days after the date of its first official publication); dated 10.02.2025 № 164-VIII (shall enter into force upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 23 as amended by the Law of the RK № 419-V dated 24.11.2015(shall be enforced from 01.01.2016); № 435-V dated 04.12.2015(shall be enforced from 01.01.2016); № 36-VІ dated 28.12.2016 (shall be enforced upon expiry of two months after its first official publication); № 141-VII of 14.07.2022 (shall be enacted ten calendar days after the date of its first official publication); dated 21.05.2024 № 86-VIII (effective sixty calendar days after the date of its first official publication); dated 10.02.2025 № 164-VIII (shall enter into force upon expiry of ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (for the procedure of enactment see Art. 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8400,55 +8400,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>