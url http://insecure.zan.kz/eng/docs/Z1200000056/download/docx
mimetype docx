--- v2 (2026-01-12)
+++ v3 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="076eb7b" w14:textId="076eb7b">
+    <w:p w14:paraId="04ebe81" w14:textId="04ebe81">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,69 +145,121 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan dated 26 November, 2012 № 56-V.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-        <w:br/>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Footnote. The heading as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (effective from 01.01.2020).</w:t>
+        <w:t>      Footnote. The heading as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (effective from 01.01.2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the entire text, the words “electronic government”, “objects of informatization”, “information systems”, “objects of informatization” shall be replaced by the words “digital government”, “digital objects”, “digital systems”, “digital objects” in accordance "with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law shall regulate public relations related to the provision of microloans, shall establish the peculiarities of the creation and reorganization of organizations engaged in microfinance activities, legal status, activities of organizations engaged in microfinance activities, and also shall define the peculiarities of state regulation of organizations engaged in microfinance activities, control and supervision of their activities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1021,59 +1073,63 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 3. Microfinance activities, procedure and conditions for provision of microcredits</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The title of Article 3, as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. is excluded by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Microfinance activities include:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1087,69 +1143,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the activities of credit partnerships to provide microcredits to their participants;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) the activity of pawnshops on the provision of microcredits to individuals on the security of movable property intended for personal use, for a period of up to one year in an amount not exceeding eight thousand-fold monthly calculation index established for the corresponding financial year by the law on the republican budget;</w:t>
-[...17 lines deleted...]
-      3) the activities of microfinance organizations to provide microcredits to individuals and (or) legal entities with or without collateral in an amount not exceeding twenty thousand fold monthly calculation index established for the corresponding financial year by the law on the republican budget.</w:t>
+      2) the activity of pawnshops on the provision of microcredits to individuals on the security of movable property intended for personal use, for a period of up to one year in an amount not exceeding eight-thousand-fold monthly calculation index established for the corresponding financial year by the law on the republican budget;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the activities of microfinance organizations to provide microcredits to individuals and (or) legal entities with or without collateral in an amount not exceeding twenty-thousand-fold monthly calculation index established for the corresponding financial year by the law on the republican budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2. Organizations engaged in microfinance activities (hereinafter referred to as microfinance organizations), in addition to the activities specified in paragraph 1-1 of this article, are entitled to carry out the following operations:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1493,51 +1549,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      2-1. Is excluded by the Law of the Republic of Kazakhstan dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication).</w:t>
+        <w:t>      2-1. Is excluded by the Law of the Republic of Kazakhstan dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty-one calendar days after the day its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      3. Is excluded by the Law of the Republic of Kazakhstan dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016).</w:t>
       </w:r>
@@ -1567,51 +1623,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. A microfinance organization has the right to provide microcredits electronically in the manner determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-2. An individual may establish a voluntary refusal to receive microloans free of charge or withdraw it at a credit bureau, via the e-government web portal or the information systems of a microfinance organisation integrated with the services hosted on the e-government gateway.</w:t>
+      3-2. An individual shall have the right to establish, free of charge, a voluntary refusal to receive microcredits or to remove it at a credit bureau, through the web portal of the "digital government" or digital objects of a microfinance organization integrated with services hosted on the "digital government" gateway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-3. A microfinance organisation shall be prohibited from granting microloans to an individual if there is information in their credit report, obtained by the microfinance organisation prior to making a decision on granting a microloan, indicating that they have voluntarily refused to receive microloans.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1657,51 +1713,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A microfinance organisation may not conclude a contract for granting a consumer microloan not secured by collateral with an individual whose credit report does not contain data on previously obtained microloans and/or bank loans without the individual being physically present at the microfinance organisation. The minimum amount of a microloan under a consumer microloan agreement, for the conclusion thereof the personal presence of a natural person is required, shall be established by a regulatory legal act of the authorised body referred to in paragraph 3 of Article 4 hereof.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Where and in the manner prescribed by the regulatory legal act of the authorised body referred to in paragraph 3 of Article 4 hereof, a microfinance organisation shall enter into a contract for granting a consumer microloan not secured by collateral with an individual only after obtaining his or her consent to enter into such a contract. Should the aforementioned agreement be concluded via the Internet, consent to its conclusion shall be formalised at a credit bureau, on the e-government web portal, or via the microfinance organisation's IT facilities integrated with the services hosted on the e-government gateway.</w:t>
+      In the cases and according to the procedure provided for by the regulatory legal act of the authorized body specified in paragraph 3 of Article 4 of this Law, a microfinance organization shall conclude a contract for the provision of a consumer microcredit not secured by a pledge of property with an individual only after obtaining his or her consent to the conclusion of such a contract. In the event of the conclusion of the said contract via the Internet, consent to its conclusion shall be formalized at a credit bureau, on the web portal of the "digital government", or through digital objects of a microfinance organization integrated with services hosted on the "digital government" gateway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The requirement set forth in part four of this paragraph shall not apply to cases where a microloan agreement is concluded and the amount of the consumer microloan is transferred to the bank account of the seller (supplier) of goods, works and services for the purpose of purchasing goods, works and services, the receipt thereof is confirmed by the borrower (buyer).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2017,69 +2073,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Should a microfinance organisation enter into a microloan agreement with an individual via the Internet without complying with the requirement set forth in the first part of this paragraph, the microfinance organisation shall not be entitled to demand the fulfilment of obligations under such a microloan and shall, no later than three working days from the date of discovery of the fact of the issuance of such a microloan, take the measures stipulated in part ten, considering the requirements of part eleven of paragraph 3-3 of this article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-6. Microfinance organisations shall be prohibited from providing microloans to military personnel serving in the Armed Forces of the Republic of Kazakhstan, other troops and military formations if there is any information on the conscription of such a military personnel for fixed-term military service in his/her credit report received by the microfinance organisation prior to making a decision on granting a microloan.</w:t>
-[...17 lines deleted...]
-      The exchange of information on military personnel called up for fixed-term military service, as well as their discharge, shall be effected via the interaction of the information systems of public authorities and credit bureaus under the procedure established by the authorised body in agreement with the Ministry of Defence of the Republic of Kazakhstan.</w:t>
+      3-6. Microfinance organisations shall be prohibited from providing microloans to military personnel serving in the Armed Forces of the Republic of Kazakhstan, other troops and military formations if there is any information on the conscription of such military personnel for fixed-term military service in his/her credit report received by the microfinance organisation prior to making a decision on granting a microloan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The exchange of information on military personnel conscripted for fixed-term military service, as well as on their discharge, shall be carried out by ensuring interaction between the digital systems of state bodies and credit bureaus in accordance with the procedure determined by the authorized body in coordination with the Ministry of Defense of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Where specified in the second part of this paragraph, the collection, processing and use of personal data shall be performed under the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2393,51 +2449,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 3 as amended by the Laws of the Republic of Kazakhstan dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after the day its first official publication); dated 24.11.2015 № 422-V (the order of enforcement see Art.2); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiration of ten calendar days after the date of its first official publication); 02.07.2018 № 168-VI (shall be enforced dated 01.08.2018); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 02.01.2021 № 399-VI (effective from 01.01.2021); dated 04.07.2022 № 133-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 11.12.2023 № 44-VIII (effective sixty calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII ((for the procedure of implementation, see art. 2); № 205-VIII of 30.06.2025 (shall be enacted sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 3 as amended by the Laws of the Republic of Kazakhstan dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after the day its first official publication); dated 24.11.2015 № 422-V (the order of enforcement see Art.2); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiration of ten calendar days after the date of its first official publication); 02.07.2018 № 168-VI (shall be enforced dated 01.08.2018); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 02.01.2021 № 399-VI (effective from 01.01.2021); dated 04.07.2022 № 133-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 11.12.2023 № 44-VIII (effective sixty calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII ((for the procedure of implementation, see art. 2); № 205-VIII of 30.06.2025 (shall be enacted sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2615,51 +2671,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. When assigning rights (requirements) under a microloan agreement to a third party, the requirements and restrictions imposed by the legislation of the Republic of Kazakhstan on the creditor's relationship with the borrower under the microloan agreement extend their effect to the borrower's legal relationship with the third party to which the rights shall be assigned (requirements) under the microloan agreement, and in case of transfer of rights (requirements) under the agreement on the provision of microloan to the trust management of the service company, the requirements and restrictions imposed by the legislation of the Republic of Kazakhstan on the relationship of the creditor with the borrower under the agreement on the provision of microcredit extend their effect to the legal relations of the borrower with the service company.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Violation by a third party to whom the rights (requirements) shall be assigned under the microloan agreement, as well as by the service company of the requirements and restrictions imposed by the legislation of the Republic of Kazakhstan on the relationship of the creditor with the borrower under the microloan agreement, entails liability established by the Laws of the Republic of Kazakhstan..</w:t>
+      Violation by a third party to whom the rights (requirements) shall be assigned under the microloan agreement, as well as by the service company of the requirements and restrictions imposed by the legislation of the Republic of Kazakhstan on the relationship of the creditor with the borrower under the microloan agreement, entails liability established by the Laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3839,51 +3895,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-2) provide under the agreement on a microloan to military personnel on active military service a deferment of payment on the principal debt and remuneration for a period that includes the period of military service and 60 days after its completion, without accrual of remuneration on the microloan in the manner determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The exchange of information on military personnel called up for fixed-term military service, as well as their discharge, the presence or absence of a microloan, and the granting of a deferral of payment thereon shall be effected by ensuring the interaction of the information systems of public authorities and credit bureaus in the manner established by the authorised body in agreement with the Ministry of Defence of the Republic of Kazakhstan.</w:t>
+      The exchange of information on military personnel conscripted for fixed-term military service, as well as on their discharge, on the presence or absence of a microcredit, and on the granting of a payment deferral thereunder, shall be carried out by ensuring interaction between the digital systems of state bodies and credit bureaus in accordance with the procedure determined by the authorized body in coordination with the Ministry of Defense of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the cases provided for in part two of this paragraph, the collection, processing and use of personal data are carried out in accordance with the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4155,51 +4211,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 as amended by the Laws of the Republic of Kazakhstan dated 10.06.2014 № 206-V (shall be enforced upon expiry of six months after the day its first official publication); dated 24.11.2015 № 422-V (the order of enforcement see Art. 2); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 27.12.2019 № 291-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (effective from 04.01.2021); dated 24.05.2021 № 43-VII (effective from 01.10.2021); dated 31.12.2021 № 100 (shall enter into force from 01.07.2022); dated 19.06.2024 № 97-VIII (for the procedure for entry into force, see Art. 2); № 205-VIII of 30.06.2025 (shall take effect sixty calendar days after the date of its first official publication); dated 19.09.2025, № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the Laws of the Republic of Kazakhstan dated 10.06.2014 № 206-V (shall be enforced upon expiry of six months after the day its first official publication); dated 24.11.2015 № 422-V (the order of enforcement see Art. 2); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 27.12.2019 № 291-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (effective from 04.01.2021); dated 24.05.2021 № 43-VII (effective from 01.10.2021); dated 31.12.2021 № 100 (shall enter into force from 01.07.2022); dated 19.06.2024 № 97-VIII (for the procedure for entry into force, see Art. 2); № 205-VIII of 30.06.2025 (shall take effect sixty calendar days after the date of its first official publication); dated 19.09.2025, № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4601,138 +4657,150 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9 as amended by the Law of the Republic of Kazakhstan dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 19.06.2024 № 97-VIII (comes into force six months after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 9 as amended by the Law of the Republic of Kazakhstan dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty-one calendar days after the day its first official publication); dated 19.06.2024 № 97-VIII (comes into force six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 9-1. Procedure for assignment of rights (claims) under a microloan agreement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The title of Article 9-1 as amended by the Law of the Republic of Kazakhstan dated 19.06.2024 № 97-VIII (enters into force sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Excluded by the Law of the Republic of Kazakhstan dated 19.06.2024 № 97-VIII (enters into force sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Excluded by the Law of the Republic of Kazakhstan dated 19.06.2024 № 97-VIII (enters into force sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Excluded by the Law of the Republic of Kazakhstan dated 19.06.2024 № 97-VIII (comes into force sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. A microfinance organization shall be prohibited from making an assignment of the right (claim) under a microcredit contract concluded with an individual and secured by a mortgage in the form of a dwelling, with the exception of the assignment of the right (claim) to organizations, more than fifty percent of shares in the authorized capitals of which or the placed shares of which belong to the state, while respecting one of the following conditions:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5460,69 +5528,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. When concluding an assignment agreement (requirements) under a microloan agreement (hereinafter referred to as the assignment agreement), the microfinance organization shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) prior to concluding an assignment agreement, notify the borrower - an individual under an agreement on the provision of a microloan not related to the entrepreneurial activity, of the planned assignment of the rights (claims) of the creditor under the said agreement on the provision of a microloan to a third party, as well as of the processing (transfer) of the borrower's personal data in connection with such assignment in the manner stipulated by the agreement on the provision of a microloan, as well as through information technology objects that provide the microfinance organization with the opportunity to identify the client - an individual through the use of identification means stipulated by the Law of the Republic of Kazakhstan "On Payments and Payment Systems" (hereinafter - information technology objects); </w:t>
-[...17 lines deleted...]
-      2) notify the borrower (or his authorized representative) of the completed transfer of rights (claims) under the microcredit agreement to a third party in the manner stipulated by the microcredit agreement, as well as through information technology objects within thirty calendar days from the date of conclusion of the assignment agreement, indicating the need to make further payments under the microcredit agreement to a third party (name, location and bank details of the person to whom the rights (claims) under the microcredit agreement have been assigned, or in the case of transfer of rights (claims) under the microcredit agreement to trust management - to the service company), the volume of transferred rights (claims) under the microcredit agreement, the amount and structure of the debt under the microcredit agreement (principal debt, remuneration, commissions, penalties (fines, late fees) and other amounts payable;</w:t>
+      1) prior to the conclusion of an assignment contract, notify the borrower – an individual under a microloan agreement not related to the conduct of entrepreneurial activity – of the planned assignment of the creditor's rights (claims) under the said microloan agreement to a third party, as well as of the processing (transfer) of the borrower's personal data in connection with such assignment, by the method provided for in the microloan agreement, as well as through digital objects that provide the microfinance organization with the possibility to carry out identification of the client – an individual through the use of identification means provided for by the Law of the Republic of Kazakhstan "On Payments and Payment Systems" (hereinafter referred to as the digital objects); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) notify the borrower (or his or her authorized representative) of the completed transfer of rights (claims) under the microloan agreement to a third party by the method provided for in the microloan agreement, as well as through digital objects, within thirty calendar days from the date of conclusion of the assignment contract, indicating the need to make further payments under the microloan agreement to the third party (name, location and bank details of the person to whom the rights (claims) under the microloan agreement have been assigned, or, in the event of transfer of rights (claims) under the microloan agreement into trust management – to the service company), the scope of the transferred rights (claims) under the microloan agreement, the mount and structure of the indebtedness under the microloan agreement (principal debt, remuneration, commissions, forfeit (fine, penalty) and other amounts payable);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) transfer to the person to whom the rights (requirements) under the microloan agreement or the service company (in case of transfer of rights (requirements) under the microloan agreement to the trust management of the service company) the following documents:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5776,99 +5844,99 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 is supplemented by Article 9-1 in accordance with the Law of the Republic of Kazakhstan dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 13.05.2020 № 325-VІ (effective ten calendar days after the date of its first official publication); dated 24.05.2021 № 43-VII (effective from 01.10.2021); dated 04.07.2022 № 133-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (for the procedure for entry into force, see Art. 2).</w:t>
+        <w:t>      Footnote. Chapter 2 is supplemented by Article 9-1 in accordance with the Law of the Republic of Kazakhstan dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); as amended by the Law of the Republic of Kazakhstan dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 13.05.2020 № 325-VІ (effective ten calendar days after the date of its first official publication); dated 24.05.2021 № 43-VII (effective from 01.10.2021); dated 04.07.2022 № 133-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (for the procedure for entry into force, see Art. 2); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 9-2. Conditions and procedure for debt settlement and measures applied to an insolvent borrower</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. In the event of a delay in the fulfillment of an obligation under a microcredit agreement, but no later than ten calendar days from the date of its occurrence, the microfinance organization is obliged to notify the borrower in the manner and within the timeframes stipulated by the microcredit agreement, as well as through information technology objects, about:</w:t>
+      1. In the event of a delay in the performance of an obligation under a microloan agreement, but no later than ten calendar days from the date of its occurrence, the microfinance organization shall be obliged to notify the borrower, by the method and within the time periods provided for in the microloan agreement, as well as through digital objects, of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) occurrence of delay in fulfilling the obligation under the microloan agreement and the need to make payments indicating the amount of the overdue debt as of the date indicated in the notification;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5914,51 +5982,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A microfinance organization has the right to engage a collection agency to notify the borrower.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Within thirty calendar days from the date of the occurrence of the delay in fulfilling the obligation under the agreement on the provision of a microloan, the borrower - an individual has the right to visit the microfinance organization and (or) submit in writing, as well as through information technology objects or in the manner stipulated by the agreement on the provision of a microloan, an application containing information on the reasons for the occurrence of the delay in fulfilling the obligation under the agreement on the provision of a microloan, income and other confirmed circumstances (facts) that justify his application for amendments to the terms of the agreement on the provision of a microloan, including those related to:</w:t>
+      2. Within thirty calendar days from the date of occurrence of the delay in the performance of an obligation under the microloan agreement, the borrower – an individual shall have the right to visit the microfinance organization and (or) submit, in written form, as well as through digital objects or by the method provided for in the microloan agreement, an application containing information on the reasons for the occurrence of the delay in the performance of the obligation under the microloan agreement, on income and other confirmed circumstances (facts) that substantiate his or her application for amendments to the terms of the microloan agreement, including those related to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) change in the direction of decreasing the interest rate or the value of remuneration under the microloan agreement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6112,51 +6180,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The procedure for reviewing an application from a borrower who is a natural person to amend the terms of a microloan agreement, the list of documents to be enclosed thereto, and the procedure for informing the authorised body of the results of the microfinance organisation's review of the application shall be established by a regulatory legal act of the authorised body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.Within fifteen calendar days after the date of receipt of the application from the borrower - an individual, the microfinance organization shall consider the proposed changes to the terms of the agreement on the provision of a microloan in the manner determined by the regulatory legal act of the authorized body, and in writing, as well as through information technology objects or in the manner stipulated by the agreement on the provision of a microloan, inform the borrower - an individual of one of the following decisions:</w:t>
+      3. The microfinance organization shall, within fifteen calendar days after the day of receipt of the application of the borrower – an individual, consider the proposed amendments to the terms of the microloan agreement in accordance with the procedure determined by the regulatory legal act of the authorized body, and shall inform the borrower – an individual, in written form, as well as through digital objects or by the method provided for in the microloan agreement, of one of the following decisions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) on concent with the proposed changes to the terms of the agreement on the provision of a microloan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6438,51 +6506,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The transfer of debt for pre-trial collection and settlement to a collection agency shall be allowed when the microfinance organization has the right, stipulated in the microloan agreement, to engage a collection agency if the borrower delays fulfillment of obligations under the microloan agreement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      On the day of transfer of the debt for pre-trial collection and settlement of the debt, the microfinance organization notifies the borrower about this in the manner stipulated by the agreement on the provision of a microloan, as well as through information technology objects indicating the name, location of the collection agency, telephone numbers of the collection agency for contacts with debtors;</w:t>
+      The microfinance organization shall, on the day of transfer of the indebtedness for pre-trial recovery and settlement of the indebtedness, notify the borrower thereof by the method provided for in the microloan agreement, as well as through digital objects, indicating the name, location of the collection agency, and telephone numbers of the collection agency for contacts with debtors;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) assign, in compliance with the requirements established in Article 9-1 of this Law, the rights (claims) under a microcredit agreement to an individual if the borrower is in default on the performance of a monetary obligation:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6740,51 +6808,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 is supplemented by Article 9-2 in accordance with the Law of the Republic of Kazakhstan dated 24.05.2021 № 43-VII (effective from 01.10.2021); as amended by the Law of the Republic of Kazakhstan dated 19.06.2024 № 97-VIII (see Article 2 for the procedure for entry into force); № 205-VIII of 30.06.2025 (shall take effect sixty calendar days after the date of its first official publication)).</w:t>
+        <w:t>      Footnote. Chapter 2 is supplemented by Article 9-2 in accordance with the Law of the Republic of Kazakhstan dated 24.05.2021 № 43-VII (effective from 01.10.2021); as amended by the Law of the Republic of Kazakhstan dated 19.06.2024 № 97-VIII (see Article 2 for the procedure for entry into force); № 205-VIII of 30.06.2025 (shall take effect sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9688,51 +9756,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Microfinance organizations shall guarantee the secrecy of extension of microcredit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. The secret of providing a microloan may be disclosed only to the borrower, a third party based on the consent of the borrower given in writing, as well as through information technology objects, to a credit bureau for provided microloans in accordance with the laws of the Republic of Kazakhstan, as well as to the persons specified in paragraphs 4, 5, 5-1 and 6 of this article.</w:t>
+      3. The secrecy of the provision of a microloan may be disclosed only to the borrower, to a third party on the basis of the borrower's consent given in written form, as well as through digital objects, to a credit bureau in respect of microloans granted in accordance with the laws of the Republic of Kazakhstan, and also to the persons specified in paragraphs 4, 5, 5-1 and 6 of this Article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Data on credited parties, amounts of microcredits, on other terms of agreement on extension of microcredit, related to credited party, on operations, conducted by microfinance organization shall be issued to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10148,51 +10216,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote: Article 21 as amended by the Laws of the Republic of Kazakhstan dated 07.03.2014 No 177-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 28.11.2014 № 257 (the order of enforcement see sub-point 12) of Art. 10); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016); dated 28.12.2016 № 36-VІ (shall be enforced upon expiry of two months after the day its first official publication); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); № 217-VI of 21.01.2019 (shall be enforced upon the expiration of three months after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 04.07.2022 № 133-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (enters into force sixty calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall become effective sixty calendar days after the date of its first official publication); № 207-VIII of 15.07.2025 (shall enter into force sixty calendar days after the date of its first official publication); № 210-VIII of 16.07.2025 (shall be enacted sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote: Article 21 as amended by the Laws of the Republic of Kazakhstan dated 07.03.2014 No 177-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 28.11.2014 № 257 (the order of enforcement see sub-point 12) of Art. 10); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016); dated 28.12.2016 № 36-VІ (shall be enforced upon expiry of two months after the day its first official publication); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); № 217-VI of 21.01.2019 (shall be enforced upon the expiration of three months after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 04.07.2022 № 133-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (enters into force sixty calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall become effective sixty calendar days after the date of its first official publication); № 207-VIII of 15.07.2025 (shall enter into force sixty calendar days after the date of its first official publication); № 210-VIII of 16.07.2025 (shall be enacted sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12656,69 +12724,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4-3) in agreement with the Ministry of Internal Affairs of the Republic of Kazakhstan, approves the procedure for organizing the activities of pawnshops, including the issues of storing things in a pawnshop, establishing requirements for ensuring the safety and technical strength of pawnshop premises, measures to counter the circulation of illegally obtained things in pawnshops; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-4) approves, in coordination with the authorized body in the field of permits and notifications and the authorized body in the field of informatization, the rules for licensing microfinance activities;</w:t>
-[...17 lines deleted...]
-      4-5) approve, in agreement with the authorized body in the field of permits and notifices and the authorized body in the field of informatization, the rules for issuing permission for the voluntary reorganization of a microfinance organization in the form of conversion into a bank, as well as a list of documents necessary for issuing a permit from an authorized body for the voluntary reorganization of a microfinance organization in the form of conversion into a bank, application forms for obtaining permission, permission of the authorized body to convert a microfinance organization into a bank and forms of information;</w:t>
+      4-4) approve, in agreement with the authorized body in the field of permissions and notifications and the authorized body in the field of digitalization, the rules for licensing microfinance activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-5) approve, in agreement with the authorized body in the field of permissions and notifications and the authorized body in the field of digitalization, the rules for issuing a permission for the voluntary reorganization of a microfinance organization in the form of conversion into a bank, as well as a list of documents required for issuing a permit from the authorized body for the voluntary reorganization of a microfinance organization in the form of conversion into a bank, application forms for obtaining a permit, a permit from the authorized body for the conversion of a microfinance organization into a bank, and information forms;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) develop and approve the rules of carrying out of classification of assets and contingent liabilities on extended microcredits and establishment of provision (reserves) against them, in concurrence with government body, carrying out administration in the scope of securing the return of duties and other compulsory payments in budget;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12936,51 +13004,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 27 as amended by the Law of the Republic of Kazakhstan dated 10.06.2014 № 206-V (shall be enforced upon expiry of six months after the day its first official publication); dated 02.07.2018 № 168-VI (shall be enforced upon expiration of ten calendar days from the date of its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 03.07.2020 № 359-VI (effective from 01.01.2021); dated 02.01.2021 № 399-VI (effective from 01.01.2021); dated 12.07.2022 № 138-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); № 205-VIII of 30.06.2025 (shall be put into effect sixty calendar days after the date of its first official publication); dated 19.09.2025, № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 27 as amended by the Law of the Republic of Kazakhstan dated 10.06.2014 № 206-V (shall be enforced upon expiry of six months after the day its first official publication); dated 02.07.2018 № 168-VI (shall be enforced upon expiration of ten calendar days from the date of its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 03.07.2020 № 359-VI (effective from 01.01.2021); dated 02.01.2021 № 399-VI (effective from 01.01.2021); dated 12.07.2022 № 138-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); № 205-VIII of 30.06.2025 (shall be put into effect sixty calendar days after the date of its first official publication); dated 19.09.2025, № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -16020,62 +16088,63 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The Law of the Republic of Kazakhstan dated March 6, 2003 “On microcredit organizations” (The Bulletin of the Parliament of the Republic of Kazakhstan, 2003, № 4, Article 23; 2006, № 11, Article 55; № 23, Article 140; 2010 № 7, Article 28; 2011, № 3, Article 32) shall be deemed to have lost force.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7768"/>
-        <w:gridCol w:w="4232"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7768" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -16088,51 +16157,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      The President </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7768" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -16140,51 +16209,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      of the Republic of Kazakhstan </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4232" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -16241,55 +16310,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>