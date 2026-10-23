--- v3 (2026-07-21)
+++ v4 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="04ebe81" w14:textId="04ebe81">
+    <w:p w14:paraId="9db33c0" w14:textId="9db33c0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -9828,51 +9828,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) to the national security agencies and the State Security Service of the Republic of Kazakhstan with the sanction of the prosecutor at their request to provide information necessary for prevention, detection and suppression of intelligence and (or) subversive actions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-2) to the assets recovery authority upon a written request signed by the senior executive or a person acting as such, with attached extract from the register approved in accordance with the Law of the Republic of Kazakhstan "On the return of illegally acquired assets to the state";</w:t>
+      1-2) to the authorized body for asset recovery upon a written request signed by the first head or the deputy first head supervising the work on asset recovery, with the attachment of an extract from the register approved in accordance with the Law of the Republic of Kazakhstan "On the return of illegally acquired assets to the state";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) courts: on cases, being in their proceeding on the basis of determination, regulation, decision and court verdict;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10216,51 +10216,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote: Article 21 as amended by the Laws of the Republic of Kazakhstan dated 07.03.2014 No 177-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 28.11.2014 № 257 (the order of enforcement see sub-point 12) of Art. 10); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016); dated 28.12.2016 № 36-VІ (shall be enforced upon expiry of two months after the day its first official publication); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); № 217-VI of 21.01.2019 (shall be enforced upon the expiration of three months after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 04.07.2022 № 133-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (enters into force sixty calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall become effective sixty calendar days after the date of its first official publication); № 207-VIII of 15.07.2025 (shall enter into force sixty calendar days after the date of its first official publication); № 210-VIII of 16.07.2025 (shall be enacted sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote: Article 21 as amended by the Laws of the Republic of Kazakhstan dated 07.03.2014 No 177-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 28.11.2014 № 257 (the order of enforcement see sub-point 12) of Art. 10); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016); dated 28.12.2016 № 36-VІ (shall be enforced upon expiry of two months after the day its first official publication); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); № 217-VI of 21.01.2019 (shall be enforced upon the expiration of three months after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 04.07.2022 № 133-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (enters into force sixty calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall become effective sixty calendar days after the date of its first official publication); № 207-VIII of 15.07.2025 (shall enter into force sixty calendar days after the date of its first official publication); № 210-VIII of 16.07.2025 (shall be enacted sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13404,51 +13404,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 28 as amended by the Laws of the Republic of Kazakhstan dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 29.06.2020 № 351-VI (effective from 01.07.2021); dated 03.07.2020 № 359-VI (effective from 01.01.2021).</w:t>
+        <w:t>      Footnote. Article 28 as amended by the Laws of the Republic of Kazakhstan dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty-one calendar days after the day its first official publication); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty-one calendar days after the day its first official publication); dated 29.06.2020 № 351-VI (effective from 01.07.2021); dated 03.07.2020 № 359-VI (effective from 01.01.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -15912,51 +15912,51 @@
         </w:rPr>
         <w:t>      6. Excluded by the Law of the Republic of Kazakhstan dated 03.07.2020 № 359-VI (effective from 01.01.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 31 with the change introduced by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon the expiration of  ten calendar days from the date of its first official publication); dated 03.07.2020 № 359-VI (effective from 01.01.2021); dated 02.01.2021 № 399-VI (effective from 01.01.2021); dated 24.05.2021 № 43-VII (effective from 01.01.2021).</w:t>
+        <w:t>      Footnote. Article 31 with the change introduced by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon the expiration of ten calendar days from the date of its first official publication); dated 03.07.2020 № 359-VI (effective from 01.01.2021); dated 02.01.2021 № 399-VI (effective from 01.01.2021); dated 24.05.2021 № 43-VII (effective from 01.01.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -16310,55 +16310,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16684,31 +16684,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>